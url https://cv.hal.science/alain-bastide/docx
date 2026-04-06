--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -100,304 +100,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning to speed up Computational Fluid Dynamics engineering simulations for built environments: A review</w:t>
+                <w:t xml:space="preserve">Time-averaged algorithm for solving the topology optimization problem for unsteady laminar, turbulent and anisothermal flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Caron</w:t>
+                <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bastide</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rakotobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.112229⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 538, pp.114175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786840v1</w:t>
+                <w:t xml:space="preserve">hal-05113168v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-averaged algorithm for solving the topology optimization problem for unsteady laminar, turbulent and anisothermal flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Machine Learning to speed up Computational Fluid Dynamics engineering simulations for built environments: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 538, pp.114175. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 267, pp.112229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.112229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113168v2</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Computational Fluid Dynamics modeling of anaerobic digestion process for renewable energy production: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -457,64 +457,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Optimization for Steady-state anisothermal flow targeting solid with piecewise constant thermal diffusivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 85 (3), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -548,90 +548,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error analysis for the finite element approximation of the Brinkmann-Darcy-Forchheimer model for porous media with mixed boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -665,90 +665,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-objective optimization problem in mixed and natural convection for a vertical channel asymmetrically heated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezah Maleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -782,77 +782,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penalization model for navier-stokes-darcy equation with application to porosity-oriented topology optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bastide</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -886,77 +886,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new interpolation technique to deal with fluid-porous media interfaces for topology optimization of heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -990,77 +990,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of natural convection in asymmetrically heated channel considering thermal stratification and surface radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1120,51 +1120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 95, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1249,51 +1249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Ennamiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (6), pp.853-868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1366,51 +1366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1500,51 +1500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mctavish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55, pp.286--295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1603,51 +1603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of an evacuated tube collector sensitivity analysis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1711,51 +1711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing opening dimensions for naturally ventilated buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1840,51 +1840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1925,57 +1925,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural ventilation - A new method based on the Walton model applied to cross-ventilated buildings having two large external openings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new method based on Walton model applied to cross ventilated buildings having two large external openings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1996,297 +1996,297 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International journal of ventilation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (3), pp.195-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766265v1</w:t>
+                <w:t xml:space="preserve">hal-00533103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method based on Walton model applied to cross ventilated buildings having two large external openings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A developmental investigation of processing costs in implicature production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pouscoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Politzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of ventilation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6 (3), pp.195-206</w:t>
+              <w:t xml:space="preserve">Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (4), pp.347-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533103v1</w:t>
+                <w:t xml:space="preserve">hal-00276966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A developmental investigation of processing costs in implicature production</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Natural ventilation - A new method based on the Walton model applied to cross-ventilated buildings having two large external openings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 14 (4), pp.347-375</w:t>
+              <w:t xml:space="preserve"> International journal of ventilation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (3), pp.195-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276966v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche 1-2 : Recheche d’un indice de confort thermique adapté à La Réunion. Intégation à CODYRUN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2363,51 +2363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche 3-4:Modélisation des comportements de consommation énergétique de bâtiment. Signature énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2469,317 +2469,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian and Sensitivity Analysis Approaches to Modeling the Direct Solar Irradiance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Construction of a Zero Energy Building in Reunion Island: Presentations of a New Approach to the Design Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu David</w:t>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fock</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Riviere</w:t>
+                <w:t xml:space="preserve">Eric Ottenwelter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.2210495⟩</w:t>
+              <w:t xml:space="preserve">Transactions of the ASME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2006-16108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153564v1</w:t>
+                <w:t xml:space="preserve">hal-01153565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Construction of a Zero Energy Building in Reunion Island: Presentations of a New Approach to the Design Studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bayesian and Sensitivity Analysis Approaches to Modeling the Direct Solar Irradiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ottenwelter</w:t>
+                <w:t xml:space="preserve">Carine Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the ASME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, </w:t>
+              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/IMECE2006-16108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.2210495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153565v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical approach to evaluating what percentage of a living space is well-ventilated, for the assessment of thermal comfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2830,90 +2830,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genetic algorithm applied to the validation of building thermal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 37 (8), pp.858-866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2970,77 +2970,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Machine Learning Local Predictions with a Computational Fluid Dynamics Solver to Accelerate Transient Buoyant Plume Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth International Conference on Computational Fluid Dynamics (ICCFD12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3078,64 +3078,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimaterial topology optimization of a heated channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3160,90 +3160,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de fonctions objectifs locales pour l'optimisation topologique deséchanges thermiques d'un canal vertical asymétriquement chauffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique (SFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Belfort, France. pp.43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3303,51 +3303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Zubialde-Elzaurdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th AIVC conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3385,51 +3385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic digestion of vinasse and cfd modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Chuppa-Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3493,77 +3493,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation topologique des échanges thermiques dans un canal vertical asymétriquement chauffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3627,51 +3627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Boulinguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3709,77 +3709,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation topologique d'une bouche de ventilation en régime turbulent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IBPSA France, May 2016, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3817,77 +3817,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation topologique d'une bouche de ventilation en régime turbulent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Transition Energétique Efficacity et le Centre Scientifique et Technique du Bâtiment May 2016, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3912,64 +3912,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of external surroundings on natural convection in a vertical channel asymmetrically heated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4007,51 +4007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation topologique d'une conduite d'aération en forme de Té pour la réhabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4089,51 +4089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The test case ADNBATI, a benchmark on natural ventilation in a room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4227,51 +4227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placide Jaohindy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 International Conference on Electrical and Control Engineering (ICECE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Yichang, China. pp.5189--5192, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4318,51 +4318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique de la ventilation traversante naturelle dans une cavité ouverte. Application au rafraîchissement passif des locaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4426,51 +4426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of natural convection in a cavity using an open geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4534,51 +4534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigation Of Airflow In An Open Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4629,51 +4629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensuring desired natural ventilation rate by means of optimized openings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4737,51 +4737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative optimisation using simple simulation tools to improve building design in hot and humid climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4884,51 +4884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monceyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5009,51 +5009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Monceyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5108,51 +5108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation And Optimization of a Solar Absorption Cooling System Using Evacuated Tube Collectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5255,51 +5255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5363,51 +5363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5475,90 +5475,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The construction of a zero energy building in Reunion island. Presentation of a new approach to the design studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ottenwelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSO, Modelling, Simulation and Optimisation 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Gaborone, Botswana. pp.1-8</w:t>
@@ -5600,64 +5600,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CODYRUN, outil de simulation et d'aide à la conception thermo-aéraulique de bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique SFT-IBPSA 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, La Rochelle, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5708,51 +5708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International IBPSA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Montréal, Canada. pp.649-656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5777,51 +5777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the atmospheric boundary layer profile on the ventilation of a cubic building with two large opposite openings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5885,64 +5885,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Picard Newton method to solve non linear airflow networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5980,77 +5980,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration à TRNSYS du noyau de CODYRUN, code de simulation thermo-aéraulique de bâtiments : le Type 59</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6114,77 +6114,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un code de simulation thermique du bâtiment à l'observation d'état : présentation de deux applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Younès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6267,51 +6267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANAEROBIC DIGESTION OF VINASSE AND CFD MODELLING APPROACH CONTEXT AND OBJECTIVES OF THE WORK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Chuppa-Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6369,273 +6369,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation topologique des échanges thermiques dans un canal vertical asymétriquement chauffé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combined Fire Safety and Comfort Study Using Moment Independent and Variance Based Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Khan Juhoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boulinguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618692v1</w:t>
+                <w:t xml:space="preserve">hal-01629275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Fire Safety and Comfort Study Using Moment Independent and Variance Based Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Boulinguez</w:t>
+                <w:t xml:space="preserve">Optimisation topologique des échanges thermiques dans un canal vertical asymétriquement chauffé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629275v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du désenfumage, Ventilation naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Khan Juhoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du Laboratoire PIMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Saint-Gilles, La Réunion. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6712,51 +6712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Khan Juhoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth International Conference on Sensitivity Analysis of Model Output</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, LE TAMPON, Réunion. </w:t>
@@ -6785,64 +6785,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbations aux conditions limites d'un canal et leurs effets sur l'écoulement d'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du laboratoire PIMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saint-Denis, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6925,51 +6925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wastewater Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7007,51 +7007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD Simulations in Mechanically Stirred Tank and Flow Field Analysis: Application to the Wastewater (Sugarcane Vinasse) Anaerobic Digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7111,51 +7111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aéraulique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucquier Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Peuportier, Collectif Eyrolles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energétique des bâtiments et simulation thermique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7197,51 +7197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvements d'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7311,77 +7311,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trombe wall comprising a thermal storage wall and a transparent covering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ramalingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021181054A1. 2021, https://patents.google.com/patent/WO2021181054A1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7431,90 +7431,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology optimization of fluid flow using local thermal objective function based on field synergy principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7545,77 +7545,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of flow through spatially varying porous media with application to topology optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7672,51 +7672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Varrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7747,77 +7747,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflict Investigation between Thermal Comfort and Fire Safety in Naturally Ventilated Building Located in Tropical and Hot Climate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Khan Juhoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Boulinguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7919,51 +7919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8150,51 +8150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04786840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112229" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113168v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ramalingom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rakotob&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114175" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2023.100124" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569142v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vieira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-022-09828-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02561058v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rakotobe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01620054v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezah Maleck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-019-02306-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202518500409" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01610724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1400337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.04.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2NC5Z0G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Jaohindy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ennamiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1601" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mctavish" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.12.045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D616MBT8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Stephan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2010.12.039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3172G96L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.09.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouscoulous" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Noveck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Politzer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bentaleb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calogine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Riviere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2210495" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ottenwelter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2006-16108" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03269398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-043" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zubialde-Elzaurdia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Chuppa-Tostain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618696v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Khan Juhoor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lema&#238;tre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739347v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01337329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918236v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECENG.2011.6058214" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643466v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643464v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Wurtz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souyri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monceyron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919733v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monceyron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768708v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthomieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068564v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768117v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067313v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768009v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Youn&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618692v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01339556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulingez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165419v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982117v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02986875v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.93926" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01253556v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucquier Aur&#233;lie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/BTP/Livre/energetique-des-batiments-et-simulation-thermique-9782212142754" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406511v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04209925v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099802v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02516709v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02961307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Varrall" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vauquelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629293v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809851v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113168v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ramalingom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rakotob&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04786840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112229" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2023.100124" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569142v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vieira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-022-09828-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02561058v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rakotobe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01620054v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezah Maleck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-019-02306-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202518500409" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01610724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1400337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.04.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2NC5Z0G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Jaohindy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ennamiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1601" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mctavish" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.12.045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D616MBT8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Stephan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2010.12.039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3172G96L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.09.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533103v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouscoulous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Noveck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Politzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bentaleb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calogine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ottenwelter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2006-16108" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Riviere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2210495" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03269398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-043" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zubialde-Elzaurdia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Chuppa-Tostain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618696v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Khan Juhoor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lema&#238;tre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739347v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01337329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918236v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECENG.2011.6058214" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643466v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643464v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Wurtz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souyri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monceyron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919733v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monceyron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768708v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthomieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068564v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768117v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067313v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768009v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Youn&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629275v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618692v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01339556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulingez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165419v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982117v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02986875v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.93926" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01253556v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucquier Aur&#233;lie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/BTP/Livre/energetique-des-batiments-et-simulation-thermique-9782212142754" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406511v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04209925v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099802v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02516709v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02961307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Varrall" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vauquelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629293v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809851v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>