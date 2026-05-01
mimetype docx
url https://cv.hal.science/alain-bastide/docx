--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -100,304 +100,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-averaged algorithm for solving the topology optimization problem for unsteady laminar, turbulent and anisothermal flows</w:t>
+                <w:t xml:space="preserve">Machine Learning to speed up Computational Fluid Dynamics engineering simulations for built environments: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Ramalingom</w:t>
+                <w:t xml:space="preserve">Clément Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114175⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 267, pp.112229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.112229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113168v2</w:t>
+                <w:t xml:space="preserve">hal-04786840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning to speed up Computational Fluid Dynamics engineering simulations for built environments: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-averaged algorithm for solving the topology optimization problem for unsteady laminar, turbulent and anisothermal flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ramalingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Caron</w:t>
+                <w:t xml:space="preserve">Michaël Rakotobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Bastide</w:t>
+                <w:t xml:space="preserve">David Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 267, pp.112229. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 538, pp.114175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2024.112229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786840v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113168v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Computational Fluid Dynamics modeling of anaerobic digestion process for renewable energy production: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -457,64 +457,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Optimization for Steady-state anisothermal flow targeting solid with piecewise constant thermal diffusivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 85 (3), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -548,90 +548,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error analysis for the finite element approximation of the Brinkmann-Darcy-Forchheimer model for porous media with mixed boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rakotobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ramalingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -665,90 +665,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-objective optimization problem in mixed and natural convection for a vertical channel asymmetrically heated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezah Maleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -782,77 +782,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penalization model for navier-stokes-darcy equation with application to porosity-oriented topology optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -886,77 +886,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new interpolation technique to deal with fluid-porous media interfaces for topology optimization of heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -990,77 +990,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of natural convection in asymmetrically heated channel considering thermal stratification and surface radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1120,51 +1120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 95, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1249,51 +1249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Ennamiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (6), pp.853-868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1366,51 +1366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Joulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1500,51 +1500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Mctavish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55, pp.286--295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1603,51 +1603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of an evacuated tube collector sensitivity analysis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1711,51 +1711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing opening dimensions for naturally ventilated buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1840,51 +1840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1925,57 +1925,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method based on Walton model applied to cross ventilated buildings having two large external openings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Natural ventilation - A new method based on the Walton model applied to cross-ventilated buildings having two large external openings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1996,297 +1996,297 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International journal of ventilation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (3), pp.195-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533103v1</w:t>
+                <w:t xml:space="preserve">hal-00766265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A developmental investigation of processing costs in implicature production</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A new method based on Walton model applied to cross ventilated buildings having two large external openings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 14 (4), pp.347-375</w:t>
+              <w:t xml:space="preserve"> International journal of ventilation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (3), pp.195-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276966v1</w:t>
+                <w:t xml:space="preserve">hal-00533103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural ventilation - A new method based on the Walton model applied to cross-ventilated buildings having two large external openings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A developmental investigation of processing costs in implicature production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pouscoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Noveck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Politzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of ventilation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6 (3), pp.195-206</w:t>
+              <w:t xml:space="preserve">Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (4), pp.347-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766265v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche 1-2 : Recheche d’un indice de confort thermique adapté à La Réunion. Intégation à CODYRUN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2363,51 +2363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche 3-4:Modélisation des comportements de consommation énergétique de bâtiment. Signature énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2469,317 +2469,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Construction of a Zero Energy Building in Reunion Island: Presentations of a New Approach to the Design Studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian and Sensitivity Analysis Approaches to Modeling the Direct Solar Irradiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Ottenwelter</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the ASME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/IMECE2006-16108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2210495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153565v1</w:t>
+                <w:t xml:space="preserve">hal-01153564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian and Sensitivity Analysis Approaches to Modeling the Direct Solar Irradiance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Construction of a Zero Energy Building in Reunion Island: Presentations of a New Approach to the Design Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bentaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Riviere</w:t>
+                <w:t xml:space="preserve">Eric Ottenwelter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 128 (3), </w:t>
+              <w:t xml:space="preserve">Transactions of the ASME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.2210495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2006-16108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153564v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical approach to evaluating what percentage of a living space is well-ventilated, for the assessment of thermal comfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2830,90 +2830,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genetic algorithm applied to the validation of building thermal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 37 (8), pp.858-866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2970,77 +2970,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Machine Learning Local Predictions with a Computational Fluid Dynamics Solver to Accelerate Transient Buoyant Plume Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth International Conference on Computational Fluid Dynamics (ICCFD12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3078,64 +3078,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimaterial topology optimization of a heated channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3160,90 +3160,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de fonctions objectifs locales pour l'optimisation topologique deséchanges thermiques d'un canal vertical asymétriquement chauffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique (SFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Belfort, France. pp.43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3303,51 +3303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Zubialde-Elzaurdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th AIVC conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3385,51 +3385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic digestion of vinasse and cfd modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Chuppa-Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3493,77 +3493,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation topologique des échanges thermiques dans un canal vertical asymétriquement chauffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3627,51 +3627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Boulinguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3690,368 +3690,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation topologique d'une bouche de ventilation en régime turbulent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Garry Riviere</w:t>
+                <w:t xml:space="preserve">Impact of external surroundings on natural convection in a vertical channel asymmetrically heated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IBPSA France, May 2016, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322899v1</w:t>
+                <w:t xml:space="preserve">hal-01337329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation topologique d'une bouche de ventilation en régime turbulent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Transition Energétique Efficacity et le Centre Scientifique et Technique du Bâtiment May 2016, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IBPSA France, May 2016, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739347v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of external surroundings on natural convection in a vertical channel asymmetrically heated</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimisation topologique d'une bouche de ventilation en régime turbulent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Transition Energétique Efficacity et le Centre Scientifique et Technique du Bâtiment May 2016, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337329v1</w:t>
+                <w:t xml:space="preserve">hal-01739347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation topologique d'une conduite d'aération en forme de Té pour la réhabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4070,610 +4070,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The test case ADNBATI, a benchmark on natural ventilation in a room</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical Investigation Of Airflow In An Open Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Advanced COmputational Methods in ENgineering (ACOMEN 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">RoomVent 2011 - 12th International conference on air distribution in rooms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Trondheim, Norway. p1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918242v1</w:t>
+                <w:t xml:space="preserve">hal-00643464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic and mechanical system modeling of a vertical axis wind turbine (VAWT)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The test case ADNBATI, a benchmark on natural ventilation in a room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 International Conference on Electrical and Control Engineering (ICECE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fifth International Conference on Advanced COmputational Methods in ENgineering (ACOMEN 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Liège, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918236v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique de la ventilation traversante naturelle dans une cavité ouverte. Application au rafraîchissement passif des locaux.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aerodynamic and mechanical system modeling of a vertical axis wind turbine (VAWT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Jaohindy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés Français de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 International Conference on Electrical and Control Engineering (ICECE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Yichang, China. pp.5189--5192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECENG.2011.6058214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683202v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of natural convection in a cavity using an open geometry</w:t>
+                <w:t xml:space="preserve">Étude numérique de la ventilation traversante naturelle dans une cavité ouverte. Application au rafraîchissement passif des locaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IndoorAir 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Austin, United States. p8</w:t>
+              <w:t xml:space="preserve">Congrés Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Perpignan, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643466v1</w:t>
+                <w:t xml:space="preserve">hal-00683202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation Of Airflow In An Open Geometry</w:t>
+                <w:t xml:space="preserve">Numerical investigation of natural convection in a cavity using an open geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RoomVent 2011 - 12th International conference on air distribution in rooms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Trondheim, Norway. p1-8</w:t>
+              <w:t xml:space="preserve">IndoorAir 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Austin, United States. p8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643464v1</w:t>
+                <w:t xml:space="preserve">hal-00643466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensuring desired natural ventilation rate by means of optimized openings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4737,51 +4737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative optimisation using simple simulation tools to improve building design in hot and humid climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4884,51 +4884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monceyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5009,51 +5009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Monceyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5108,51 +5108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation And Optimization of a Solar Absorption Cooling System Using Evacuated Tube Collectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Praene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5255,51 +5255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5363,51 +5363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5475,90 +5475,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The construction of a zero energy building in Reunion island. Presentation of a new approach to the design studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ottenwelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSO, Modelling, Simulation and Optimisation 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Gaborone, Botswana. pp.1-8</w:t>
@@ -5581,476 +5581,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODYRUN, outil de simulation et d'aide à la conception thermo-aéraulique de bâtiments</w:t>
+                <w:t xml:space="preserve">A Picard Newton method to solve non linear airflow networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bastide</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique SFT-IBPSA 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, La Rochelle, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">IASTED Modelling and Simulation Conference (MS0 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Orangestad, Aruba. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768117v1</w:t>
+                <w:t xml:space="preserve">hal-00768096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hydrous and thermal transfers in tropical climates and buffering moisture with hygroscopic materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+                <w:t xml:space="preserve">CODYRUN, outil de simulation et d'aide à la conception thermo-aéraulique de bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bastide</w:t>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International IBPSA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Montréal, Canada. pp.649-656</w:t>
+              <w:t xml:space="preserve">Journée thématique SFT-IBPSA 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, La Rochelle, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067313v1</w:t>
+                <w:t xml:space="preserve">hal-00768117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the atmospheric boundary layer profile on the ventilation of a cubic building with two large opposite openings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modelling of hydrous and thermal transfers in tropical climates and buffering moisture with hygroscopic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International IBPSA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2005, Montréal, Canada. pp.49-54</w:t>
+              <w:t xml:space="preserve">, Aug 2005, Montréal, Canada. pp.649-656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067325v1</w:t>
+                <w:t xml:space="preserve">hal-01067313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Picard Newton method to solve non linear airflow networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the atmospheric boundary layer profile on the ventilation of a cubic building with two large opposite openings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED Modelling and Simulation Conference (MS0 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Orangestad, Aruba. pp.1-6</w:t>
+              <w:t xml:space="preserve">Ninth International IBPSA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Montréal, Canada. pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768096v1</w:t>
+                <w:t xml:space="preserve">hal-01067325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration à TRNSYS du noyau de CODYRUN, code de simulation thermo-aéraulique de bâtiments : le Type 59</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6114,77 +6114,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un code de simulation thermique du bâtiment à l'observation d'état : présentation de deux applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Younès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6267,51 +6267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANAEROBIC DIGESTION OF VINASSE AND CFD MODELLING APPROACH CONTEXT AND OBJECTIVES OF THE WORK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Chuppa-Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6414,51 +6414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Boulinguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6483,77 +6483,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation topologique des échanges thermiques dans un canal vertical asymétriquement chauffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6572,277 +6572,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du désenfumage, Ventilation naturelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the Sensitivity Analysis at the Design Stage a Case Study for Passive Cooling in an Urban Tropical Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boulingez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Khan Juhoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du Laboratoire PIMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Saint-Gilles, La Réunion. 2016</w:t>
+              <w:t xml:space="preserve">Eighth International Conference on Sensitivity Analysis of Model Output</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, LE TAMPON, Réunion. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339556v1</w:t>
+                <w:t xml:space="preserve">hal-01409744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Sensitivity Analysis at the Design Stage a Case Study for Passive Cooling in an Urban Tropical Environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation du désenfumage, Ventilation naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Khan Juhoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Conference on Sensitivity Analysis of Model Output</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, LE TAMPON, Réunion. </w:t>
+              <w:t xml:space="preserve">Assemblée Générale du Laboratoire PIMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint-Gilles, La Réunion. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409744v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbations aux conditions limites d'un canal et leurs effets sur l'écoulement d'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du laboratoire PIMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saint-Denis, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6925,51 +6925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wastewater Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7007,51 +7007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD Simulations in Mechanically Stirred Tank and Flow Field Analysis: Application to the Wastewater (Sugarcane Vinasse) Anaerobic Digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7111,51 +7111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aéraulique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucquier Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Peuportier, Collectif Eyrolles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energétique des bâtiments et simulation thermique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7197,51 +7197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvements d'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mankibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7311,77 +7311,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trombe wall comprising a thermal storage wall and a transparent covering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021181054A1. 2021, https://patents.google.com/patent/WO2021181054A1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7431,90 +7431,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology optimization of fluid flow using local thermal objective function based on field synergy principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ramalingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7545,77 +7545,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of flow through spatially varying porous media with application to topology optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7672,51 +7672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Varrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7773,51 +7773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Boulinguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7919,51 +7919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8150,51 +8150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113168v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ramalingom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rakotob&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04786840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112229" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2023.100124" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569142v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vieira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-022-09828-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02561058v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rakotobe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01620054v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezah Maleck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-019-02306-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202518500409" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01610724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1400337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.04.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2NC5Z0G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Jaohindy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ennamiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1601" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mctavish" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.12.045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D616MBT8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Stephan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2010.12.039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3172G96L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.09.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533103v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouscoulous" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Noveck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Politzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bentaleb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calogine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ottenwelter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2006-16108" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Riviere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2210495" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03269398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-043" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zubialde-Elzaurdia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Chuppa-Tostain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618696v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Khan Juhoor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lema&#238;tre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739347v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01337329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918236v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECENG.2011.6058214" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643466v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643464v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Wurtz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souyri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monceyron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919733v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monceyron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768708v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthomieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068564v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768117v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067313v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768009v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Youn&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629275v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618692v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01339556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulingez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165419v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982117v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02986875v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.93926" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01253556v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucquier Aur&#233;lie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/BTP/Livre/energetique-des-batiments-et-simulation-thermique-9782212142754" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406511v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04209925v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099802v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02516709v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02961307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Varrall" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vauquelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629293v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809851v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04786840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112229" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113168v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ramalingom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rakotob&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114175" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2023.100124" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569142v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vieira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-022-09828-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02561058v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rakotobe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01620054v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezah Maleck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-019-02306-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202518500409" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01610724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1400337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.04.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2NC5Z0G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Jaohindy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ennamiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1601" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mctavish" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.12.045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D616MBT8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Stephan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2010.12.039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3172G96L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.09.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouscoulous" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Noveck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Politzer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bentaleb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calogine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Riviere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2210495" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ottenwelter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2006-16108" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03269398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-043" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zubialde-Elzaurdia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Chuppa-Tostain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618696v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Khan Juhoor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lema&#238;tre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01337329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739347v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643464v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918242v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918236v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECENG.2011.6058214" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683202v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643466v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Wurtz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souyri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monceyron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919733v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monceyron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768708v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthomieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068564v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768096v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768117v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768009v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Youn&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629275v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618692v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409744v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulingez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01339556v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165419v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982117v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02986875v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.93926" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01253556v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucquier Aur&#233;lie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/BTP/Livre/energetique-des-batiments-et-simulation-thermique-9782212142754" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406511v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04209925v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099802v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02516709v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02961307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Varrall" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vauquelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629293v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809851v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>