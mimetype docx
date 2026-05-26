--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -1925,51 +1925,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural ventilation - A new method based on the Walton model applied to cross-ventilated buildings having two large external openings</w:t>
+                <w:t xml:space="preserve">A new method based on Walton model applied to cross ventilated buildings having two large external openings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
@@ -1996,75 +1996,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International journal of ventilation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (3), pp.195-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766265v1</w:t>
+                <w:t xml:space="preserve">hal-00533103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method based on Walton model applied to cross ventilated buildings having two large external openings</w:t>
+                <w:t xml:space="preserve">Natural ventilation - A new method based on the Walton model applied to cross-ventilated buildings having two large external openings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
@@ -2091,51 +2091,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International journal of ventilation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (3), pp.195-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533103v1</w:t>
+                <w:t xml:space="preserve">hal-00766265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A developmental investigation of processing costs in implicature production</w:t>
               </w:r>
@@ -3690,139 +3690,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of external surroundings on natural convection in a vertical channel asymmetrically heated</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Ramalingom</w:t>
+                <w:t xml:space="preserve">Optimisation topologique d'une bouche de ventilation en régime turbulent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IBPSA France, May 2016, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337329v1</w:t>
+                <w:t xml:space="preserve">hal-01322899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation topologique d'une bouche de ventilation en régime turbulent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3834,211 +3860,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association (IBPSA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IBPSA France, May 2016, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Transition Energétique Efficacity et le Centre Scientifique et Technique du Bâtiment May 2016, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322899v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation topologique d'une bouche de ventilation en régime turbulent</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Fock</w:t>
+                <w:t xml:space="preserve">Impact of external surroundings on natural convection in a vertical channel asymmetrically heated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ramalingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Transition Energétique Efficacity et le Centre Scientifique et Technique du Bâtiment May 2016, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739347v1</w:t>
+                <w:t xml:space="preserve">hal-01337329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation topologique d'une conduite d'aération en forme de Té pour la réhabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4070,152 +4070,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation Of Airflow In An Open Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Brangeon</w:t>
+                <w:t xml:space="preserve">Aerodynamic and mechanical system modeling of a vertical axis wind turbine (VAWT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Jaohindy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RoomVent 2011 - 12th International conference on air distribution in rooms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 International Conference on Electrical and Control Engineering (ICECE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Yichang, China. pp.5189--5192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECENG.2011.6058214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643464v1</w:t>
+                <w:t xml:space="preserve">hal-00918236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The test case ADNBATI, a benchmark on natural ventilation in a room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4260,377 +4269,368 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Advanced COmputational Methods in ENgineering (ACOMEN 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic and mechanical system modeling of a vertical axis wind turbine (VAWT)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Garde</w:t>
+                <w:t xml:space="preserve">Étude numérique de la ventilation traversante naturelle dans une cavité ouverte. Application au rafraîchissement passif des locaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 International Conference on Electrical and Control Engineering (ICECE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrés Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Perpignan, France. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECENG.2011.6058214⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00918236v1</w:t>
+                <w:t xml:space="preserve">hal-00683202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique de la ventilation traversante naturelle dans une cavité ouverte. Application au rafraîchissement passif des locaux.</w:t>
+                <w:t xml:space="preserve">Numerical investigation of natural convection in a cavity using an open geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Perpignan, France. pp.6</w:t>
+              <w:t xml:space="preserve">IndoorAir 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Austin, United States. p8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683202v1</w:t>
+                <w:t xml:space="preserve">hal-00643466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of natural convection in a cavity using an open geometry</w:t>
+                <w:t xml:space="preserve">Numerical Investigation Of Airflow In An Open Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IndoorAir 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Austin, United States. p8</w:t>
+              <w:t xml:space="preserve">RoomVent 2011 - 12th International conference on air distribution in rooms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Trondheim, Norway. p1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643466v1</w:t>
+                <w:t xml:space="preserve">hal-00643464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensuring desired natural ventilation rate by means of optimized openings</w:t>
               </w:r>
@@ -5581,420 +5581,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Picard Newton method to solve non linear airflow networks</w:t>
+                <w:t xml:space="preserve">CODYRUN, outil de simulation et d'aide à la conception thermo-aéraulique de bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lauret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED Modelling and Simulation Conference (MS0 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Orangestad, Aruba. pp.1-6</w:t>
+              <w:t xml:space="preserve">Journée thématique SFT-IBPSA 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, La Rochelle, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768096v1</w:t>
+                <w:t xml:space="preserve">hal-00768117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODYRUN, outil de simulation et d'aide à la conception thermo-aéraulique de bâtiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Boyer</w:t>
+                <w:t xml:space="preserve">Modelling of hydrous and thermal transfers in tropical climates and buffering moisture with hygroscopic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Miranville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique SFT-IBPSA 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, La Rochelle, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">Ninth International IBPSA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Montréal, Canada. pp.649-656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768117v1</w:t>
+                <w:t xml:space="preserve">hal-01067313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hydrous and thermal transfers in tropical climates and buffering moisture with hygroscopic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the atmospheric boundary layer profile on the ventilation of a cubic building with two large opposite openings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Bastide</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International IBPSA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2005, Montréal, Canada. pp.649-656</w:t>
+              <w:t xml:space="preserve">, Aug 2005, Montréal, Canada. pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067313v1</w:t>
+                <w:t xml:space="preserve">hal-01067325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the atmospheric boundary layer profile on the ventilation of a cubic building with two large opposite openings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Picard Newton method to solve non linear airflow networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International IBPSA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Montréal, Canada. pp.49-54</w:t>
+              <w:t xml:space="preserve">IASTED Modelling and Simulation Conference (MS0 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Orangestad, Aruba. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067325v1</w:t>
+                <w:t xml:space="preserve">hal-00768096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration à TRNSYS du noyau de CODYRUN, code de simulation thermo-aéraulique de bâtiments : le Type 59</w:t>
               </w:r>
@@ -6369,437 +6369,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Fire Safety and Comfort Study Using Moment Independent and Variance Based Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Boulinguez</w:t>
+                <w:t xml:space="preserve">Optimisation topologique des échanges thermiques dans un canal vertical asymétriquement chauffé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Ramalingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629275v1</w:t>
+                <w:t xml:space="preserve">hal-01618692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation topologique des échanges thermiques dans un canal vertical asymétriquement chauffé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Cocquet</w:t>
+                <w:t xml:space="preserve">Combined Fire Safety and Comfort Study Using Moment Independent and Variance Based Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Khan Juhoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boulinguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618692v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Sensitivity Analysis at the Design Stage a Case Study for Passive Cooling in an Urban Tropical Environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation du désenfumage, Ventilation naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Khan Juhoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Conference on Sensitivity Analysis of Model Output</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, LE TAMPON, Réunion. </w:t>
+              <w:t xml:space="preserve">Assemblée Générale du Laboratoire PIMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint-Gilles, La Réunion. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409744v1</w:t>
+                <w:t xml:space="preserve">hal-01339556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du désenfumage, Ventilation naturelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the Sensitivity Analysis at the Design Stage a Case Study for Passive Cooling in an Urban Tropical Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boulingez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Khan Juhoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bastide</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du Laboratoire PIMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Saint-Gilles, La Réunion. 2016</w:t>
+              <w:t xml:space="preserve">Eighth International Conference on Sensitivity Analysis of Model Output</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, LE TAMPON, Réunion. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339556v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbations aux conditions limites d'un canal et leurs effets sur l'écoulement d'air</w:t>
               </w:r>
@@ -7747,51 +7747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflict Investigation between Thermal Comfort and Fire Safety in Naturally Ventilated Building Located in Tropical and Hot Climate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Khan Juhoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Boulinguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8150,51 +8150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04786840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112229" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113168v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ramalingom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rakotob&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114175" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2023.100124" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569142v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vieira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-022-09828-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02561058v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rakotobe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01620054v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezah Maleck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-019-02306-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202518500409" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01610724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1400337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.04.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2NC5Z0G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Jaohindy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ennamiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1601" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mctavish" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.12.045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D616MBT8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Stephan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2010.12.039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3172G96L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.09.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766265v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouscoulous" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Noveck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Politzer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bentaleb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calogine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Riviere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2210495" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ottenwelter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2006-16108" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03269398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-043" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zubialde-Elzaurdia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Chuppa-Tostain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618696v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Khan Juhoor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lema&#238;tre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01337329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739347v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643464v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918242v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918236v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECENG.2011.6058214" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683202v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643466v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Wurtz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souyri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monceyron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919733v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monceyron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768708v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthomieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068564v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768096v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768117v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067313v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768009v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Youn&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629275v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618692v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409744v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulingez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01339556v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165419v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982117v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02986875v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.93926" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01253556v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucquier Aur&#233;lie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/BTP/Livre/energetique-des-batiments-et-simulation-thermique-9782212142754" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406511v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04209925v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099802v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02516709v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02961307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Varrall" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vauquelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629293v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809851v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04786840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lauret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2024.112229" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113168v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ramalingom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cocquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rakotob&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114175" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clwas.2023.100124" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569142v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vieira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-022-09828-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02561058v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rakotobe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2020.113008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01620054v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezah Maleck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-019-02306-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618605v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202518500409" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01610724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1400337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.04.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2NC5Z0G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Jaohindy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Ennamiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1601" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mctavish" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2012.12.045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D616MBT8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Stephan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2010.12.039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3172G96L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2010.09.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533103v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouscoulous" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Noveck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Politzer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Miranville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02343110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bentaleb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calogine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fock" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Riviere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2210495" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ottenwelter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2006-16108" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03269398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-043" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03180305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Zubialde-Elzaurdia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857234v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Chuppa-Tostain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618696v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629237v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Khan Juhoor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lema&#238;tre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulinguez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Riviere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01739347v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01337329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918236v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECENG.2011.6058214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918242v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643466v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643464v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Wurtz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Souyri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Sinama" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monceyron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919733v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monceyron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768708v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthomieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068564v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768117v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067313v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768009v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Youn&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01618692v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01339556v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boulingez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165419v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982117v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02986875v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.93926" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01253556v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucquier Aur&#233;lie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/BTP/Livre/energetique-des-batiments-et-simulation-thermique-9782212142754" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406511v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04209925v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099802v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02516709v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02961307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Varrall" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vauquelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629293v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809851v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>