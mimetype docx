--- v0 (2026-03-11)
+++ v1 (2026-04-12)
@@ -617,352 +617,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assurons-nous d'une félicité tout humaine.&amp;quot; Lo jocoserio como manifestación del hombre moderno (1651-1750)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Begue</w:t>
+                <w:t xml:space="preserve">América y España entre el Barroco y el Neoclasicismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Farré Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romance Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 56, pp.383-392. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1353/rmc.2016.0040⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 56, pp.369-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/rmc.2016.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522919v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-02522916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Judith Farré Vidal</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurons-nous d'une félicité tout humaine.&amp;quot; Lo jocoserio como manifestación del hombre moderno (1651-1750)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romance Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 56, pp.369-372. </w:t>
+              <w:t xml:space="preserve">, 2016, 56, pp.383-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1353/rmc.2016.0038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1353/rmc.2016.0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02522916v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Tres o cuatro villancicos de las mejores letras»: transmisión y recepción de los villancicos en el Barroco tardío</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criticón</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, El libro de poesía entre Barroco y Neoclasicismo (1651-1750), 119, pp.99 - 126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criticon.625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacia la modernidad: nuevas actitudes del yo lírico en la poesía española entre Barroco y Neoclasicismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos AISPI. Estudios de lenguas y literaturas hispánicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Identidad y metamorfosis del yo lírico en la literatura española, 1, pp.63-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14672/1.2013.1078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522956v2</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02522965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juicio de Paris desde las bodas de Peleo y Tetis, de José Trejo Varona: estudio y edición de una fábula mitológica burlesca de las postrimerías del siglo XVII</w:t>
               </w:r>
@@ -3443,96 +3443,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los trajes</w:t>
+                <w:t xml:space="preserve">Entremés de Juan Rana, poeta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonio de Solís. Teatro breve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542788v1</w:t>
+                <w:t xml:space="preserve">hal-02542779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainete con que se dio fin a la comedia de “Pico y Canente”</w:t>
               </w:r>
@@ -3581,303 +3581,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las vecinas</w:t>
+                <w:t xml:space="preserve">Los trajes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonio de Solís. Teatro breve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542783v1</w:t>
+                <w:t xml:space="preserve">hal-02542788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entremés de Los volatines</w:t>
+                <w:t xml:space="preserve">Las vecinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonio de Solís. Teatro breve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542792v1</w:t>
+                <w:t xml:space="preserve">hal-02542783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Hidalgo. primera parte</w:t>
+                <w:t xml:space="preserve">Entremés de Los volatines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonio de Solís. Teatro breve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542777v1</w:t>
+                <w:t xml:space="preserve">hal-02542792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entremés de Juan Rana, poeta</w:t>
+                <w:t xml:space="preserve">El Hidalgo. primera parte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonio de Solís. Teatro breve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542779v1</w:t>
+                <w:t xml:space="preserve">hal-02542777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure de David dans la prose espagnole du XVI ème siècle : l'exemple du Libro de Cavallería Celestial de Jerónimo de Sampedro</w:t>
               </w:r>
@@ -4473,169 +4473,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Juan de Castelví y Coloma, miembro desconocido del Parnaso español (fines del siglo XVII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compostella Aurea. Actas del VIII congreso de la AISO. Santiago de Compostela, 7-11 de julio de 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Poetas de la segunda mitad del siglo XVII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pablo Jauralde Pou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diccionario Filológico de Literatura Española. Siglo XVII. Volumen II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Castalia, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543584v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02522929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relación de la poesía española publicada entre 1648 y 1750</w:t>
               </w:r>
@@ -5586,51 +5586,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C7B8DA4"/>
+    <w:nsid w:val="232C167D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5817,51 +5817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-begue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8175-3201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08857833X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1008-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alain.begue@ube.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#232;gue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Garau Amengual" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Rodr&#237;guez S&#225;nchez de Le&#243;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2023.11.02.21" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914844v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Herr&#225;n Alonso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_neuroptica/neuroptica.2022410009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Cuad_Ilus_romant.2022.i28.16" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Begue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/ldc2017.9.14" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522919v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rmc.2016.0040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Farr&#233; Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rmc.2016.0038" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522956v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/1.2013.1078" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.625" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.9399" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2560" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522937v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mata Indur&#225;in" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Lasheras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Lobato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tardieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Taravacci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16777-8.p.0155" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522938v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522935v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academiaeditorial.com/colecciones/estudios-del-parnaso-olvidado/la-construccion-de-un-nuevo-orden-teorico-literario-entre-barroco-y-neoclasicismo/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522932v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Herran-Alonso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522934v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puz.unizar.es/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522962v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eunsa.es/tienda/literatura-hispanica/1717-comedia-burlesca-y-teatro-breve-del-siglo-de-oro.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9781453909843/9781453909843.00005.xml" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522924v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522961v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522963v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522957v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522922v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/fr/publications/librairie-en-ligne/livro/paratextos-en-la-literatura-espanola/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Devotional-Music-in-the-Iberian-World-14501800-The-Villancico-and/Torrente-Knighton/p/book/9781138265349" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522941v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522939v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522966v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef P&#233;rez de Montoro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-begue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8175-3201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08857833X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1008-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alain.begue@ube.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#232;gue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Garau Amengual" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Rodr&#237;guez S&#225;nchez de Le&#243;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2023.11.02.21" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914844v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Herr&#225;n Alonso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_neuroptica/neuroptica.2022410009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Cuad_Ilus_romant.2022.i28.16" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Begue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/ldc2017.9.14" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Farr&#233; Vidal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rmc.2016.0038" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rmc.2016.0040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522965v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.625" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522956v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/1.2013.1078" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.9399" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2560" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522937v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mata Indur&#225;in" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Lasheras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Lobato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tardieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Taravacci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16777-8.p.0155" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522938v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522935v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academiaeditorial.com/colecciones/estudios-del-parnaso-olvidado/la-construccion-de-un-nuevo-orden-teorico-literario-entre-barroco-y-neoclasicismo/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542779v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542792v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542777v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522932v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Herran-Alonso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522934v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puz.unizar.es/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522962v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eunsa.es/tienda/literatura-hispanica/1717-comedia-burlesca-y-teatro-breve-del-siglo-de-oro.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9781453909843/9781453909843.00005.xml" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522924v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522929v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522961v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522963v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522957v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522922v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/fr/publications/librairie-en-ligne/livro/paratextos-en-la-literatura-espanola/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Devotional-Music-in-the-Iberian-World-14501800-The-Villancico-and/Torrente-Knighton/p/book/9781138265349" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522941v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522939v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522966v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef P&#233;rez de Montoro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>