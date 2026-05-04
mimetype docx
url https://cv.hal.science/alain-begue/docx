--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -617,352 +617,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">América y España entre el Barroco y el Neoclasicismo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Judith Farré Vidal</w:t>
+                <w:t xml:space="preserve">Assurons-nous d'une félicité tout humaine.&amp;quot; Lo jocoserio como manifestación del hombre moderno (1651-1750)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romance Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 56, pp.369-372. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 56, pp.383-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/rmc.2016.0040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">América y España entre el Barroco y el Neoclasicismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Alain Begue</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Farré Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romance Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 56, pp.383-392. </w:t>
+              <w:t xml:space="preserve">, 2016, 56, pp.369-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1353/rmc.2016.0040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1353/rmc.2016.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02522919v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacia la modernidad: nuevas actitudes del yo lírico en la poesía española entre Barroco y Neoclasicismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos AISPI. Estudios de lenguas y literaturas hispánicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Identidad y metamorfosis del yo lírico en la literatura española, 1, pp.63-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14672/1.2013.1078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522956v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Tres o cuatro villancicos de las mejores letras»: transmisión y recepción de los villancicos en el Barroco tardío</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criticón</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, El libro de poesía entre Barroco y Neoclasicismo (1651-1750), 119, pp.99 - 126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/criticon.625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522965v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02522956v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juicio de Paris desde las bodas de Peleo y Tetis, de José Trejo Varona: estudio y edición de una fábula mitológica burlesca de las postrimerías del siglo XVII</w:t>
               </w:r>
@@ -1080,178 +1080,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxime Chevalier (1925-2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivo de Filología Aragonesa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le villancico: un genre parathéâtral à la fin du siècle d'or espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522942v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02522953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los límites de la escritura epidíctica: la poesía jocoseria de José Pérez de Montoro</w:t>
               </w:r>
@@ -1626,751 +1626,751 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pensar la literatura entre Barroco y Neoclasicismo (1650-1750)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iberoamericana; Vervuert, inPress</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Monarquía y Parnaso: la invención literaria de Carlos II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Consejo Superior de Investigaciones Científicas, 2025, 978-84-00-11389-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Iberoamericana; Vervuert, inPress</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CASTELVÍ Y COLOMA, Juan de, Obras varias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">inPress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">CASTELVÍ Y COLOMA, Juan de, Obras varias</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los “Gloriosos, sagrados y graves cultos” de Ignacio de Saavedra (Cádiz, 1681)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">inPress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">inPress</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacia la modernidad. La construcción de un nuevo orden teórico literario entre Barroco y Neoclasicismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Mata Induráin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editorial Academia del Hispanismo, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Hacia la modernidad. La construcción de un nuevo orden teórico literario entre Barroco y Neoclasicismo</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos II (1665-1700): La defensa de la Monarquía Hispánica en el ocaso de una dinastía</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin Éducation; Humensis, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Hilaré tu memoria entre las gentes”: Estudios de literatura áurea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pérez Lasheras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prensas Universitarias de Zaragoza; CELES XVII-XVIII-Université de Poitiers, 2014, 978-84-15770-97-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literatura y música del hampa en los Siglos de Oro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Luisa Lobato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Visor Libros, 2014, 978-84-9895-157-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comedia burlesca y teatro breve del Siglo de Oro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mata Induráin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Editorial Academia del Hispanismo, 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Taravacci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EUNSA, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Belin Éducation; Humensis, 2017</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culturas y escrituras entre siglos (del XVI al XXI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Luisa Lobato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Mata Induráin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Servicio de Publicaciones de la Universidad de Navarra, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...250 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522981v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-02522980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poesía epidíctica del Siglo de Oro y sus antecedentes, I: versos de elogio</w:t>
               </w:r>
@@ -3073,173 +3073,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las academias literarias en el tiempo de los novatores: de sociedad de poder a cenáculos de sociabilidad</w:t>
+                <w:t xml:space="preserve">Pensar la República de las Letras entre Barroco y Neoclasicismo. A modo de introducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Bègue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La República de las Letras entre Barroco y Neoclasicismo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The University of Virginia, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522938v2</w:t>
+                <w:t xml:space="preserve">hal-02522958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pensar la República de las Letras entre Barroco y Neoclasicismo. A modo de introducción</w:t>
+                <w:t xml:space="preserve">Las academias literarias en el tiempo de los novatores: de sociedad de poder a cenáculos de sociabilidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Bègue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La República de las Letras entre Barroco y Neoclasicismo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The University of Virginia, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522958v1</w:t>
+                <w:t xml:space="preserve">hal-02522938v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El villancico peninsular entre Barroco y Neoclasicismo (1665-1746)</w:t>
               </w:r>
@@ -3288,596 +3288,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parece que jocoserio / se me introduce el estilo&amp;quot;: la modalidad jocoseria como expresión de modernidad entre Barroco y Neoclasicismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain BÈGUE; Carlos MATA INDURÁIN. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hacia la modernidad. La construcción de un nuevo orden teórico literario entre Barroco y Neoclasicismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academia del Hispanismo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-95, 2018, 978-84-16187-86-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">España en Viena: una academia literaria «a la española» en la corte imperial en tiempos de la emperatriz Margarita Teresa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«Doctos libros juntos»: homenaje al profesor Ignacio Arellano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entremés de Juan Rana, poeta</w:t>
+                <w:t xml:space="preserve">Sainete con que se dio fin a la comedia de “Pico y Canente”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonio de Solís. Teatro breve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542779v1</w:t>
+                <w:t xml:space="preserve">hal-02542796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainete con que se dio fin a la comedia de “Pico y Canente”</w:t>
+                <w:t xml:space="preserve">Los trajes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonio de Solís. Teatro breve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542796v1</w:t>
+                <w:t xml:space="preserve">hal-02542788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los trajes</w:t>
+                <w:t xml:space="preserve">Las vecinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonio de Solís. Teatro breve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542788v1</w:t>
+                <w:t xml:space="preserve">hal-02542783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las vecinas</w:t>
+                <w:t xml:space="preserve">Entremés de Los volatines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonio de Solís. Teatro breve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542783v1</w:t>
+                <w:t xml:space="preserve">hal-02542792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entremés de Los volatines</w:t>
+                <w:t xml:space="preserve">El Hidalgo. primera parte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonio de Solís. Teatro breve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542792v1</w:t>
+                <w:t xml:space="preserve">hal-02542777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Hidalgo. primera parte</w:t>
+                <w:t xml:space="preserve">Entremés de Juan Rana, poeta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonio de Solís. Teatro breve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542777v1</w:t>
+                <w:t xml:space="preserve">hal-02542779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure de David dans la prose espagnole du XVI ème siècle : l'exemple du Libro de Cavallería Celestial de Jerónimo de Sampedro</w:t>
               </w:r>
@@ -4163,479 +4163,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Ven, Himeneo, ven; ven, himeneo”: el epitalamio en las postrimerías del siglo XVII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La poesía epidíctica del Siglo de Oro y sus antecedentes (I). Versos de elogio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contra el diablo. Los villancicos-jácaras para la Inmaculada Concepción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carmela Pérez-Salazar; Cristina Tabernero; Jesús M. Usunáriz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Los poderes de la palabra. El improperio en la cultura hispánica del Siglo de Oro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Ibérica, 9781433119774</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">«Academia que se celebró en palacio en la real presencia de sus Majestades, estando en público el día veinte de febrero de este año de 1700: sociabilidad cortesana y República de las Letras en las postrimerías del reinado de Carlos II»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CULTURAS Y ESCRITURAS ENTRE SIGLOS (DEL XVI AL XXI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DE CÁDIZ A LA CORTE: UNA LOA PARTICULAR Y SU REFUNDICIÓN PALACIEGA EN LAS POSTRIMERÍAS DEL SIGLO XVII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Bègue; C. Mata; P. Taravacci. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comedia burlesca y teatro breve del Siglo de Oro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDICIONES UNIVERSIDAD DE NAVARRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-82, 2013, Lengua y Literatura, 9788431329228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Carmela Pérez-Salazar; Cristina Tabernero; Jesús M. Usunáriz. </w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poetas de la segunda mitad del siglo XVII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pablo Jauralde Pou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Los poderes de la palabra. El improperio en la cultura hispánica del Siglo de Oro</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Ibérica, 9781433119774</w:t>
+              <w:t xml:space="preserve">Diccionario Filológico de Literatura Española. Siglo XVII. Volumen II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Castalia, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan de Castelví y Coloma, miembro desconocido del Parnaso español (fines del siglo XVII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Begue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compostella Aurea. Actas del VIII congreso de la AISO. Santiago de Compostela, 7-11 de julio de 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522929v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02543584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relación de la poesía española publicada entre 1648 y 1750</w:t>
               </w:r>
@@ -5586,51 +5586,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="232C167D"/>
+    <w:nsid w:val="FB24A9A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5817,51 +5817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-begue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8175-3201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08857833X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1008-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alain.begue@ube.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#232;gue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Garau Amengual" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Rodr&#237;guez S&#225;nchez de Le&#243;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2023.11.02.21" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914844v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Herr&#225;n Alonso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_neuroptica/neuroptica.2022410009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Cuad_Ilus_romant.2022.i28.16" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Begue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/ldc2017.9.14" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Farr&#233; Vidal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rmc.2016.0038" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rmc.2016.0040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522965v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.625" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522956v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/1.2013.1078" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.9399" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2560" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522937v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mata Indur&#225;in" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Lasheras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Lobato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tardieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Taravacci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16777-8.p.0155" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522938v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522935v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academiaeditorial.com/colecciones/estudios-del-parnaso-olvidado/la-construccion-de-un-nuevo-orden-teorico-literario-entre-barroco-y-neoclasicismo/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542779v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542792v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542777v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522932v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Herran-Alonso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522934v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puz.unizar.es/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522962v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522921v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eunsa.es/tienda/literatura-hispanica/1717-comedia-burlesca-y-teatro-breve-del-siglo-de-oro.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9781453909843/9781453909843.00005.xml" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522924v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522929v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522961v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522963v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522957v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522922v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/fr/publications/librairie-en-ligne/livro/paratextos-en-la-literatura-espanola/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Devotional-Music-in-the-Iberian-World-14501800-The-Villancico-and/Torrente-Knighton/p/book/9781138265349" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522941v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522939v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522966v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef P&#233;rez de Montoro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-begue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8175-3201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08857833X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1008-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alain.begue@ube.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#232;gue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Garau Amengual" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Rodr&#237;guez S&#225;nchez de Le&#243;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2023.11.02.21" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914844v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Herr&#225;n Alonso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_neuroptica/neuroptica.2022410009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Cuad_Ilus_romant.2022.i28.16" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Begue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/ldc2017.9.14" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522919v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rmc.2016.0040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Farr&#233; Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rmc.2016.0038" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522956v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/1.2013.1078" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.625" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522953v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.9399" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2560" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522937v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914883v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mata Indur&#225;in" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Lasheras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Lobato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Taravacci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tardieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16777-8.p.0155" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522938v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academiaeditorial.com/colecciones/estudios-del-parnaso-olvidado/la-construccion-de-un-nuevo-orden-teorico-literario-entre-barroco-y-neoclasicismo/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522928v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522932v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Herran-Alonso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522934v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puz.unizar.es/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9781453909843/9781453909843.00005.xml" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522921v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eunsa.es/tienda/literatura-hispanica/1717-comedia-burlesca-y-teatro-breve-del-siglo-de-oro.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522961v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522963v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522957v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522922v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/fr/publications/librairie-en-ligne/livro/paratextos-en-la-literatura-espanola/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Devotional-Music-in-the-Iberian-World-14501800-The-Villancico-and/Torrente-Knighton/p/book/9781138265349" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522941v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522939v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522966v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef P&#233;rez de Montoro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>