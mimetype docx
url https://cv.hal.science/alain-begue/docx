--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,5531 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5479 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:83.333333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Bègue </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8175-3201</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08857833X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=bRT7RGUAAAAJ&hl=es&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-1008-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des UniversitésEspagne classique, XVIe-XVIIIe siècles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIR3S – Laboratoire Interdisciplinaire de Recherches “Sociétés, Sensibilités, Soin” – UMR CNRS-UBE 7366Université Bourgogne EuropeBâtiment Droit/Lettres4 Bd GabrielBP 1727021072 Dijon (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail: </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain.begue@ube.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MOTS-CLÉ : Siècle d'Or (Renaissance et Baroque), Siècle des Lumières, histoire moderne (XVIe-XVIIIe siècles), histoire des idées, poésie, théâtre, littérature et arts (musique, peinture), livre et lecture,  poétique et rhétorique, sociologie de l'auteur, humanités numériques, traduction et traductologie.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectura y recepción en España en el tiempo de los novatores y la Ilustración. Nota preliminar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Garau Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Rodríguez Sánchez de León</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hipogrifo. Revista de literatura y cultura del Siglo de Oro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.268-269. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13035/H.2023.11.02.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentación del dossier monográfico &amp;quot;Memoria y 9º arte en España e Hispanoamérica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Herrán Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuróptica Estudios sobre el cómic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.11-12. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26754/ojs_neuroptica/neuroptica.2022410009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la espada a la pluma: nuevos datos para la biografía del poeta y dramaturgo José de Cañizares (1694-1750)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cuadernos de Ilustración y Romanticismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.303-351. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25267/Cuad_Ilus_romant.2022.i28.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literatura cortesana y representación político-religiosa de Carlos II de España: Academia a que dio asunto la religiosa y católica acción que el rey, nuestro señor, ejecutó el día 20 de enero deste año de 1685 (estudio y edición)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libros de la corte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Librosdelacorte.es, primavera-Verano, 14 (ano 9), pp.7-121. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15366/ldc2017.9.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">América y España entre el Barroco y el Neoclasicismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Farré Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romance Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.369-372. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/rmc.2016.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurons-nous d'une félicité tout humaine.&amp;quot; Lo jocoserio como manifestación del hombre moderno (1651-1750)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romance Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.383-392. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/rmc.2016.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Tres o cuatro villancicos de las mejores letras»: transmisión y recepción de los villancicos en el Barroco tardío</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criticón</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, El libro de poesía entre Barroco y Neoclasicismo (1651-1750), 119, pp.99 - 126. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/criticon.625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacia la modernidad: nuevas actitudes del yo lírico en la poesía española entre Barroco y Neoclasicismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos AISPI. Estudios de lenguas y literaturas hispánicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Identidad y metamorfosis del yo lírico en la literatura española, 1, pp.63-88. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14672/1.2013.1078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522956v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juicio de Paris desde las bodas de Peleo y Tetis, de José Trejo Varona: estudio y edición de una fábula mitológica burlesca de las postrimerías del siglo XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectura y signo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Degeneración» y «prosaísmo» de la escritura poética de finales del siglo XVII y principios del XVIII: análisis de dos nociones heredadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cueto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.1726 - 1739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chevalier (1925-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivo de Filología Aragonesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le villancico: un genre parathéâtral à la fin du siècle d'or espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los límites de la escritura epidíctica: la poesía jocoseria de José Pérez de Montoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criticón</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100, pp.143 - 166. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/criticon.9399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la fin du Siècle d’or espagnol : José Pérez de Montoro (1627-1694)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.2560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aproximación a la lengua poética de la segunda mitad del siglo XVII: el ejemplo de José Pérez de Montoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criticón</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97-98, pp.153-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La primera réplica en los villancicos dialogados de José Pérez de Montoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criticón</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 83, pp.133-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algunos datos bio-bibliográficos acerca del poeta y dramaturgo José Pérez de Montoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criticón</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80, pp.69-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensar la literatura entre Barroco y Neoclasicismo (1650-1750)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iberoamericana; Vervuert, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monarquía y Parnaso: la invención literaria de Carlos II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consejo Superior de Investigaciones Científicas, 2025, 978-84-00-11389-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASTELVÍ Y COLOMA, Juan de, Obras varias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los “Gloriosos, sagrados y graves cultos” de Ignacio de Saavedra (Cádiz, 1681)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacia la modernidad. La construcción de un nuevo orden teórico literario entre Barroco y Neoclasicismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mata Induráin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editorial Academia del Hispanismo, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos II (1665-1700): La defensa de la Monarquía Hispánica en el ocaso de una dinastía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin Éducation; Humensis, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Hilaré tu memoria entre las gentes”: Estudios de literatura áurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez Lasheras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prensas Universitarias de Zaragoza; CELES XVII-XVIII-Université de Poitiers, 2014, 978-84-15770-97-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literatura y música del hampa en los Siglos de Oro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Luisa Lobato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Visor Libros, 2014, 978-84-9895-157-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comedia burlesca y teatro breve del Siglo de Oro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mata Induráin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Taravacci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUNSA, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturas y escrituras entre siglos (del XVI al XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Luisa Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mata Induráin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Servicio de Publicaciones de la Universidad de Navarra, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poesía epidíctica del Siglo de Oro y sus antecedentes, I: versos de elogio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editorial Academia del Hispanismo, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jésuites en Espagne et en Amérique espagnole (1565-1615) : Pouvoir et religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France; CNED, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie espagnole de la fin du XVIIe siècle : José Pérez de Montoro (1627-1694), membre d’un Parnasse oublié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Universitaires Européennes, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las academias literarias en la segunda mitad del siglo XVII : Catálogo descriptivo de los impresos castellanos de la Biblioteca Nacional de Madrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biblioteca Nacional de España, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El poeta ideal en los albores del Neoclasicismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Begue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensar la literatura entre Barroco y Neoclasicismo (1650-1750)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iberoamericana; Vervuert, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau discours d’éloge du prince sous le règne de Charles II d’Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles II : gouvernement de la Monarchie hispanique, culture et représentation de la Majesté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2024, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16777-8.p.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poesía penitencial en las postrimerías del siglo XVII: el ejemplo de José Pérez de Montoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gema Cienfuegos Antelo; Pedro Conde Parrado; Javier J. González Martínez; Raquel Gutiérrez Sebastián; Borja Rodríguez Gutiérrez; Héctor Urzáiz Tortajada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un caballero para Olmedo: homenaje al profesor Germán Vega García-Luengos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones Universidad de Valladolid, pp.143-153, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitos y mitología en la construcción literaria y artística de Carlos II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inmaculada Rodríguez Moya; Eva Calvo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El arte de la persuasión: la fabricación mítica de la realeza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ediciones de la Universidad de Murcia, pp.227-258, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau discours d’éloge du prince sous le règne de Charles II d’Espagne : la célébration de la guérison du roi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristina Bravo Lozano; Adrian Guyot; Marina Mestre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles II: gouvernement de la Monarchie hispanique, culture et représentation de la majesté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, A paraître, Charles II: gouvernement de la Monarchie hispanique, culture et représentation de la majesté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Una Soledad rezada / de nuestro Góngora ilustre”: la renovación del lenguaje poético durante el reinado de Carlos II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorge García López; Enrique García Santo-Tomás. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atardece el Barroco. Ficción experimental en la España de Carlos II (1665-1700)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iberoamericana; Vervuert, pp.197-216, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las academias literarias en el tiempo de los novatores: de sociedad de poder a cenáculos de sociabilidad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bègue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La República de las Letras entre Barroco y Neoclasicismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Virginia, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522938v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensar la República de las Letras entre Barroco y Neoclasicismo. A modo de introducción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bègue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La República de las Letras entre Barroco y Neoclasicismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Virginia, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El villancico peninsular entre Barroco y Neoclasicismo (1665-1746)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El villancico en la encrucijada: nuevas perspectivas en torno a un género literario-musical (siglos XV-XIX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">España en Viena: una academia literaria «a la española» en la corte imperial en tiempos de la emperatriz Margarita Teresa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Doctos libros juntos»: homenaje al profesor Ignacio Arellano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parece que jocoserio / se me introduce el estilo&amp;quot;: la modalidad jocoseria como expresión de modernidad entre Barroco y Neoclasicismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain BÈGUE; Carlos MATA INDURÁIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hacia la modernidad. La construcción de un nuevo orden teórico literario entre Barroco y Neoclasicismo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academia del Hispanismo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-95, 2018, 978-84-16187-86-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entremés de Juan Rana, poeta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonio de Solís. Teatro breve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sainete con que se dio fin a la comedia de “Pico y Canente”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonio de Solís. Teatro breve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los trajes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonio de Solís. Teatro breve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las vecinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonio de Solís. Teatro breve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entremés de Los volatines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonio de Solís. Teatro breve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hidalgo. primera parte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonio de Solís. Teatro breve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure de David dans la prose espagnole du XVI ème siècle : l'exemple du Libro de Cavallería Celestial de Jerónimo de Sampedro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Herran-Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les figures de David à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUÁREZ DE DEZA Y ÁVILA, Vicente, «Al que lo fuere, no quitando lo presente»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les idées du théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jácara en los villancicos áureos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literatura y música del hampa en los Siglos de Oro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El oficio del poeta: claves para el estudio de la figura del poeta a finales del siglo XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bègue; Antonio Pérez Lasheras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Hilaré tu memoria entre las gentes»: estudios de literatura áurea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prensas Universitarias de Zaragoza; CELES XVII-XVIII-Université de Poitiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Humanidades, 108, 978-84-15770-97-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Academia que se celebró en palacio en la real presencia de sus Majestades, estando en público el día veinte de febrero de este año de 1700: sociabilidad cortesana y República de las Letras en las postrimerías del reinado de Carlos II»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CULTURAS Y ESCRITURAS ENTRE SIGLOS (DEL XVI AL XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE CÁDIZ A LA CORTE: UNA LOA PARTICULAR Y SU REFUNDICIÓN PALACIEGA EN LAS POSTRIMERÍAS DEL SIGLO XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bègue; C. Mata; P. Taravacci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comedia burlesca y teatro breve del Siglo de Oro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDICIONES UNIVERSIDAD DE NAVARRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-82, 2013, Lengua y Literatura, 9788431329228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ven, Himeneo, ven; ven, himeneo”: el epitalamio en las postrimerías del siglo XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poesía epidíctica del Siglo de Oro y sus antecedentes (I). Versos de elogio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contra el diablo. Los villancicos-jácaras para la Inmaculada Concepción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carmela Pérez-Salazar; Cristina Tabernero; Jesús M. Usunáriz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los poderes de la palabra. El improperio en la cultura hispánica del Siglo de Oro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ibérica, 9781433119774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poetas de la segunda mitad del siglo XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pablo Jauralde Pou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diccionario Filológico de Literatura Española. Siglo XVII. Volumen II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Castalia, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan de Castelví y Coloma, miembro desconocido del Parnaso español (fines del siglo XVII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compostella Aurea. Actas del VIII congreso de la AISO. Santiago de Compostela, 7-11 de julio de 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relación de la poesía española publicada entre 1648 y 1750</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La luz de la razón: Literatura y Cultura del siglo XVIII. A la memoria de Ernest Lluch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teatro de poetas en el tiempo de los novatores (1675-1725)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuatrocientos años del “Arte nuevo de hacer comedias” de Lope de Vega : actas selectas del XIV Congreso de la Asociación Internacional de Teatro Español y Novohispano de los Siglos de Oro : Olmedo, 20 al 23 de julio de 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralidad y poesía en la segunda mitad del siglo XVII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura oral, visual y escrita en la España de los Siglos de Oro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albores de un tiempo nuevo: la escritura poética de entre siglos (XVII-XVIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La luz de la razón: Literatura y Cultura del siglo XVIII. A la memoria de Ernest Lluch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De leyes y poetas: la poesía de entre siglos a la luz de las aprobaciones (siglos XVII-XVIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MARÍA SOLEDAD ARREDONDO; PIERRE CIVIL; MICHEL MONER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paratextos en la literatura española (siglos XV-XVIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-107, 2009, 9788496820326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aproximación a la versificación de finales del siglo XVII: la práctica versificadora de José Pérez de Montoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plaisir des formes dans la littérature espagnole du Moyen Âge et du Siècle d'Or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A literary and typological study of the late 17th-century villancico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tess Knighton; Álvaro Torrente. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devotional Music in the Iberian World, 1450–1800. The Villancico and Related Genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-282, 2007, 9781138265349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loa sacramental al nacimiento del Hijo de Dios, de José Pérez de Montoro: estudio y edición</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Siglo de Oro en escena. Homenaje a Marc Vitse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las tendencias poéticas a finales del siglo XVII: un caso gaditano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas del Congreso “El Siglo de Oro en el nuevo milenio”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las adaptaciones de las vidas de santo en la poesía de José Pérez de Montoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homenaje a Henri Guerreiro. La hagiografía entre historia y literatura en la España de la Edad Media y del Siglo de Oro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teología y política en los villancicos del siglo XVII. El ejemplo de José Pérez de Montoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoria de la palabra. Actas del VI Congreso de la Asociación Internacional Siglo de Oro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un poeta olvidado de finales del siglo XVII: Josef Pérez de Montoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Pérez de Montoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas del V Congreso de la Asociación Internacional Siglo de Oro. Münster 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02522966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5586,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB24A9A5"/>
+    <w:nsid w:val="F050B001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5817,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-begue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8175-3201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08857833X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1008-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alain.begue@ube.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#232;gue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Garau Amengual" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Rodr&#237;guez S&#225;nchez de Le&#243;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2023.11.02.21" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914844v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Herr&#225;n Alonso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_neuroptica/neuroptica.2022410009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Cuad_Ilus_romant.2022.i28.16" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Begue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/ldc2017.9.14" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522919v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rmc.2016.0040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Farr&#233; Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rmc.2016.0038" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522956v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/1.2013.1078" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.625" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522953v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522942v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.9399" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2560" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522937v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522915v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914883v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542802v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mata Indur&#225;in" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522972v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Lasheras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Lobato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Taravacci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tardieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16777-8.p.0155" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522938v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academiaeditorial.com/colecciones/estudios-del-parnaso-olvidado/la-construccion-de-un-nuevo-orden-teorico-literario-entre-barroco-y-neoclasicismo/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522928v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522932v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Herran-Alonso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522934v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522925v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puz.unizar.es/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9781453909843/9781453909843.00005.xml" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522921v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eunsa.es/tienda/literatura-hispanica/1717-comedia-burlesca-y-teatro-breve-del-siglo-de-oro.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522961v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522963v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522957v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522922v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/fr/publications/librairie-en-ligne/livro/paratextos-en-la-literatura-espanola/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Devotional-Music-in-the-Iberian-World-14501800-The-Villancico-and/Torrente-Knighton/p/book/9781138265349" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522941v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522939v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522966v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef P&#233;rez de Montoro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-begue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8175-3201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08857833X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=bRT7RGUAAAAJ&amp;hl=es&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1008-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alain.begue@ube.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#232;gue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Garau Amengual" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Rodr&#237;guez S&#225;nchez de Le&#243;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2023.11.02.21" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914844v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Herr&#225;n Alonso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_neuroptica/neuroptica.2022410009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Cuad_Ilus_romant.2022.i28.16" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Begue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/ldc2017.9.14" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522916v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Farr&#233; Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rmc.2016.0038" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rmc.2016.0040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.625" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522956v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14672/1.2013.1078" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522930v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.9399" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522960v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.2560" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522987v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mata Indur&#225;in" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522972v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522983v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Lasheras" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522985v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Lobato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522980v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Taravacci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522981v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tardieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522968v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914866v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913962v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16777-8.p.0155" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521347v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913969v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522938v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522958v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522926v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academiaeditorial.com/colecciones/estudios-del-parnaso-olvidado/la-construccion-de-un-nuevo-orden-teorico-literario-entre-barroco-y-neoclasicismo/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542779v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542783v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542777v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522932v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Herran-Alonso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522925v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puz.unizar.es/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522962v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522921v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eunsa.es/tienda/literatura-hispanica/1717-comedia-burlesca-y-teatro-breve-del-siglo-de-oro.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9781453909843/9781453909843.00005.xml" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522961v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522963v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522957v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522922v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/fr/publications/librairie-en-ligne/livro/paratextos-en-la-literatura-espanola/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522936v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522913v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Devotional-Music-in-the-Iberian-World-14501800-The-Villancico-and/Torrente-Knighton/p/book/9781138265349" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522947v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522941v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522939v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522964v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522966v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef P&#233;rez de Montoro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>