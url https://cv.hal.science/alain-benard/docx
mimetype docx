--- v0 (2026-03-15)
+++ v1 (2026-04-20)
@@ -1940,271 +1940,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition numérique et pratiques de recherche et d’enseignement supérieur en agronomie, environnement, alimentation et sciences vétérinaires à l’horizon 2040.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition numérique et pratiques de recherche et d'enseignement supérieur en agronomie, environnement, alimentation, sciences vétérinaires à l'horizon 2040 - Résumé de la prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique, Agreenium. 2019, 161 p</w:t>
+              <w:t xml:space="preserve">[0] INRA. 2019, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375154v1</w:t>
+                <w:t xml:space="preserve">hal-02788621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition numérique et pratiques de recherche et d'enseignement supérieur en agronomie, environnement, alimentation, sciences vétérinaires à l'horizon 2040 - Résumé de la prospective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition numérique et pratiques de recherche et d’enseignement supérieur en agronomie, environnement, alimentation et sciences vétérinaires à l’horizon 2040.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRA. 2019, 12 p</w:t>
+              <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique, Agreenium. 2019, 161 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788621v1</w:t>
+                <w:t xml:space="preserve">hal-02375154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2359,51 +2359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01223-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ducret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0307-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418719v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peiffer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Leban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0375-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708638v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blaise" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chaste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209530v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317168v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledore" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01889693v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petronin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341438v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiocca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01223-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02911665v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6531/JFS.202103_25(3).0006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nahon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ducret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0307-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418719v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peiffer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Leban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0375-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708638v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blaise" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chaste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209530v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317168v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledore" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01889693v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04694366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Petronin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02484676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3153-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341438v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiocca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788621v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375154v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>