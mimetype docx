--- v0 (2026-03-23)
+++ v1 (2026-05-10)
@@ -874,225 +874,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LÉON WALRAS’S THEORY OF PUBLIC INTEREST GOODS: TOWARD AN ORGANIC VIEW OF THE STATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Numa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (4), pp.553-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1053837218000603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retrospectives Lord Keynes and Mr. Say: A Proximity of Ideas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Numa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (3), pp.228-242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1257/jep.33.3.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02248577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">LÉON WALRAS’S THEORY OF PUBLIC INTEREST GOODS: TOWARD AN ORGANIC VIEW OF THE STATE</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KEYNES, J.-B. SAY, J. S. MILL, AND SAY’S LAW: A NOTE ON KATES, GRIEVE, AND AHIAKPOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Numa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 41 (4), pp.553-572. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1053837218000603⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 40 (2), pp.285-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S105383721800007X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEYOND SAY’S LAW: THE SIGNIFICANCE OF J.-B. SAY’S MONETARY VIEWS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1108,397 +1199,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (02), pp.217-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01967766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use values and exchange values in Marx’s extended reproduction schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Benetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Klimovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebeyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (5), pp.986-1021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09672567.2018.1523941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Few Apologues on the Theory of Capital and Interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8-1, pp.45-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01967775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KEYNES, J.-B. SAY, J. S. MILL, AND SAY’S LAW: A NOTE ON KATES, GRIEVE, AND AHIAKPOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Numa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 40 (2), pp.285-289. </w:t>
-[...158 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (02), pp.285-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01967769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1650,90 +1650,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use values and exchange values in Marx's extended reproduction schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Benetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Klimovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebeyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1752,858 +1752,858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le développement de la théorie de l'équilibre général. Les apports d'Allais et de Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (1), pp.125-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00868006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La formulation du modèle keynésien et le choix de l'unité de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80 (3), pp.21-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rel.803.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01065712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formulation du modèle keynésien et le choix de l'unité de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80 (3), pp.21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rel.803.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le développement de la théorie de l'équilibre général. Les apports d'Allais et de Hicks</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacoud, Gilles. Money and Banking in Jean-Baptiste Say's Economic Thought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (4), pp.680-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09672567.2013.819966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00865694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mill et la crise de 1825</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 123 (2), pp.237-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00865697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mill, Tooke, McCulloch et la crise de 1825.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 123 (2), pp.237-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00387078v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les économistes français et le pouvoir d'achat de la monnaie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (2), pp.349-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09672567.2012.708771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00636616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de la théorie de l'équilibre général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 65 (1), pp.125-158. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+              <w:t xml:space="preserve">, 2013, Prépublication (7), pp.art10_I. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.pr2.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les économistes français et le pouvoir d'achat de la monnaie</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaldor et la théorie keynésienne de la répartition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61, pp.113-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00143948v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of Alfred Marshall's ideas. The global diffusion of his work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 20 (2), pp.349-371. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09672567.2012.708771⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 19 (2), pp.315-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09672567.2012.667618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jacoud, Gilles. Money and Banking in Jean-Baptiste Say's Economic Thought</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00690922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French economists and the purchasing power of money</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Béraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 20 (4), pp.680-683. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09672567.2013.819966⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 20 (2), pp.349-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09672567.2012.708771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...371 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637840v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00143948v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les courants fondateurs et leur héritage</w:t>
               </w:r>
@@ -3392,466 +3392,466 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Postlude: After World War I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Silvant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Faccarello, Gilbert; Silvant, Claire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A history of economic thought in France. Vol. 2, The long nineteenth century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.360-413, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429202407-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;founding fathers&amp;quot; of the French liberal thought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Numa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A History of Economic Thought in France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (1), Routledge, pp.12-39, 2023, The Routldge History of Economic thouh, 978-0-367-19444-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429202407-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tradition and innovation at the turn of the twentieth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Silvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Faccarello, Gilbert; Silvant, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A history of economic thought in France. Vol. 2, The long nineteenth century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.162-194, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429202407-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Postlude: After World War I</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine-Augustin Cournot and the emergence of mathematical economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Numa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A History of Economic Thought in France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 (1), Routledge; Routledge, pp.78-104, 2023, The Routledge History of Economic Thought, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429202407-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberal economists after Say</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Silvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Faccarello, Gilbert; Silvant, Claire. </w:t>
+              <w:t xml:space="preserve">Facarello, Gilbert; Silvant, Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A history of economic thought in France. Vol. 2, The long nineteenth century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Routledge, pp.360-413, 2023, </w:t>
-[...184 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.40-77, 2023, The Routledge History of Economic Thought, 978-0-367-194444-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429202407-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -4020,90 +4020,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monetary objectivity and physical objectivity in Marx's reproduction model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Benetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Klimovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebeyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Faruk Ülgen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Contributions to monetary analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.68-90, 2013, Routledge International Studies in Money and Banking, 978-0-415-82181-0</w:t>
@@ -4132,90 +4132,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monetary objectivity and physical objectivity in Marx's reproduction model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Benetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Klimovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebeyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Contributions to Monetary Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.68 - 90, 2013, Routledge international studies in money and banking</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4625,90 +4625,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs d'usage et valeurs d'échange dans les schémas de reproduction de Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Benetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Klimovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebeyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Marx 1818 / 2018 ; New developments on Karl Marx's thought and writings </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lyon, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5599,191 +5599,191 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉQUILIBRE ET POSSIBILITÉ DE CRISES DANS LE MODÈLE DE REPRODUCTION ÉLARGIE DE MARX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Benetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Klimovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rebeyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00573303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equilibre et possibilité de crises dans le modèle de reproduction élargie de Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rebeyrol</w:t>
-[...60 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carlo Benetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Klimovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rebeyrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5977,164 +5977,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00201476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction à l'analyse macroéconomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economica, pp.339, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nouvelle histoire de la pensée économique, tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Faccarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Béraud et Gilbert Faccarello. La Découverte, pp.620, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00201472v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00004809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6210,51 +6210,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A3A80AB"/>
+    <w:nsid w:val="4F205963"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6441,51 +6441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-beraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8822-6819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028807472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/113013953" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117801427" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087445v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;raud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2025.2509520" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17694-7.p.0127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261277v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Numa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-10956570" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482952v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9699082" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685045v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13254-7.p.0355" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.7937" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jep.33.3.228" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637793v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837218000603" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967766v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637797v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Benetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Klimovsky" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rebeyrol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2018.1523941" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637836v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S105383721800007X" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967802v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08068-8.p.0025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.803.0021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2012.708771" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2013.819966" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387078v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637841v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2012.667618" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143948v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508902v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.1515" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444541v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steiner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gislain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261246v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429202407-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Silvant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429202407-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261270v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429202407-16" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261259v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429202407-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261254v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429202407-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968344v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Faccarello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638451v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968579v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968499v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01353832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01353827v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01353831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722854v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143952v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153341v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004863v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985506v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201474v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201476v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201472v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004809v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-beraud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-8822-6819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028807472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/113013953" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117801427" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087445v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;raud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2025.2509520" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17694-7.p.0127" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261277v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Numa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-10956570" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482952v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9699082" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685045v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13254-7.p.0355" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.7937" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1053837218000603" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248577v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/jep.33.3.228" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637836v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S105383721800007X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637797v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Benetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Klimovsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rebeyrol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2018.1523941" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967802v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08068-8.p.0025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868006v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065712v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.803.0021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637832v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865694v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2013.819966" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865697v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387078v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636616v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2012.708771" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637841v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143948v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2012.667618" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637840v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508902v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.1515" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444541v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steiner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gislain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Silvant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429202407-16" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261246v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429202407-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261264v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429202407-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261259v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429202407-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261254v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429202407-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968344v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Faccarello" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638451v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968579v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968499v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789301v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01353832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01353827v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01353831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722854v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143952v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153341v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004863v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985506v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573303v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201474v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201476v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004809v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>