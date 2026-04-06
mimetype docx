--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -347,278 +347,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269139v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase inversion benchmark for multiscale multiphase flows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A hybrid moment of fluid-level set framework for simulating primary atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 450, pp.110810. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110810⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 451, pp.110864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419715v2</w:t>
+                <w:t xml:space="preserve">hal-03269098v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid moment of fluid-level set framework for simulating primary atomization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A phase inversion benchmark for multiscale multiphase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Aniszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Osmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 451, pp.110864. </w:t>
+              <w:t xml:space="preserve">, 2022, 450, pp.110810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269098v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419715v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A massively parallel accurate conservative level set algorithm for simulating turbulent atomization on adaptive unstructured grids</w:t>
               </w:r>
@@ -2259,282 +2259,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian approaches for particle collisions: The colliding particle velocity correlation in the multiple particles tracking method and in the stochastic approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lagrangian simulation of particle dispersion in gas-solid turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Achim</w:t>
+                <w:t xml:space="preserve">Z.Z. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Chang</w:t>
+                <w:t xml:space="preserve">G. Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jisuan Lixue Xuebao/Chinese Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 18 (3), pp.284</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649754v1</w:t>
+                <w:t xml:space="preserve">hal-01596804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian simulation of particle dispersion in gas-solid turbulent flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lagrangian approaches for particle collisions: The colliding particle velocity correlation in the multiple particles tracking method and in the stochastic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Achim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.Z. Chang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Gouesbet</w:t>
+                <w:t xml:space="preserve">Z. Chang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jisuan Lixue Xuebao/Chinese Journal of Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 13 (10), pp.2946-2956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1396845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596804v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian simulation of particle dispersion in gas-solid turbulent shear flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.Z. Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kongqi Donglixue Xuebao/Acta Aerodynamica Sinica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 19 (1), pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2585,51 +2585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.-Z. Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jisuan Lixue Xuebao/Chinese Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 18 (4), pp.388-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2749,51 +2749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangien scheme for particle tracking in non-isotropic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3057,217 +3057,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrange approach for the simulation of particle/particle interaction simulation during flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gouesbet</w:t>
+                <w:t xml:space="preserve">Lagrangian approach for the simulation of particle interactions in two phase flows [Une approche lagrangienne pour la simulation d'interactions particule/particule en écoulement]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 51 (1-2), pp.57-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649735v1</w:t>
+                <w:t xml:space="preserve">hal-01596874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian approach for the simulation of particle interactions in two phase flows [Une approche lagrangienne pour la simulation d'interactions particule/particule en écoulement]</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Gouesbet</w:t>
+                <w:t xml:space="preserve">Lagrange approach for the simulation of particle/particle interaction simulation during flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Z. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 51 (1-2), pp.57-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596874v1</w:t>
+                <w:t xml:space="preserve">hal-00649735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HEAT AND MASS-TRANSFER COUPLING BETWEEN VAPORIZING DROPLETS AND TURBULENCE USING A LAGRANGIAN APPROACH</w:t>
               </w:r>
@@ -3859,51 +3859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Desjonqueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 19 (1), pp.99-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3962,51 +3962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical study of a low-pressure axisymmetric arcjet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.N. Le Toulouzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Darrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4060,290 +4060,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion of discrete particles by continuous turbulent motions: new results and discussions.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Modelling and predicting turbulence fields and the dispersion of discrete particles transported by turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouesbet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 29 (7 Jul. 1986), pp.2147-2151. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 12 (2), pp.237-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.865602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0301-9322(86)90028-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597401v1</w:t>
+                <w:t xml:space="preserve">hal-01597400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and predicting turbulence fields and the dispersion of discrete particles transported by turbulent flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispersion of discrete particles by continuous turbulent motions: new results and discussions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Desjonqueres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Picart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 29 (7 Jul. 1986), pp.2147-2151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.865602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0301-9322(86)90028-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01597400v1</w:t>
+                <w:t xml:space="preserve">hal-01597401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion of discrete particles by continuous turbulent motions. Extensive discussion of the Tchen's theory, using a two-parameter family of Lagrangian correlation functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4388,246 +4388,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dispersion of a cloud of particles released in a fully developed pipe flow, using the code disco-1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Tchen's theory of discrete particles dispersion: Can dense discrete particles disperse faster than fluid particles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Gouesbet</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letters in Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1982, 9 (1), pp.11-19. </w:t>
+              <w:t xml:space="preserve">, 1982, 9 (5), pp.407-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0094-4548(82)90043-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0094-4548(82)90010-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597426v1</w:t>
+                <w:t xml:space="preserve">hal-01597424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Tchen's theory of discrete particles dispersion: Can dense discrete particles disperse faster than fluid particles?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">The dispersion of a cloud of particles released in a fully developed pipe flow, using the code disco-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouesbet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Picart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Letters in Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1982, 9 (5), pp.407-419. </w:t>
+              <w:t xml:space="preserve">, 1982, 9 (1), pp.11-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0094-4548(82)90010-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0094-4548(82)90043-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597424v1</w:t>
+                <w:t xml:space="preserve">hal-01597426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4889,902 +4889,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of dynamics of liquid jet injected into gaseous crossflow using proper orthogonal decomposition</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Interface Capturing Procedure for Simulating Incompressible Two-Phase Flows on Adaptive Unstructured Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Janodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA SciTech 2020 Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of the American Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447945v1</w:t>
+                <w:t xml:space="preserve">hal-03027693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interface Capturing Procedure for Simulating Incompressible Two-Phase Flows on Adaptive Unstructured Grids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of dynamics of liquid jet injected into gaseous crossflow using proper orthogonal decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Physical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA SciTech 2020 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Orlando, FL, United States. pp.2020-0357, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2020-0357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027693v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid treatment of small droplets in atomized jet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing Liquid Atomization using Probability Density Functions, the Volume-Based Scale Distribution and Differential Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J C Brändle de Motta</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Aniszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés Francais de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">ILASS-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315230v1</w:t>
+                <w:t xml:space="preserve">hal-02271699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Liquid Atomization using Probability Density Functions, the Volume-Based Scale Distribution and Differential Geometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Aniszewski</w:t>
+                <w:t xml:space="preserve">From droplets to particles: Transformation criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Vaudor</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J C Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS-Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">ILASS - Europe 2019, 29th Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271699v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From droplets to particles: Transformation criteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Berlemont</w:t>
+                <w:t xml:space="preserve">Validation and Analysis of primary atomization of turbulent liquid jet in crossflow simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS - Europe 2019, 29th Conference on Liquid Atomization and Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ILASS Americas, 30th Annual Conference on Liquid Atomization and Spray Systems. May 12th-15th, Tempe, Arizona, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Tempe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315145v1</w:t>
+                <w:t xml:space="preserve">hal-02178037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and Analysis of primary atomization of turbulent liquid jet in crossflow simulations</w:t>
+                <w:t xml:space="preserve">Validation and Analysis of 3D DNS of planar pre-filming airblast atomization simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Berlemont</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcus Herrmann</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruud Eggels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS Americas, 30th Annual Conference on Liquid Atomization and Spray Systems. May 12th-15th, Tempe, Arizona, USA</w:t>
+              <w:t xml:space="preserve">In Proceedings of ILASS Americas, 30th Annual Conference on Liquid Atomization and Spray Systems. May 12th-15th, Tempe, Arizona, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Tempe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178037v1</w:t>
+                <w:t xml:space="preserve">hal-02178046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and Analysis of 3D DNS of planar pre-filming airblast atomization simulations</w:t>
+                <w:t xml:space="preserve">Coupled Level set moment of fluid method for simulating multiphase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Berlemont</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruud Eggels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of ILASS Americas, 30th Annual Conference on Liquid Atomization and Spray Systems. May 12th-15th, Tempe, Arizona, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Tempe, United States</w:t>
+              <w:t xml:space="preserve">ILASS Europe, 29th Annual Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178046v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Level set moment of fluid method for simulating multiphase flows</w:t>
+                <w:t xml:space="preserve">A comparative study of DNS of airblast atomization using CLSMOF and CLSVOF methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
@@ -5802,413 +5802,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS Europe, 29th Annual Conference on Liquid Atomization and Spray Systems</w:t>
+              <w:t xml:space="preserve">29th Annual Conference on Liquid Atomization and Spray Systems (ILASS19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318029v1</w:t>
+                <w:t xml:space="preserve">hal-02318020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of DNS of airblast atomization using CLSMOF and CLSVOF methods</w:t>
+                <w:t xml:space="preserve">An investigation of characteristics of airblast atomization using 3D DNS for altitude relight conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual Conference on Liquid Atomization and Spray Systems (ILASS19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">11th US National Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Pasadena, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318020v1</w:t>
+                <w:t xml:space="preserve">hal-02092003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of characteristics of airblast atomization using 3D DNS for altitude relight conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+                <w:t xml:space="preserve">Hybrid treatment of small droplets in atomized jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J C Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berlemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th US National Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Pasadena, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Congrés Francais de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092003v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface reconstruction method for multiphase flows in under-resolved regions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+                <w:t xml:space="preserve">Numerical investigation on the influences of inlet turbulent characteristics on round liquid jet atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Aniszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of the 10th International Conference on Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Barcelona, Spain. pp.1-17</w:t>
+              <w:t xml:space="preserve">5th Internationnal conference on Turbulence and Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863439v1</w:t>
+                <w:t xml:space="preserve">hal-02129808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid treatment of atomized droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6250,329 +6263,316 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation on the influences of inlet turbulent characteristics on round liquid jet atomization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Dumouchel</w:t>
+                <w:t xml:space="preserve">Numerical study of interface reconstruction method in under-resolved regions of the flow for liquid jet primary breakup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Internationnal conference on Turbulence and Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Martinique, France</w:t>
+              <w:t xml:space="preserve">ICLASS, 14th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Chicago, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129808v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of interface reconstruction method in under-resolved regions of the flow for liquid jet primary breakup</w:t>
+                <w:t xml:space="preserve">Interface reconstruction method for multiphase flows in under-resolved regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Berlemont</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLASS, 14th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Chicago, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">In Proceedings of the 10th International Conference on Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Barcelona, Spain. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863450v1</w:t>
+                <w:t xml:space="preserve">hal-01863439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consistent momentum transport in CLSVOF method: validation on jet atomization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Aniszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6738,277 +6738,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélange turbulent en écoulement liquide-gaz dense</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
+                <w:t xml:space="preserve">Numerical simulation of optical diagnostics and comparisons to experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Girasole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rouen, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Multiphase Flow (ICMF 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379524v1</w:t>
+                <w:t xml:space="preserve">hal-02414490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of optical diagnostics and comparisons to experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Girasole</w:t>
+                <w:t xml:space="preserve">Mélange turbulent en écoulement liquide-gaz dense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Luret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Multiphase Flow (ICMF 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Tampa, United States</w:t>
+              <w:t xml:space="preserve">GDR Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414490v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7160,263 +7160,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMERICAL JET ATOMIZATION. PART II: MODELING INFORMATION AND COMPARISON WITH DNS RESULTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NUMERICAL JET ATOMISATION: PART I: DNS SIMULATION OF PRIMARY BREAK UP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Arnaud Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Lebas</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">FL Amer Soc, pp.555-563, 2006</w:t>
+              <w:t xml:space="preserve">Fluids Engn Div, pp.547-554, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649763v1</w:t>
+                <w:t xml:space="preserve">hal-00649765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMERICAL JET ATOMISATION: PART I: DNS SIMULATION OF PRIMARY BREAK UP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NUMERICAL JET ATOMIZATION. PART II: MODELING INFORMATION AND COMPARISON WITH DNS RESULTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Arnaud Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fluids Engn Div, pp.547-554, 2006</w:t>
+              <w:t xml:space="preserve">FL Amer Soc, pp.555-563, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649765v1</w:t>
+                <w:t xml:space="preserve">hal-00649763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian simulation of dispersed two phase flows: turbulence modifications in particle laden coaxial confined jets</w:t>
               </w:r>
@@ -7428,51 +7428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Desjonqueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7516,51 +7516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5, pp.281-313, 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7578,51 +7578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion of discrete particles by turbulent continuous motions using a Frenkiel's family of Lagrangian correlation functions, in the non-discrete dispersive approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7666,51 +7666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of turbulent fields, including fluctuating velocities correlations and approximate spectra by means of a simplified second-order closure scheme: the round free jet and developed pipe flow.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berlemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7754,51 +7754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the behaviour of a cloud of discrete particles released in a fully developed turbulent pipe flow, using a non-discrete dispersive approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8014,51 +8014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling collision outcome in moderately dense sprays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Luret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Blokkeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8288,51 +8288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ch&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105843" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269139v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Asuri Mukundan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103848" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419715v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auguste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ling" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Osmar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110810" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269098v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110864" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Janodet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guillam&#243;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar C Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104364" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tretola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Herrmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Navarro-Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aniszewski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doring" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berlemont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.04.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaisot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007525" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Luret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2011.11.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Demoulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Beau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2008.11.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNDB5R5D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tanguy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.07.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SN8VHFL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649785v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2006.11.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B659BVRZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649767v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estivalezes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couderc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200602002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W3QF8WQV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2005.05.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZR9NTN5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1396845" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Z. Chang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596801v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Z. Chang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouesbet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z. Chang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1009963215802" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42K2X0MM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574876v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhou Chang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009963215802" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Grancher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(95)00025-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1SSP93R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(92)90110-e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZBDNG5T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649742v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desjonqu&#232;res" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.19910080127" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DWG18SC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(91)90240-f" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-467TNFJP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649743v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-9322(90)90034-g" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR850G64-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597378v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0021-8502(88)90258-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5H4JKCD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Le Toulouzan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darrigo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.9574" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597401v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.865602" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597400v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-9322(86)90028-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E812E863CAA6751D2CC906F982876BEF7449C13E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597426v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-4548(82)90043-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MWMFHK7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597424v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-4548(82)90010-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ29X539-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337290v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337324v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447945v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-0357" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027693v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315230v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271699v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315145v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178046v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Eggels" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318029v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092003v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863439v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144607v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129808v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumouchel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863450v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130345v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379239v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379524v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414490v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649763v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649765v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597420v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597430v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597432v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649760v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455627v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blokkeel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ch&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105843" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269139v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Asuri Mukundan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103848" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269098v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110864" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419715v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auguste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Osmar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110810" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Janodet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guillam&#243;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar C Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104364" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tretola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Herrmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Navarro-Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aniszewski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doring" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berlemont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.04.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaisot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007525" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Luret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2011.11.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Demoulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Beau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2008.11.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNDB5R5D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tanguy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.07.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SN8VHFL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649785v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2006.11.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B659BVRZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649767v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estivalezes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couderc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200602002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W3QF8WQV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2005.05.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZR9NTN5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Z. Chang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649754v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1396845" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596801v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Z. Chang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouesbet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z. Chang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1009963215802" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42K2X0MM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574876v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhou Chang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009963215802" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Grancher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(95)00025-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1SSP93R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(92)90110-e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZBDNG5T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649742v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desjonqu&#232;res" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.19910080127" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DWG18SC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(91)90240-f" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-467TNFJP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649743v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-9322(90)90034-g" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR850G64-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597378v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0021-8502(88)90258-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5H4JKCD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Le Toulouzan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darrigo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.9574" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597400v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-9322(86)90028-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E812E863CAA6751D2CC906F982876BEF7449C13E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597401v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.865602" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597424v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-4548(82)90010-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ29X539-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-4548(82)90043-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MWMFHK7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337290v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337324v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027693v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447945v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-0357" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271699v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315145v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178037v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178046v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Eggels" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318020v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129808v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumouchel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144607v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863450v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863439v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130345v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379239v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414490v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649765v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649763v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597420v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597430v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597432v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649760v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455627v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blokkeel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>