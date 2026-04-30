--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -5740,243 +5740,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of DNS of airblast atomization using CLSMOF and CLSVOF methods</w:t>
+                <w:t xml:space="preserve">An investigation of characteristics of airblast atomization using 3D DNS for altitude relight conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Annual Conference on Liquid Atomization and Spray Systems (ILASS19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">11th US National Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Pasadena, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318020v1</w:t>
+                <w:t xml:space="preserve">hal-02092003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of characteristics of airblast atomization using 3D DNS for altitude relight conditions</w:t>
+                <w:t xml:space="preserve">A comparative study of DNS of airblast atomization using CLSMOF and CLSVOF methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anirudh Asuri Mukundan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Menard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th US National Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Pasadena, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">29th Annual Conference on Liquid Atomization and Spray Systems (ILASS19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092003v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid treatment of small droplets in atomized jet</w:t>
               </w:r>
@@ -6738,277 +6738,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of optical diagnostics and comparisons to experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Girasole</w:t>
+                <w:t xml:space="preserve">Mélange turbulent en écoulement liquide-gaz dense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Luret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Multiphase Flow (ICMF 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Tampa, United States</w:t>
+              <w:t xml:space="preserve">GDR Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414490v1</w:t>
+                <w:t xml:space="preserve">hal-02379524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélange turbulent en écoulement liquide-gaz dense</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
+                <w:t xml:space="preserve">Numerical simulation of optical diagnostics and comparisons to experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Girasole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rouen, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Multiphase Flow (ICMF 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379524v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8014,51 +8014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling collision outcome in moderately dense sprays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Luret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Blokkeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8288,51 +8288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ch&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105843" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269139v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Asuri Mukundan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103848" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269098v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110864" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419715v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auguste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Osmar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110810" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Janodet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guillam&#243;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar C Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104364" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tretola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Herrmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Navarro-Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aniszewski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doring" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berlemont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.04.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaisot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007525" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Luret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2011.11.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Demoulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Beau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2008.11.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNDB5R5D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tanguy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.07.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SN8VHFL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649785v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2006.11.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B659BVRZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649767v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estivalezes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couderc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200602002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W3QF8WQV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2005.05.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZR9NTN5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Z. Chang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649754v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1396845" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596801v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Z. Chang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouesbet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z. Chang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1009963215802" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42K2X0MM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574876v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhou Chang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009963215802" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Grancher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(95)00025-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1SSP93R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(92)90110-e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZBDNG5T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649742v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desjonqu&#232;res" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.19910080127" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DWG18SC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(91)90240-f" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-467TNFJP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649743v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-9322(90)90034-g" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR850G64-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597378v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0021-8502(88)90258-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5H4JKCD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Le Toulouzan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darrigo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.9574" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597400v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-9322(86)90028-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E812E863CAA6751D2CC906F982876BEF7449C13E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597401v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.865602" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597424v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-4548(82)90010-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ29X539-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-4548(82)90043-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MWMFHK7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337290v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337324v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027693v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447945v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-0357" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271699v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315145v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178037v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178046v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Eggels" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318020v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129808v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumouchel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144607v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863450v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863439v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130345v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379239v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414490v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649765v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649763v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597420v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597430v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597432v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649760v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455627v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blokkeel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ch&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105843" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269139v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Asuri Mukundan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103848" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269098v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110864" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419715v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auguste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Osmar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110810" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Janodet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guillam&#243;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar C Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104364" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tretola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Herrmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Navarro-Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aniszewski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doring" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berlemont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.04.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaisot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007525" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Luret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2011.11.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Demoulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Beau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2008.11.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNDB5R5D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tanguy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.07.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SN8VHFL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649785v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2006.11.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B659BVRZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649767v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estivalezes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couderc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200602002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W3QF8WQV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2005.05.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZR9NTN5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Z. Chang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649754v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1396845" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596801v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Z. Chang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouesbet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z. Chang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1009963215802" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42K2X0MM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574876v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhou Chang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009963215802" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Grancher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(95)00025-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1SSP93R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(92)90110-e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZBDNG5T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649742v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desjonqu&#232;res" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.19910080127" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DWG18SC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(91)90240-f" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-467TNFJP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649743v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-9322(90)90034-g" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR850G64-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597378v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0021-8502(88)90258-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5H4JKCD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Le Toulouzan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darrigo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.9574" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597400v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-9322(86)90028-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E812E863CAA6751D2CC906F982876BEF7449C13E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597401v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.865602" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597424v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-4548(82)90010-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ29X539-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-4548(82)90043-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MWMFHK7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337290v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337324v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027693v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447945v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-0357" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271699v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315145v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178037v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178046v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Eggels" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092003v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318020v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129808v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumouchel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144607v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863450v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863439v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130345v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379239v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379524v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414490v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649765v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649763v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597420v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597430v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597432v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649760v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455627v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blokkeel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>