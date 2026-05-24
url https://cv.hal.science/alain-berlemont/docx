--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -2730,238 +2730,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangien scheme for particle tracking in non-isotropic turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle Lagrangian tracking with hydrodynamic interactions and collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Z. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gouesbet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 60 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/a:1009963215802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574921v1</w:t>
+                <w:t xml:space="preserve">hal-00649732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Lagrangian tracking with hydrodynamic interactions and collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lagrangien scheme for particle tracking in non-isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlemont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERCOFTAC Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 36, pp.7-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00649732v1</w:t>
+                <w:t xml:space="preserve">hal-04574921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Lagrangian tracking with hydrodynamic interactions and collisions</w:t>
               </w:r>
@@ -3015,51 +3015,51 @@
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 60, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1009963215802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3171,51 +3171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrange approach for the simulation of particle/particle interaction simulation during flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Z. Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8288,51 +8288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ch&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105843" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269139v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Asuri Mukundan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103848" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269098v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110864" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419715v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auguste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Osmar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110810" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Janodet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guillam&#243;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar C Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104364" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tretola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Herrmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Navarro-Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aniszewski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doring" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berlemont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.04.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaisot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007525" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Luret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2011.11.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Demoulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Beau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2008.11.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNDB5R5D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tanguy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.07.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SN8VHFL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649785v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2006.11.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B659BVRZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649767v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estivalezes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couderc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200602002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W3QF8WQV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2005.05.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZR9NTN5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Z. Chang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649754v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1396845" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596801v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Z. Chang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouesbet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z. Chang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1009963215802" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42K2X0MM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574876v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhou Chang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009963215802" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Grancher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(95)00025-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1SSP93R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(92)90110-e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZBDNG5T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649742v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desjonqu&#232;res" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.19910080127" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DWG18SC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(91)90240-f" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-467TNFJP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649743v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-9322(90)90034-g" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR850G64-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597378v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0021-8502(88)90258-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5H4JKCD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Le Toulouzan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darrigo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.9574" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597400v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-9322(86)90028-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E812E863CAA6751D2CC906F982876BEF7449C13E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597401v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.865602" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597424v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-4548(82)90010-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ29X539-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-4548(82)90043-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MWMFHK7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337290v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337324v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027693v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447945v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-0357" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271699v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315145v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178037v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178046v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Eggels" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092003v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318020v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129808v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumouchel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144607v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863450v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863439v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130345v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379239v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379524v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414490v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649765v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649763v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597420v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597430v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597432v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649760v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455627v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blokkeel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ch&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105843" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269139v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirudh Asuri Mukundan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103848" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269098v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110864" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419715v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Aniszewski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Auguste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ling" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Osmar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110810" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Janodet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guillam&#243;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar C Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104364" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tretola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Herrmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Navarro-Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vaudor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aniszewski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doring" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berlemont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.04.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blaisot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007525" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649803v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Luret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2011.11.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Demoulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Beau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2008.11.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNDB5R5D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tanguy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2006.07.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SN8VHFL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649785v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2006.11.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B659BVRZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649767v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estivalezes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couderc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200602002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W3QF8WQV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2005.05.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZR9NTN5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Z. Chang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649754v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1396845" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596801v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Z. Chang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouesbet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649732v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Z. Chang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1009963215802" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42K2X0MM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574921v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574876v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhou Chang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009963215802" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Grancher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(95)00025-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1SSP93R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(92)90110-e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZBDNG5T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649742v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desjonqu&#232;res" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.19910080127" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DWG18SC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0017-9310(91)90240-f" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-467TNFJP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649743v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-9322(90)90034-g" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR850G64-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597378v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0021-8502(88)90258-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5H4JKCD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Le Toulouzan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darrigo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/3.9574" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597400v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-9322(86)90028-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E812E863CAA6751D2CC906F982876BEF7449C13E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597401v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.865602" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597418v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597424v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-4548(82)90010-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ29X539-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0094-4548(82)90043-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MWMFHK7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337290v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337324v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027693v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447945v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-0357" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271699v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thiesset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315145v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178037v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178046v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud Eggels" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092003v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318020v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129808v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumouchel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144607v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863450v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863439v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130345v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379239v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379524v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414490v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roz&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649765v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649763v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597405v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597420v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597430v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597432v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649760v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455627v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Blokkeel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>