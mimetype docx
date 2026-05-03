--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -334,155 +334,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01750700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization mechanism of targeted energy transfer with vibro-impact energy sink under periodic and transient excitation</w:t>
+                <w:t xml:space="preserve">Dynamics of two vibro-impact nonlinear energy sinks in parallel under periodic and transient excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-016-3200-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.100-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2017.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820027v1</w:t>
+                <w:t xml:space="preserve">hal-01820032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamics around targeted energy transfer for vibro-impact nonlinear energy sink</w:t>
+                <w:t xml:space="preserve">Optimization mechanism of targeted energy transfer with vibro-impact energy sink under periodic and transient excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
@@ -491,312 +504,299 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 87 (3), pp.1453-1466. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 87 (4), pp.2415-2433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-016-3200-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-016-3127-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01820034v1</w:t>
+                <w:t xml:space="preserve">hal-01820027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation characteristic of a vibro-impact energy sink and its application to chatter control in turning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donghai Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 405, pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of two vibro-impact nonlinear energy sinks in parallel under periodic and transient excitations</w:t>
+                <w:t xml:space="preserve">On the dynamics around targeted energy transfer for vibro-impact nonlinear energy sink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Li</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 90, pp.100-110. </w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87 (3), pp.1453-1466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2017.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-016-3127-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820032v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Cubic and Vibro-Impact Nonlinear Energy Sink: Analytical, Numerical, and Experimental Analysis</w:t>
               </w:r>
@@ -880,577 +880,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted energy transfer under harmonic forcing with a vibro-impact nonlinear energy sink: analytical and experimental developments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Quenching chatter instability in turning process with a vibro-impact nonlinear energy sink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Seguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Mann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4029285⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 355, pp.392-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820057v1</w:t>
+                <w:t xml:space="preserve">hal-01820053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quenching chatter instability in turning process with a vibro-impact nonlinear energy sink</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Targeted energy transfer under harmonic forcing with a vibro-impact nonlinear energy sink: analytical and experimental developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Mann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 355, pp.392-406. </w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (3), pp.031008-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.06.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4029285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820053v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response and instability prediction of helicopter dynamics on the ground</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Sanches</w:t>
+                <w:t xml:space="preserve">Experimental Investigation and Design Optimization of Targeted Energy Transfer Under Periodic Forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Seguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2014.04.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (2), pp.021021-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4026432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952577v1</w:t>
+                <w:t xml:space="preserve">hal-01820077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation and Design Optimization of Targeted Energy Transfer Under Periodic Forcing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gourc</w:t>
+                <w:t xml:space="preserve">Response and instability prediction of helicopter dynamics on the ground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 136 (2), pp.021021-8. </w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65, pp.213-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4026432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2014.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820077v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helicopter Ground Resonance Phenomenon With Blade Stiffness Dissimilarities: Experimental and Theoretical Developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (5), pp.051028-1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1478,330 +1478,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chatter Control in Turning Process with a Nonlinear Energy Sink</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Seguy</w:t>
+                <w:t xml:space="preserve">Robustness Analysis of Helicopter Ground Resonance with Parametric Uncertainties in Blade Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 698, pp.89-98. </w:t>
+              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (1), pp.272-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.698.89⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.55627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808190v1</w:t>
+                <w:t xml:space="preserve">hal-01851606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness Analysis of Helicopter Ground Resonance with Parametric Uncertainties in Blade Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alazard</w:t>
+                <w:t xml:space="preserve">Chatter Control in Turning Process with a Nonlinear Energy Sink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36 (1), pp.272-281. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 698, pp.89-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.55627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.698.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851606v1</w:t>
+                <w:t xml:space="preserve">hal-01808190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametrically excited helicopter ground resonance dynamics with high blade asymmetries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol. 331, pp. 3897-3913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1829,248 +1829,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability zones for isotropic and anisotropic multibladed rotor configurations.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Sanches</w:t>
+                <w:t xml:space="preserve">Modeling and analysis of nonlinear rotordynamics due to higher order deformations in bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rizwan Shad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2011.04.005⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (5), pp.2145-2159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2010.11.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852901v1</w:t>
+                <w:t xml:space="preserve">hal-01852902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and analysis of nonlinear rotordynamics due to higher order deformations in bending</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rizwan Shad</w:t>
+                <w:t xml:space="preserve">Instability zones for isotropic and anisotropic multibladed rotor configurations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 35 (5), pp.2145-2159. </w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (8), pp.1054-1065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2010.11.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2011.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852902v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical study of the dynamic behavior of geometrically nonlinear shaft-disk rotor systems</w:t>
               </w:r>
@@ -2258,597 +2258,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental analysis of a base-excited rotor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude-Henri Lamarque</w:t>
+                <w:t xml:space="preserve">Influence of cylinder pressure on the balancing of a rotary compressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferraris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Andrianoely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.2209648⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 292 (3-5), pp.899-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2005.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814612v1</w:t>
+                <w:t xml:space="preserve">hal-00383405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cylinder pressure on the balancing of a rotary compressor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Andrianoely</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental analysis of a base-excited rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Driot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Henri Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (3), pp.257-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2209648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2005.09.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04767417v1</w:t>
+                <w:t xml:space="preserve">hal-00814612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental analysis of a base excited Rotor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of cylinder pressure on the balancing of a rotary compressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Henri Lamarque</w:t>
+                <w:t xml:space="preserve">Guy Ferraris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Andrianoely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.2209648⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 292 (3-5), pp.899-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2005.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378117v1</w:t>
+                <w:t xml:space="preserve">hal-04767417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Behavior and Stability of a Rotor Under Base Excitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical and experimental analysis of a base excited Rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Driot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Duchemin</w:t>
+                <w:t xml:space="preserve">Claude Henri Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Ferraris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics Transactions of the ASME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.2202159⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (3), pp.257-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2209648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378121v1</w:t>
+                <w:t xml:space="preserve">hal-00378117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cylinder pressure on the balancing of a rotary compressor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Dynamic Behavior and Stability of a Rotor Under Base Excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferraris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2005.09.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics Transactions of the ASME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (5), pp.576-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2202159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00383405v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-linear model for the dynamics of an inclined cable</w:t>
               </w:r>
@@ -3028,51 +3028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement dynamique des rotors embarqués: modélisation - expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3117,609 +3117,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de structures souples en mouvement transitoire. Application aux raquettes de badminton</w:t>
+                <w:t xml:space="preserve">A nonlinear well-drillstring interaction model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Montagny</w:t>
+                <w:t xml:space="preserve">Hayat Melakhessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Dufour</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mécanique et Industries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics Transactions of the ASME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 125 (1), pp.46-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.1523071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454721v1</w:t>
+                <w:t xml:space="preserve">hal-00454742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing of machinery with a flexible variable-speed rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Seve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Andrianoely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Charreyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 264 (2), pp.287-302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-460X(02)01173-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear well-drillstring interaction model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayat Melakhessou</w:t>
+                <w:t xml:space="preserve">Dynamique de structures souples en mouvement transitoire. Application aux raquettes de badminton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Ferraris</w:t>
+                <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics Transactions of the ASME</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mécanique et Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.113-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454742v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation in a nonlinear autoparametric system using experimental and numerical investigation</w:t>
+                <w:t xml:space="preserve">Bifurcation in a nonlinear autoparametric system using experimental and numerical investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhash Sinha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, pp.175-187</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 23 (2), pp.175-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1008367425790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00450328v1</w:t>
+                <w:t xml:space="preserve">hal-04713912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation in a nonlinear autoparametric system using experimental and numerical investigations</w:t>
+                <w:t xml:space="preserve">Bifurcation in a nonlinear autoparametric system using experimental and numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhash Sinha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 23 (2), pp.175-187. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, pp.175-187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04713912v1</w:t>
+                <w:t xml:space="preserve">hal-00450328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric instability of a beam due to axial excitations and to boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3792,51 +3792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Der Hagopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyes Draoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3896,64 +3896,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of vibratory phenomena in oil drillstrings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ferraris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanique Industrielle et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 49 (4), pp.193-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4049,51 +4049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Français de Mécanique, 24-28 août 2015, Lyon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4131,51 +4131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a turning process strongly coupled to a vibro-impact nonlinear energy sink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4220,273 +4220,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive control of an harmonically excited vibrating beam using a vibro-impact nonlinear energy sink</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Theoretical and experimental study of an harmonically forced vibro-impact nonlinear energy sink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Français de Mécanique, 26-30 août 2013, Bordeaux, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference, DETC2013-13172, 4-7 août 2013, Portland, OR, États-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Portland, OR, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183201v1</w:t>
+                <w:t xml:space="preserve">hal-02183338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of an harmonically forced vibro-impact nonlinear energy sink</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Passive control of an harmonically excited vibrating beam using a vibro-impact nonlinear energy sink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Seguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference, DETC2013-13172, 4-7 août 2013, Portland, OR, États-Unis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Portland, OR, United States</w:t>
+              <w:t xml:space="preserve">21ème Congrès Français de Mécanique, 26-30 août 2013, Bordeaux, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183338v1</w:t>
+                <w:t xml:space="preserve">hal-02183201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed dynamical system strongly coupled to a nonlinear energy sink: application to machining chatter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4550,51 +4550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response regimes of a cutting tool on a lathe strongly coupled to a nonlinear energy sink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4652,269 +4652,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design optimisation of a nonlinear energy Sink embedded on a harmonically forced linear oscillator: theoretical and experimental developments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gourc</w:t>
+                <w:t xml:space="preserve">Numerical and Experimental Investigations in Helicopters Ground Resonance Phenomenon with Blades Asymmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference, DETC2012-71014, 12-15 août 2012, Chicago, IL, États-Unis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vibration Shock and Noise, Paris, 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186317v1</w:t>
+                <w:t xml:space="preserve">hal-02187101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Investigations in Helicopters Ground Resonance Phenomenon with Blades Asymmetries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Sanches</w:t>
+                <w:t xml:space="preserve">Design optimisation of a nonlinear energy Sink embedded on a harmonically forced linear oscillator: theoretical and experimental developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibration Shock and Noise, Paris, 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference, DETC2012-71014, 12-15 août 2012, Chicago, IL, États-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Chicago, United States. pp.589-598, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2012-71014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187101v1</w:t>
+                <w:t xml:space="preserve">hal-02186317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement dynamique d'un système non linéaire sous excitation harmonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4978,51 +4978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation and theoretical analysis of a nonlinear energy sink under harmonic forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5089,122 +5089,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and numerical investigations of non linear dynamic of rotors taking into account the effect of dynamic axial force and shear deformations</w:t>
+                <w:t xml:space="preserve">Prediction of the Dynamic Behavior of Rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.R. Shad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Michon</w:t>
+                <w:t xml:space="preserve">M. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIth Symposium of Vibration Shock and Noise, Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th International Francophone Congress for Advanced Mechanics, University of Aleppo, SYRIA, 19-21, April,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, University of Aleppo, Syria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193468v1</w:t>
+                <w:t xml:space="preserve">hal-02193471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Dynamics of Rotors due to Large</w:t>
               </w:r>
@@ -5279,420 +5266,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability zones for isotropic and anisotropic multibladed rotor configurations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Sanches</w:t>
+                <w:t xml:space="preserve">Analytical and numerical investigations of non linear dynamic of rotors taking into account the effect of dynamic axial force and shear deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Shad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Alazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth Symposium of Vibration Shock and Noise, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193648v1</w:t>
+                <w:t xml:space="preserve">hal-02193468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability zones identification in multiblade rotor dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Sanches</w:t>
+                <w:t xml:space="preserve">Instability zones for isotropic and anisotropic multibladed rotor configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alazard</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Pan-American Congress of Applied Mechanics (PACAM XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Foz do Iguaçu, Brazil. pp.PAC0152</w:t>
+              <w:t xml:space="preserve">XVIIth Symposium of Vibration Shock and Noise, Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852296v1</w:t>
+                <w:t xml:space="preserve">hal-02193648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement dynamique d'un disque de géométrie complexe. Application à une roue d’usinage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Abdul Hamid</w:t>
+                <w:t xml:space="preserve">Instability zones identification in multiblade rotor dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Francophone Congress for Advanced Mechanics”, University of Aleppo, SYRIA, 19-21, April</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, University of Aleppo, Syria</w:t>
+              <w:t xml:space="preserve">11th Pan-American Congress of Applied Mechanics (PACAM XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Foz do Iguaçu, Brazil. pp.PAC0152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193472v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the Dynamic Behavior of Rotor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement dynamique d'un disque de géométrie complexe. Application à une roue d’usinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al Majid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lalanne</w:t>
+                <w:t xml:space="preserve">M. Abdul Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Francophone Congress for Advanced Mechanics, University of Aleppo, SYRIA, 19-21, April,</w:t>
+              <w:t xml:space="preserve">4th International Francophone Congress for Advanced Mechanics”, University of Aleppo, SYRIA, 19-21, April</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, University of Aleppo, Syria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193471v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parametrically excited oscillator involving coupling between inclined cable system and deck of stayed bridges</w:t>
               </w:r>
@@ -5881,51 +5881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic of a rotor subjected to a base translational motion and an uncertain parametric excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Driot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Henri Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5989,51 +5989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Driot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Henri Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME IDETC 07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6071,51 +6071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of an uncertain and non-symmetrical rotor subjected to a base translational motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Driot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Henri Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6166,51 +6166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of a base excited Rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Driot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Henri Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6248,51 +6248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la stabilité des rotors par une approche d'échelles multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6350,765 +6350,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear model for dynamic behavior of drill-string</w:t>
+                <w:t xml:space="preserve">Dynamique non linéaire d'un càble incliné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayet Melakhessou</w:t>
+                <w:t xml:space="preserve">Paul Cranga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Henri Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Energy sources technology conferences and exhibition, ETCE 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, États-Unis</w:t>
+              <w:t xml:space="preserve">XIII ème Colloque Vibration Choc et Bruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508009v1</w:t>
+                <w:t xml:space="preserve">hal-00508013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique non linéaire d'un càble incliné</w:t>
+                <w:t xml:space="preserve">Nonlinear model for dynamic behavior of drill-string</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Cranga</w:t>
+                <w:t xml:space="preserve">Hayet Melakhessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Henri Lamarque</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII ème Colloque Vibration Choc et Bruit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, France</w:t>
+              <w:t xml:space="preserve">ASME Energy sources technology conferences and exhibition, ETCE 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508013v1</w:t>
+                <w:t xml:space="preserve">hal-00508009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement dynamique d'un rotor embarqué</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Comportement dynamique d'un rotor soumis à un choc : simulation-expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, France</w:t>
+              <w:t xml:space="preserve">XVème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508102v1</w:t>
+                <w:t xml:space="preserve">hal-00508103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement dynamique d'un rotor soumis à un choc : simulation-expérimentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Modélisation du comportement dynamique d'un rotor embarqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, France</w:t>
+              <w:t xml:space="preserve">5ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508103v1</w:t>
+                <w:t xml:space="preserve">hal-00508102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the unbalance reponse of a rotary compressor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Balancing of a variable speed rotary compressor : experimental and numerical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Seve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Charreyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Peyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Compressor engineering Conference at Purdue</w:t>
+              <w:t xml:space="preserve">International Compressor engineering and Refrigerant Conference at Purdue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508203v1</w:t>
+                <w:t xml:space="preserve">hal-00508204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and predicted unbalance response of a rotary compressor crankshaft</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">On the unbalance reponse of a rotary compressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Seve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Charreyron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Vibrations in Rotating Machinery IMechE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">International Compressor engineering Conference at Purdue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508199v1</w:t>
+                <w:t xml:space="preserve">hal-00508203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing of a variable speed rotary compressor : experimental and numerical investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Experimental and predicted unbalance response of a rotary compressor crankshaft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Seve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Charreyron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Compressor engineering and Refrigerant Conference at Purdue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, États-Unis</w:t>
+              <w:t xml:space="preserve">International Conference on Vibrations in Rotating Machinery IMechE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508204v1</w:t>
+                <w:t xml:space="preserve">hal-00508199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7227,57 +7227,57 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROTORINSA® - Calcul de comportement dynamique des rotors en flexion, version sous windows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Qualification manual ROTORINSA ® Finite elements software devoted to analize the linear dynamic behavior of rotors in bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Andrianoely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7317,81 +7317,81 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374279v1</w:t>
+                <w:t xml:space="preserve">hal-00374292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Manual ROTORINSA ® Finite elements software devoted to analyze the linear dynamic behavior of rotors in bending</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">ROTORINSA® - Calcul de comportement dynamique des rotors en flexion, version sous windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Andrianoely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7431,81 +7431,81 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374281v1</w:t>
+                <w:t xml:space="preserve">hal-00374279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel d'utilisation ROTORINSA ® Calcul de comportement dynamique des rotors en flexion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">User Manual ROTORINSA ® Finite elements software devoted to analyze the linear dynamic behavior of rotors in bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Andrianoely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7545,81 +7545,81 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374280v1</w:t>
+                <w:t xml:space="preserve">hal-00374281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification manual ROTORINSA ® Finite elements software devoted to analize the linear dynamic behavior of rotors in bending</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Manuel d'utilisation ROTORINSA ® Calcul de comportement dynamique des rotors en flexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Andrianoely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7659,51 +7659,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374292v1</w:t>
+                <w:t xml:space="preserve">hal-00374280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RENAULT: Etude du comportement dynamique d'une distribution automobile</w:t>
               </w:r>
@@ -7852,51 +7852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REGION Rhône-Alpes DERES, INSA-LMst, ENTPE-LGM, UCB-L2M, INSA-LAI, INSA-LAMCOS, ECL-LTDS: Modélisation et contrôle de systèmes dynamiques complexes,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7947,233 +7947,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REGION Rhône-Alpes DERES, INSA-LMst, ENTPE-LGM, UCB-L2M, INSA-LAI, INSA-LAMCOS, ECL-LTDS: Modélisation et contrôle de systèmes dynamiques complexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EADS Eurocopter: Dynamique d'ensemble de l'hélicoptère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johan Der Hagopian</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455081v1</w:t>
+                <w:t xml:space="preserve">hal-00455082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EADS Eurocopter: Dynamique d'ensemble de l'hélicoptère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REGION Rhône-Alpes DERES, INSA-LMst, ENTPE-LGM, UCB-L2M, INSA-LAI, INSA-LAMCOS, ECL-LTDS: Modélisation et contrôle de systèmes dynamiques complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Ferraris Besso</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gaudiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Der Hagopian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455082v1</w:t>
+                <w:t xml:space="preserve">hal-00455081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REGION Rhône-Alpes DERES, INSA-LMst, ENTPE-LGM, UCB-L2M, INSA-LAI, INSA-LAMCOS, ECL-LTDS: Modélisation et contrôle de systèmes dynamiques complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8230,90 +8230,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TECUMSEH EUROPE, Dynacomp logiciel d'équilibrage des compresseurs rotatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Andrianoely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Seve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8331,90 +8331,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynacomp, Logiciel pour l'équilibrage de compresseur rotatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Andrianoely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Seve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8432,90 +8432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynacomp, Logiciel pour l'équilibrage de compresseur rotatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Andrianoely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Seve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8533,77 +8533,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tecumseh Europe, rapport n°3: Etude de l'équilibrage du compresseur rotatif RK5512</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Seve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8621,77 +8621,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tecumseh Europe, rapport n°3: Etude de l'équilibrage du compresseur rotatif RK5512</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Seve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8878,51 +8878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01940427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Seguy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Henri Lamarque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlioz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041367" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01750700v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-4015-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820027v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-3200-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-3127-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01819565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghai Qiu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.05.033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2017.01.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032725" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029285" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.06.025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sanches" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alazard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.04.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026432" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024217" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.698.89" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.55627" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.03.029" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852901v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2011.04.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852902v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Shad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2010.11.043" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizwan Shad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011139" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Driot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3079683" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814612v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2209648" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Andrianoely" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dufour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2005.09.026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLFPK023-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378117v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Henri Lamarque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378121v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchemin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferraris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2202159" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383405v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2003.11.069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSLR9GMH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814591v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1924638" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450619v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris Besso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454721v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montagny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454739v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Seve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Andrianoely" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charreyron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-460X(02)01173-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RKDRWMQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454742v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Melakhessou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1523071" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450328v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhash Sinha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008367425790" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9TZ03S2R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714053v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2893852" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Der Hagopian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Draoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2888180" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051912v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183201v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183338v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186317v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012-71014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187101v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanches" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187945v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187943v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-48090" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193468v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Shad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193647v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193648v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alazard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852296v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193472v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Majid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdul Hamid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193471v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851897v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506275v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506273v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506878v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507197v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507404v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508009v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Melakhessou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508013v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cranga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508102v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508103v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508203v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508199v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508204v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194647v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trompette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374279v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lalanne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thivillier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374281v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374292v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454867v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gaudiller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454877v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454876v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455081v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455082v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455940v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455932v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450521v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450519v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01940427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Seguy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Henri Lamarque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlioz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041367" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01750700v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-4015-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820032v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2017.01.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-3200-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01819565v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghai Qiu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.05.033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820034v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-3127-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032725" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.06.025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820057v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029285" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820077v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026432" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01952577v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sanches" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alazard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.04.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024217" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851606v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.55627" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.698.89" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.03.029" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Shad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2010.11.043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852901v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2011.04.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rizwan Shad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011139" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Driot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3079683" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferraris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Andrianoely" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2005.09.026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLFPK023-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814612v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2209648" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378117v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Henri Lamarque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378121v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchemin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2202159" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2003.11.069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSLR9GMH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814591v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1924638" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450619v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris Besso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Melakhessou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1523071" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Seve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Andrianoely" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charreyron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-460X(02)01173-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RKDRWMQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454721v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montagny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713912v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhash Sinha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008367425790" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9TZ03S2R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714053v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2893852" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714340v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Der Hagopian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Draoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2888180" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051912v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183338v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187101v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanches" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186317v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012-71014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187945v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187943v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-48090" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193471v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lalanne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193647v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193468v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Shad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193648v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alazard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852296v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Majid" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdul Hamid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851897v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506275v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506273v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506878v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507197v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507404v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cranga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508009v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Melakhessou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508103v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508102v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508204v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508203v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508199v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194647v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trompette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374292v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lalanne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thivillier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374279v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374281v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374280v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454867v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gaudiller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454877v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454876v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455082v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455081v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455940v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455932v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450521v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450519v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>