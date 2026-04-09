--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -66,1180 +66,1281 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete hypocoercive estimates for discontinuous Galerkin methods: application to the Vlasov-Poisson-Fokker-Planck system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blaustein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Filbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existence of solutions and uniform bounds for the stationary semiconductor equations with generation and ionic carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilara Abdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blaustein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chainais-Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Herda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A structure and asymptotic preserving scheme for the quasineutral limit of the Vlasov-Poisson system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blaustein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Dimarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Filbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longtime and chaotic dynamics in microscopic systems with singular interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Béjar-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blaustein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Jabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure preserving solver for Multi-dimensional Vlasov-Poisson type equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blaustein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of the bacterial run-and-tumble kinetic model : quantitative and strong convergence results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blaustein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Volume154 (Issue5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sapm.70060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336656v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration profiles in Fitzhugh-Nagumo neural networks: A Hopf-Cole approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A structure and asymptotic preserving scheme for the Vlasov-Poisson-Fokker-Planck model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blaustein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Bouin</w:t>
+                <w:t xml:space="preserve">Francis Filbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2023165⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 498, pp.112693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407014v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140240v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structure and asymptotic preserving scheme for the Vlasov-Poisson-Fokker-Planck model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Concentration profiles in Fitzhugh-Nagumo neural networks: A Hopf-Cole approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blaustein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Filbet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112693⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (4), pp.2018-2042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2023165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140240v3</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusive limit of the Vlasov-Poisson-Fokker-Planck model: quantitative and strong convergence results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On a discrete framework of hypocoercivity for kinetic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blaustein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Filbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/22M1530197⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 93 (345), pp.163-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820110v3</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792511v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large coupling in a FitzHugh-Nagumo neural network: quantitative and strong convergence results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blaustein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 374, pp.218-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jde.2023.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619446v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a discrete framework of hypocoercivity for kinetic equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">CONCENTRATION PHENOMENA IN FITZHUGH-NAGUMO'S EQUATIONS: A MESOSCOPIC APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blaustein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Filbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/mcom/3862⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (1), pp.367-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M1469961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792511v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515748v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONCENTRATION PHENOMENA IN FITZHUGH-NAGUMO'S EQUATIONS: A MESOSCOPIC APPROACH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Diffusive limit of the Vlasov-Poisson-Fokker-Planck model: quantitative and strong convergence results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blaustein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Filbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 55 (1), pp.367-404. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/22M1469961⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 55 (5), pp.5464-5482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M1530197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...415 lines deleted...]
-                <w:t xml:space="preserve">hal-04440391v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820110v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique et analytique de modèles issus des neurosciences et de la physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blaustein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université Paul Sabatier - Toulouse III, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023TOU30094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04225846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1386,51 +1487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336656v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blaustein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.70060" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407014v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2023165" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140240v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Filbet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112693" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820110v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1530197" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619446v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2023.07.021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792511v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3862" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515748v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1469961" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022776v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dimarco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vignal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilara Abdel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chainais-Hillairet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moatti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;jar-L&#243;pez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Jabin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04225846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU30094" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Cai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blaustein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xiong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Filbet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387877v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilara Abdel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chainais-Hillairet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moatti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Dimarco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Vignal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373182v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;jar-L&#243;pez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Jabin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440391v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336656v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.70060" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140240v5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112693" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2023165" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792511v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3862" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619446v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2023.07.021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515748v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1469961" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820110v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1530197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04225846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU30094" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>