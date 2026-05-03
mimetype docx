--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -914,50 +914,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La collection numérique comme modèle pour la synthèse sonore, la composition et l'exploration multimédia interactives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diemo Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roadley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musimédiane : revue audiovisuelle et multimédia et d'analyse musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’émergence de pratiques musicales a-musicologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -966,165 +1074,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musiker</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18, pp.99-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156706v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-01576092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions médiatisées sur scène</w:t>
               </w:r>
@@ -1805,5405 +1805,5608 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une préservation pérenne du répertoire des œuvres musicales avec électronique : développement du système ANTONY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malena Fouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lemouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Warnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bottini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAME; Inria, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102314v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’électronique selon Pierre Boulez : retour sur cinquante ans d’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musiques de synthèse : la French Touch des années 1970</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François-Xavier Féron; Vincent Tiffon, Jun 2025, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional Ambisonic Granulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 4th International Faust Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'électromyographie pour la performance et la composition : trois études de cas dans le cadre du projet BBDMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'informatique musicale 2023 (JIM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche Informatique et Création Musicale, May 2023, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FAUST Multiplatform toolbox for Body Brain Digital Musical Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atau Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NIME 2023 - New Interfaces for Musical Expression 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Autónoma Metropolitana Mexico, May 2023, Mexico, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brain-Body Digital Musical Instrument Work-in-Progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atau Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Whitmarsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISEA 2023 - 28th International Symposium on Electronic Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cube Garges; Ecole Nationale Supérieure des Arts Décoratifs; Forum des Images, May 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approaching Spatial Audio Processing by Means of Decorrelation and Ring Modulation in Ambisonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Goutmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sound and Music Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Monnet, Saint-Étienne; GRAME; INRIA, Jun 2022, Saint-Étienne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6797487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From stereophonic to spatial audio processing: Voyage absolu des Unari vers Andromède by Iannis Xenakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Goutmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centenary Internation Symposium Xenakis 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National and Kapodistrian University of Athens; Université Paris 8; Friends of Xenakis Association; University of the Peloponnese, May 2022, Athens &amp; Nafplio, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'archivage créatif : vers la préservation du répertoire mixte et électroacoustique de création-recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Svidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sousa Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international ANTONY - Préservation collaborative pour la musique avec électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Homme Paris Nord, Oct 2021, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La librairie abclib : un ensemble de codes Faust rassemblant 20 ans de recherche, enseignement et création en musique mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIM, Jul 2021, Visioconférences, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse créative du répertoire mixte : deux exemples d'appropriation à partir du recodage d'Inharmonique de Jean-Claude Risset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Svidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale, JIM2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinjection matrices with faust language: creating complex structures in real-time mixed music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Svidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Faust Conference (IFC-20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Homme Paris Nord, Dec 2020, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PRESENTATION DES ACTIONS DU GROUPE DE TRAVAIL AFIM « ARCHIVAGE COLLABORATIF ET PRESERVATION CREATIVE »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lemouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Warnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JIM 2019 Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LaBRI, May 2019, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composer l'espace sonore - Trois approches en recherche-création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JIM 2019 Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LaBRI, May 2019, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration du compilateur Faust dans l'application de patching collaboratif Kiwi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, GRAME; Inria, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">, May 2019, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">David Fierro</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner le patching de manière collective avec le logiciel collaboratif Kiwi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 4th International Faust Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Amiens, France. pp.105-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du groupe de travail AFIM &amp;quot;Archivage collaboratif et préservation créative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lemouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Warnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEA 2023 - 28th International Symposium on Electronic Art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Cube Garges; Ecole Nationale Supérieure des Arts Décoratifs; Forum des Images, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Amiens, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">David Fierro</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'approche orientée objet-opératoire pour l'interprétation de la musique électroacoustique numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'informatique musicale 2023 (JIM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche Informatique et Création Musicale, May 2023, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">David Fierro</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiwi : vers un environnement de création musicale temps réel collaboratif - Premiers livrables du projet Musicoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...778 lines deleted...]
-                <w:t xml:space="preserve">Alain Bonardi</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sédès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Bayonne, France</w:t>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UN EXEMPLE DE CONVERGENCE DE L'ANALYSE ET DE L'INFORMATIQUE MUSICALES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...195 lines deleted...]
-                <w:t xml:space="preserve">Alain Bonardi</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Zawadzki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMPOSER A PARTIR DE LA MODELISATION HARMONIQUE DES « SOUNDSCAPE-COMPOSITIONS » : QUELS ENJEUX POUR L'ANALYSE FONCTIONNELLE DES OBJETS SONORES ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mancero Baquerizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Zawadzki</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makis Solomos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JIM Journées d'Informatique Musicale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KIWI : VERS UN ENVIRONNEMENT DE CREATION MUSICALE TEMPS REEL COLLABORATIF PREMIERS LIVRABLES DU PROJET MUSICOLL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guillot</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROPOSITION POUR UNE ECRITURE DU TEMPS DES INTERACTIONS ENTRE MUSIQUE ELECTROACOUSTIQUE ET CORPS EN MOUVEMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Alsina Tarrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Anne Sédès</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMPOSITION MIXTE A BASE DE TRAITEMENTS ET CONTROLES ORIENTES OBJET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GMEA, Mar 2016, Albi, France. pp.32-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CATEGORIES D'INTERACTION DANS L'OEUVRE MUSICALE INTERMEDIA ENTRE PROJECTION AUDIOVISUELLE ET GESTE MUSICAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ad Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">, Mar 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...257 lines deleted...]
-                <w:t xml:space="preserve">Ariadna Alsina Tarrés</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation orientée objet opératoire : une proposition méthodologique créative pour l'analyse du répertoire musical numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Svidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégorie d'interaction dans l'œuvre musicale intermédia entre projection audiovisuelle et geste musical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GMEA, Mar 2016, Albi, France. pp.32-36</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale 2016, GMEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ad Kaplan</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une théorie de la composition musicale numérique fondée sur des réseaux d'objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Svidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montréal Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le frequency shifter : enquete dans un repertoire d'oeuvres mixtes produites a l'IRCAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concevoir des traitements ambisoniques en 2D et en 3D : l'exemple de Pianotronics 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">Journées d’Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Bélanger; Nicolas Bernier; Julie Delisle; Pierre Michaud; Robert Normandeau; Caroline Traube, May 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Adolfo Kaplan</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La documentarisation coopérative du processus de création musicale numérique dans un contexte pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Galleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...78 lines deleted...]
-                <w:t xml:space="preserve">Alain Bonardi</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Zacklad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Montréal Canada</w:t>
+              <w:t xml:space="preserve">, May 2015, Montréal, France. pp.Galleron</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Baudry</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intérêt des patrons dans la gestion des connaissances liées à la création sonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.63-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier: Outils pour l'analyse de la musique électroacoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bossis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Malt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’Informatique Musicale (JIM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bibliothèque HOA, Bilan et Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colafrancesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Sèdes; Alain Bonardi, May 2013, Saint-Denis, France. p. 187-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des processus compositionnels : un langage pour représenter les processus de production sonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'informatique musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRÉATION MUSICALE ASSISTÉE PAR ORDINATEUR EN MILIEU SCOLAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale 2013 (JIM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital management, replay and preservation of musical works through a strongly-commited ontology development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métiers de l'information, des bibliothèques et des archives à l'ère de la différentiation numérique (CiDE.15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, NA, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Alan Turing's imitation game to contemporary lifestreaming attempts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Creativity, Concept Invention, and General Intelligence (C3GI of ECAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montpellier, France. pp.42-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A knowledge management approach for digital audio production workflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artificial Intelligence for Knowledge Management (AI4KM of ECAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montpellier, France. pp.79-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modéliser les processus de création de la musique avec dispositif numérique : représenter pour rejouer et préserver les œuvres contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23ès Journées Francophones d'Ingénierie des Connaissances (IC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp. 83-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Management, Replay and Preservation of Musical Work through à Semantic-Committed Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15e Colloque International sur le Document Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tunis, Tunisie. pp.139-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DU SAUVETAGE À LA PRÉSERVATION DES OEUVRES MUSICALES CRÉÉES AVEC DISPOSITIF NUMÉRIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">, 2012, Mons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Galleron</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préservation de la musique avec dispositif électronique : l'intérêt des processus de production sonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...162 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bachimont</w:t>
-              </w:r>
-[...957 lines deleted...]
-                <w:t xml:space="preserve">Francis Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Mons, France</w:t>
+              <w:t xml:space="preserve">, Université de Saint-Etienne, May 2011, Saint-Etienne, France. pp.71-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches pratiques de la préservation/virtualisation des œuvres interactives mixtes : En Echo de Manoury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bachimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Colloque International sur le Document Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Tunis, Tunisie. pp.139-170</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Saint-Etienne, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">APPROCHES PRATIQUES DE LA PRESERVATION/VIRTUALISATION DES OEUVRES INTERACTIVES MIXTES : EN ECHO DE MANOURY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bachimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Saint-Etienne, May 2011, Saint-Etienne, France. pp.71-76</w:t>
+              <w:t xml:space="preserve">, May 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classer les supports pour préserver les connaissances : l'exemple des 'patchs' dans le domaine de la création musicale contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra B. Lamrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Saint-Etienne, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">, May 2011, Saint-Etienne, France. pp.63-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra B. Lamrini</w:t>
+                <w:t xml:space="preserve">hal-01156708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CLASSER LES SUPPORTS POUR PRESERVER LES CONNAISSANCES : L'EXEMPLE DES 'PATCHS' DANS LE DOMAINE DE LA CREATION MUSICALE CONTEMPORAINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Lamrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseaux Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PRÉSERVATION DE LA MUSIQUE AVEC DISPOSITIF ÉLECTRONIQUE: L’INTÉRÊT DES PROCESSUS DE PRODUCTION SONORE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">PRÉSERVATION DE LA MUSIQUE AVEC DISPOSITIF ÉLECTRONIQUE: L’INTÉRÊT DES PROCESSUS DE PRODUCTION SONORE</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourrons-nous préserver la musique avec dispositif électronique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bachimont</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines et patrimoine numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, NA, France. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First Steps Towards an Organology Of Virtual Instruments In Computer Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Orlarey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lemouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Ciavarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Computer Music Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, New York, United States. pp.369-372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducing Fuzzy Logic And Computing With Words Paradigms In Realtime Processes For Performance Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis Truck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Computer Music Conference (ICMC'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, United States. pp.474--477 (Poster)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la préservation passe par la classification : le cas des documents sonores et musicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra B. Lamrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Ciavarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International sur le Document Electronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtualization of real time audio processes : towards a musical notation of contemporary music.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Ciavarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CULTURAL HERITAGE on line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Florence, Italy. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing a libray for computing [performances] with words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis Truck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on Intelligent Systems and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Hasselt, Belgique. pp.40-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing a Library For Computing [Performances] With Words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis Truck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on Intelligent Systems &amp; Knowledge Engineering (ISKE’2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Hasselt, Belgium. pp.40-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ReCollection: a Disposal/Formal Requirement-Based Tool to Support Collection Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th IEEE Mediterranean Electrotechnical Conference (MELECON'08),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Ajaccio, France. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RECOLLECTION: A DISPOSAL/FORMAL REQUIREMENT-BASED TOOL TO SUPPORT SUSTAINABLE COLLECTION MAKING IN MUSICAL CREATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roadley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">, Mar 2008, Albi, France. pp.54-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will Software Modules for Performing Arts be Sustainable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...106 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Ciavarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...300 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boutard</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IEEE Mediterranean Electrotechnical Conference (MELECON'08),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Ajaccio, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Will Software Modules for Performing Arts be Sustainable ?</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Our research for lost route to root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Barthélemy</w:t>
@@ -7221,365 +7424,162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Ciavarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE Mediterranean Electrotechnical Conference (MELECON'08),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Ajaccio, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">ICMC'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Belfast, United Kingdom. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First Steps in Research and Development about the Sustainability of Software Modules for Performing Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Ciavarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2008, Albi, France. pp.54-63</w:t>
-[...214 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Albi, France. pp.105-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -7673,191 +7673,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcourir nos collections numériques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le patch comme document numérique : Support de création et de constitution de connaissances pour les arts de la performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIDE 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Nancy, France. pp.133-142</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Nancy, France. pp.163-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161041v1</w:t>
+                <w:t xml:space="preserve">hal-01161067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patch comme document numérique : Support de création et de constitution de connaissances pour les arts de la performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parcourir nos collections numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIDE 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Nancy, France. pp.163-174</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Nancy, France. pp.133-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161067v1</w:t>
+                <w:t xml:space="preserve">hal-01161041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIRST STEPS TOWARDS A DIGITAL ASSISTANT FOR PERFORMERS AND STAGE DIRECTORS</w:t>
               </w:r>
@@ -11101,213 +11101,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Composer l'espace sonore - Conférence invitée - Journées d'informatique musicale 2019, 13 au 15 mai 2019, Bayonne. Exemple figure 23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composer l'espace sonore - Conférence invitée - Journées d'informatique musicale 2019, 13 au 15 mai 2019, Bayonne. Exemple figure 25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Composer l'espace sonore - Conférence invitée - Journées d'informatique musicale 2019, 13 au 15 mai 2019, Bayonne. Exemple figure 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408064v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-02408091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composer l'espace sonore - Conférence invitée - Journées d'informatique musicale 2019, 13 au 15 mai 2019, Bayonne. Exemple figure 8</w:t>
               </w:r>
@@ -11693,51 +11693,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05002E93"/>
+    <w:nsid w:val="886AE805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11924,51 +11924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-bonardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7647-8156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070284016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Fouillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lemouton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pottier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Warnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.991" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Svidzinski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio de Sousa Dia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911667v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.2873" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661118v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03663332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576092v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roadley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106567v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576773v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Ciavarella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier F&#233;ron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102314v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849708v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fierro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259596v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atau Tanaka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#232;des" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Whitmarsh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Carvalho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261224v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goutmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6797487" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sousa Dias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362951v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111493v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Paris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791492v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galleron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maestri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Millot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661097v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellerin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Zawadzki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03669085v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#233;d&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mancero Baquerizo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makis Solomos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664387v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Alsina Tarr&#233;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Kaplan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03705946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Kaplan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661109v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199688v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015188v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vincent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bossis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufeu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Malt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196422v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colafrancesco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637819v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107179v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107178v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041803v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107051v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156707v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra B. Lamrini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104732v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lamrini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseaux Francis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104740v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158742v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Truck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156701v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106478v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01121634v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161040v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161068v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107007v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161065v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161039v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161037v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Guercio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161067v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013815v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497967v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994200v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994147v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987470v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Bezerra de Menezes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987495v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105714v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133095v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161272v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Serra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fingerhut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484075v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fauch&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352070v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/ouvrages-didactiques-e-book-pdf/3971-analyser-la-musique-mixte-e-book-pdf-9782752141064.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106423v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952318v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roulleau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.03" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226043v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svidzinski Jo&#227;o" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Sousa Dias" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauch&#232;re H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.50" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581698v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575296v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Birot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211257v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211260v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242545v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/arts-et-esthetique/hors-collection-histoire-geographie-et-archeologie/geneses-musicales" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106912v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107005v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442801v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00417697v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378959v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637789v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637803v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637800v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637787v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637802v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642163v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408055v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408064v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408076v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408091v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408069v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408096v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408079v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408073v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408066v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-bonardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7647-8156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070284016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Fouillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lemouton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pottier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Warnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.991" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Svidzinski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio de Sousa Dia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911667v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.2873" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661118v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03663332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roadley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106567v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576773v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Ciavarella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102314v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier F&#233;ron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849708v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fierro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Carvalho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#232;des" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261224v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atau Tanaka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Whitmarsh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goutmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6797487" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sousa Dias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111493v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Paris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791492v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galleron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maestri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Millot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661097v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03669085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#233;d&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellerin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Zawadzki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mancero Baquerizo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makis Solomos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664387v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Alsina Tarr&#233;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Kaplan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03705946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Kaplan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661109v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161641v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015188v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vincent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bossis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufeu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Malt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196422v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colafrancesco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637819v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107178v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041803v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107051v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156707v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104736v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra B. Lamrini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104732v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lamrini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseaux Francis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104740v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158742v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Truck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156701v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106478v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01121634v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161040v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107007v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161068v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161065v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161039v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161037v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Guercio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161067v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161041v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013815v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497967v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994200v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994147v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987470v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Bezerra de Menezes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987495v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105714v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133095v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161272v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Serra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fingerhut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484075v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fauch&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352070v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/ouvrages-didactiques-e-book-pdf/3971-analyser-la-musique-mixte-e-book-pdf-9782752141064.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106423v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952318v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roulleau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.03" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226043v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svidzinski Jo&#227;o" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Sousa Dias" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauch&#232;re H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.50" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581698v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575296v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Birot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211257v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211260v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242545v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/arts-et-esthetique/hors-collection-histoire-geographie-et-archeologie/geneses-musicales" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106912v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107005v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442801v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00417697v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378959v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637789v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637803v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637800v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637787v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637802v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642163v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408055v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408091v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408064v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408069v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408096v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408079v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408073v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408066v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>