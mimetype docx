--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -5311,50 +5311,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A knowledge management approach for digital audio production workflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Barkati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artificial Intelligence for Knowledge Management (AI4KM of ECAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montpellier, France. pp.79-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Alan Turing's imitation game to contemporary lifestreaming attempts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5389,165 +5497,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Creativity, Concept Invention, and General Intelligence (C3GI of ECAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montpellier, France. pp.42-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107178v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-01107179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les processus de création de la musique avec dispositif numérique : représenter pour rejouer et préserver les œuvres contemporaines</w:t>
               </w:r>
@@ -11693,51 +11693,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="886AE805"/>
+    <w:nsid w:val="322034E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11924,51 +11924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-bonardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7647-8156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070284016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Fouillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lemouton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pottier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Warnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.991" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Svidzinski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio de Sousa Dia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911667v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.2873" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661118v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03663332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roadley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106567v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576773v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Ciavarella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102314v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier F&#233;ron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849708v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fierro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Carvalho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#232;des" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261224v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atau Tanaka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Whitmarsh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goutmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6797487" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sousa Dias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111493v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Paris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791492v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galleron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maestri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Millot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661097v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03669085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#233;d&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellerin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Zawadzki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mancero Baquerizo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makis Solomos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664387v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Alsina Tarr&#233;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Kaplan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03705946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Kaplan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661109v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161641v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015188v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vincent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bossis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufeu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Malt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196422v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colafrancesco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637819v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107178v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041803v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107051v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156707v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104736v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra B. Lamrini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104732v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lamrini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseaux Francis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104740v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158742v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Truck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156701v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106478v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01121634v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161040v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107007v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161068v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161065v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161039v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161037v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Guercio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161067v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161041v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013815v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497967v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994200v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994147v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987470v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Bezerra de Menezes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987495v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105714v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133095v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161272v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Serra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fingerhut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484075v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fauch&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352070v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/ouvrages-didactiques-e-book-pdf/3971-analyser-la-musique-mixte-e-book-pdf-9782752141064.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106423v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952318v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roulleau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.03" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226043v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svidzinski Jo&#227;o" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Sousa Dias" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauch&#232;re H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.50" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581698v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575296v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Birot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211257v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211260v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242545v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/arts-et-esthetique/hors-collection-histoire-geographie-et-archeologie/geneses-musicales" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106912v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107005v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442801v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00417697v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378959v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637789v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637803v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637800v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637787v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637802v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642163v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408055v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408091v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408064v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408069v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408096v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408079v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408073v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408066v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-bonardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7647-8156" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070284016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Fouillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lemouton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pottier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Warnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.991" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Svidzinski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio de Sousa Dia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911667v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/appareil.2873" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661118v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661129v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03663332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roadley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106567v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576773v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Ciavarella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442807v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102314v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bottini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier F&#233;ron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849708v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fierro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Carvalho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#232;des" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261224v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atau Tanaka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Whitmarsh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goutmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6797487" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sousa Dias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313611v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111493v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Paris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791492v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galleron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maestri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Millot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661097v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03669085v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#233;d&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellerin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Zawadzki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mancero Baquerizo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makis Solomos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664387v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Alsina Tarr&#233;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126567v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Kaplan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03705946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Kaplan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661109v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161641v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015188v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vincent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bossis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufeu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Malt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196422v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colafrancesco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637819v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107179v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107178v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715035v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041803v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107051v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156707v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104736v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra B. Lamrini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104732v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Lamrini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseaux Francis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104740v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158742v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656887v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Truck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156701v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161066v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106478v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01121634v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161040v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107007v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161068v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161065v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161039v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161037v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Guercio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161067v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161041v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013815v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497967v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994200v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994147v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987470v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Bezerra de Menezes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987495v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105714v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133095v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161272v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Serra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fingerhut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484075v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fauch&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352070v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiffon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/ouvrages-didactiques-e-book-pdf/3971-analyser-la-musique-mixte-e-book-pdf-9782752141064.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106423v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952318v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roulleau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.03" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226043v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svidzinski Jo&#227;o" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Sousa Dias" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauch&#232;re H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.50" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581698v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575296v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Birot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211257v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211260v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242545v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/arts-et-esthetique/hors-collection-histoire-geographie-et-archeologie/geneses-musicales" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106912v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107005v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442801v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00417697v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378959v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637789v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637803v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637800v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637787v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637802v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642163v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408055v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408091v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408064v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408069v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408096v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408079v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408073v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408066v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>