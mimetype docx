--- v0 (2026-04-03)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Bonnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bonnet enseigne l'histoire de l'art contemporain à l'université Pierre Mendès-France de Grenoble. Ses travaux portent sur l'art du XIXe siècle, et plus particulièrement sur l'histoire des institutions artistiques et sur l'image sociale des artistes. Il a publié des ouvrages, des articles dans des revues scientifiques et des études dans des actes de colloque. Il dirige les collections artistiques de l'éditeur Mare & Martin.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Plasmatic Biomarkers of Foie Gras Qualities in Duck by Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Masoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohre Mozduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marty-Gasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bara Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Masoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2021.628264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modeste illustration de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 201, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French validation of the 7-item Game Addiction Scale for adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaetan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bréjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2014.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre dimensions émotionnelles et symptômes somatiques : effets médiateurs de la dépression et de l'alexithymie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bréjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 169 (6), pp.354-360. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2010.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces Messieurs les Gros Bonnets – L’image des artistes officiels au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Ortopédica Brasileira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.34-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peintre statufié – Réflexions sur la représentation monumentale des peintres dans la sculpture du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.?-?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de l'École des Beaux-Arts de 1863 - Peinture et sculpture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/roman.1996.3124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hémicycle de l'École des beaux-arts par Paul Delaroche - Une histoire de l'art illustrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.?-?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Two Then Being One. Professional Recognition Versus Gender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoMoWo. 100 Works in 100 Years. European Women in Architecture and Design. 1918-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce du luxe. Production, exposition et circulation des objets précieux du Moyen Âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01981192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Artiste itinérant – Le Prix du Salon et les bourses de voyage décernés par l’État français aux expositions annuelles des artistes vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin, 2015, 3.L’Artiste itinérant – Le Prix du Salon et les bourses de voyage décernés par l’État français aux expositions annuelles des artistes vivants, Alain Bonnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et transmission. L'atelier du XIXe au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Louis Rinuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02003185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à peindre. Les ateliers privés à Paris – 1784-1863</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bonnet, France Nerlich. Presses universitaires François Rabelais, 2013, Apprendre à peindre. Les ateliers privés à Paris – 1784-1863, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.15105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artiste en représentation. Images de l’artiste dans l’art du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bonnet. Fages, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d'éducation artistique en France – XVIIIe-XXIe siècles. Du modèle académique et scolaire aux pratiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Poulot, Jean-Miguel Pire, Alain Bonnet. Presses universitaires de Rennes, 2010, Les pratiques d'éducation artistique en France – XVIIIe-XXIe siècles. Du modèle académique et scolaire aux pratiques actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir peintre au XIX° siècle. Baudry, Bouguereau, Lenepveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bonnet. Fages, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes en groupe – La représentation de la communauté des artistes dans la peinture du XIX° siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des arts au XIX° siècle – La Réforme de l’École des beaux-arts de 1863 et la fin du modèle académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation de l’indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Félicie FAIZANDDEMAUPEOU; Claire MAINGON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face à l’impressionnisme : réception d’un mouvement 1900-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 979-10-240-0965-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue L’Essor et la vie artistique en Bourgogne au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée des Ursulines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l’exposition Antoine Villard. Un indépendant au service de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword - In the Name of the Artist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediatization of the Artist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.5-8, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Glory of the Artist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediatization of the Artist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.251-262, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The training of sculptors at the Ecole des beaux-arts de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calouste Gulbenkian Museum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pose - Rethinking Sculpture in the 19th Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.36-39, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gloria e o oprobrio a carreira dos pintores officiais da França no século XIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelos na arte – Ensino, pràticas e critica – 200 anos da escola de belas artes do Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nau Editora, pp.113-134, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un enseignement impossible ? – l’enseignement de l’art »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images et enseignement : perspectives historiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Léonidas aux Thermopyles de Jacques-Louis David : le fin de la peinture d’histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subversion des hiérarchies et séduction des genres mineurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prolifération des sculptures dans l'environnement urbain au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire art comme on fait société – Les Nouveaux commanditaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2013, 978-2-84066-623-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01118571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'association à la fragmentation. L'image des groupes d'artistes indépendants dans la peinture de la fin du XIXe et du début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de l'art. Enquête sur le statut ambigu des appellations artistiques de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9782859447397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01118574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange et l'Académie des Beaux-Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">catalogue d'exposition Michel-Ange au siècle de Carpeaux, Musée des Beaux-Arts de Valenciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, pp.19-37, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Bonnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bonnet enseigne l'histoire de l'art contemporain à l'université Pierre Mendès-France de Grenoble. Ses travaux portent sur l'art du XIXe siècle, et plus particulièrement sur l'histoire des institutions artistiques et sur l'image sociale des artistes. Il a publié des ouvrages, des articles dans des revues scientifiques et des études dans des actes de colloque. Il dirige les collections artistiques de l'éditeur Mare & Martin.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Plasmatic Biomarkers of Foie Gras Qualities in Duck by Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Masoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohre Mozduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marty-Gasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bara Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Masoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2021.628264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modeste illustration de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 201, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French validation of the 7-item Game Addiction Scale for adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaetan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bréjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2014.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces Messieurs les Gros Bonnets – L’image des artistes officiels au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Ortopédica Brasileira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.34-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre dimensions émotionnelles et symptômes somatiques : effets médiateurs de la dépression et de l'alexithymie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bréjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 169 (6), pp.354-360. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2010.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peintre statufié – Réflexions sur la représentation monumentale des peintres dans la sculpture du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.?-?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de l'École des Beaux-Arts de 1863 - Peinture et sculpture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/roman.1996.3124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hémicycle de l'École des beaux-arts par Paul Delaroche - Une histoire de l'art illustrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.?-?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Two Then Being One. Professional Recognition Versus Gender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoMoWo. 100 Works in 100 Years. European Women in Architecture and Design. 1918-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce du luxe. Production, exposition et circulation des objets précieux du Moyen Âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01981192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Artiste itinérant – Le Prix du Salon et les bourses de voyage décernés par l’État français aux expositions annuelles des artistes vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin, 2015, 3.L’Artiste itinérant – Le Prix du Salon et les bourses de voyage décernés par l’État français aux expositions annuelles des artistes vivants, Alain Bonnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et transmission. L'atelier du XIXe au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Louis Rinuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02003185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à peindre. Les ateliers privés à Paris – 1784-1863</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bonnet, France Nerlich. Presses universitaires François Rabelais, 2013, Apprendre à peindre. Les ateliers privés à Paris – 1784-1863, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.15105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artiste en représentation. Images de l’artiste dans l’art du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bonnet. Fages, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d'éducation artistique en France – XVIIIe-XXIe siècles. Du modèle académique et scolaire aux pratiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Poulot, Jean-Miguel Pire, Alain Bonnet. Presses universitaires de Rennes, 2010, Les pratiques d'éducation artistique en France – XVIIIe-XXIe siècles. Du modèle académique et scolaire aux pratiques actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir peintre au XIX° siècle. Baudry, Bouguereau, Lenepveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bonnet. Fages, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes en groupe – La représentation de la communauté des artistes dans la peinture du XIX° siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des arts au XIX° siècle – La Réforme de l’École des beaux-arts de 1863 et la fin du modèle académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation de l’indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Félicie FAIZANDDEMAUPEOU; Claire MAINGON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face à l’impressionnisme : réception d’un mouvement 1900-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 979-10-240-0965-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue L’Essor et la vie artistique en Bourgogne au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée des Ursulines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l’exposition Antoine Villard. Un indépendant au service de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword - In the Name of the Artist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediatization of the Artist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.5-8, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Glory of the Artist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediatization of the Artist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.251-262, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The training of sculptors at the Ecole des beaux-arts de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calouste Gulbenkian Museum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pose - Rethinking Sculpture in the 19th Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.36-39, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gloria e o oprobrio a carreira dos pintores officiais da França no século XIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelos na arte – Ensino, pràticas e critica – 200 anos da escola de belas artes do Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nau Editora, pp.113-134, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un enseignement impossible ? – l’enseignement de l’art »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images et enseignement : perspectives historiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Léonidas aux Thermopyles de Jacques-Louis David : le fin de la peinture d’histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subversion des hiérarchies et séduction des genres mineurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'association à la fragmentation. L'image des groupes d'artistes indépendants dans la peinture de la fin du XIXe et du début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de l'art. Enquête sur le statut ambigu des appellations artistiques de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9782859447397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01118574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prolifération des sculptures dans l'environnement urbain au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire art comme on fait société – Les Nouveaux commanditaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2013, 978-2-84066-623-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01118571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange et l'Académie des Beaux-Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">catalogue d'exposition Michel-Ange au siècle de Carpeaux, Musée des Beaux-Arts de Valenciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, pp.19-37, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Masoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohre Mozduri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bara Lo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.628264" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01974966v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.04.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2010.05.016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141040v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141034v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roman.1996.3124" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01700661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Noirot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lavie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Rinuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141045v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01974997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01974973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Masoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohre Mozduri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bara Lo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.628264" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01974966v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.04.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2010.05.016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141034v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roman.1996.3124" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01700661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Noirot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lavie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Rinuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141045v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01974997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01974973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118574v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>