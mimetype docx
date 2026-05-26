--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Bonnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bonnet enseigne l'histoire de l'art contemporain à l'université Pierre Mendès-France de Grenoble. Ses travaux portent sur l'art du XIXe siècle, et plus particulièrement sur l'histoire des institutions artistiques et sur l'image sociale des artistes. Il a publié des ouvrages, des articles dans des revues scientifiques et des études dans des actes de colloque. Il dirige les collections artistiques de l'éditeur Mare & Martin.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Plasmatic Biomarkers of Foie Gras Qualities in Duck by Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Masoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohre Mozduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marty-Gasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bara Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Masoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2021.628264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modeste illustration de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 201, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French validation of the 7-item Game Addiction Scale for adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaetan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bréjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2014.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces Messieurs les Gros Bonnets – L’image des artistes officiels au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Ortopédica Brasileira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.34-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre dimensions émotionnelles et symptômes somatiques : effets médiateurs de la dépression et de l'alexithymie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bréjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 169 (6), pp.354-360. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2010.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peintre statufié – Réflexions sur la représentation monumentale des peintres dans la sculpture du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.?-?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de l'École des Beaux-Arts de 1863 - Peinture et sculpture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/roman.1996.3124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hémicycle de l'École des beaux-arts par Paul Delaroche - Une histoire de l'art illustrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.?-?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Two Then Being One. Professional Recognition Versus Gender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoMoWo. 100 Works in 100 Years. European Women in Architecture and Design. 1918-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce du luxe. Production, exposition et circulation des objets précieux du Moyen Âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01981192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Artiste itinérant – Le Prix du Salon et les bourses de voyage décernés par l’État français aux expositions annuelles des artistes vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin, 2015, 3.L’Artiste itinérant – Le Prix du Salon et les bourses de voyage décernés par l’État français aux expositions annuelles des artistes vivants, Alain Bonnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et transmission. L'atelier du XIXe au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Louis Rinuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02003185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à peindre. Les ateliers privés à Paris – 1784-1863</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bonnet, France Nerlich. Presses universitaires François Rabelais, 2013, Apprendre à peindre. Les ateliers privés à Paris – 1784-1863, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.15105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artiste en représentation. Images de l’artiste dans l’art du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bonnet. Fages, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d'éducation artistique en France – XVIIIe-XXIe siècles. Du modèle académique et scolaire aux pratiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Poulot, Jean-Miguel Pire, Alain Bonnet. Presses universitaires de Rennes, 2010, Les pratiques d'éducation artistique en France – XVIIIe-XXIe siècles. Du modèle académique et scolaire aux pratiques actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir peintre au XIX° siècle. Baudry, Bouguereau, Lenepveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bonnet. Fages, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes en groupe – La représentation de la communauté des artistes dans la peinture du XIX° siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des arts au XIX° siècle – La Réforme de l’École des beaux-arts de 1863 et la fin du modèle académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation de l’indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Félicie FAIZANDDEMAUPEOU; Claire MAINGON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face à l’impressionnisme : réception d’un mouvement 1900-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 979-10-240-0965-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue L’Essor et la vie artistique en Bourgogne au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée des Ursulines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l’exposition Antoine Villard. Un indépendant au service de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword - In the Name of the Artist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediatization of the Artist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.5-8, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Glory of the Artist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediatization of the Artist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.251-262, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The training of sculptors at the Ecole des beaux-arts de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calouste Gulbenkian Museum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pose - Rethinking Sculpture in the 19th Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.36-39, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gloria e o oprobrio a carreira dos pintores officiais da França no século XIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelos na arte – Ensino, pràticas e critica – 200 anos da escola de belas artes do Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nau Editora, pp.113-134, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un enseignement impossible ? – l’enseignement de l’art »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images et enseignement : perspectives historiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Léonidas aux Thermopyles de Jacques-Louis David : le fin de la peinture d’histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subversion des hiérarchies et séduction des genres mineurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'association à la fragmentation. L'image des groupes d'artistes indépendants dans la peinture de la fin du XIXe et du début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de l'art. Enquête sur le statut ambigu des appellations artistiques de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9782859447397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01118574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prolifération des sculptures dans l'environnement urbain au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire art comme on fait société – Les Nouveaux commanditaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2013, 978-2-84066-623-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01118571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange et l'Académie des Beaux-Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">catalogue d'exposition Michel-Ange au siècle de Carpeaux, Musée des Beaux-Arts de Valenciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, pp.19-37, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Bonnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bonnet enseigne l'histoire de l'art contemporain à l'université Pierre Mendès-France de Grenoble. Ses travaux portent sur l'art du XIXe siècle, et plus particulièrement sur l'histoire des institutions artistiques et sur l'image sociale des artistes. Il a publié des ouvrages, des articles dans des revues scientifiques et des études dans des actes de colloque. Il dirige les collections artistiques de l'éditeur Mare & Martin.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Plasmatic Biomarkers of Foie Gras Qualities in Duck by Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Masoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohre Mozduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marty-Gasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bara Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Masoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2021.628264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modeste illustration de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 201, pp.43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French validation of the 7-item Game Addiction Scale for adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaetan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bréjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2014.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces Messieurs les Gros Bonnets – L’image des artistes officiels au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Ortopédica Brasileira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.34-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre dimensions émotionnelles et symptômes somatiques : effets médiateurs de la dépression et de l'alexithymie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bréjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pedinielli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 169 (6), pp.354-360. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2010.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peintre statufié – Réflexions sur la représentation monumentale des peintres dans la sculpture du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.?-?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de l'École des Beaux-Arts de 1863 - Peinture et sculpture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/roman.1996.3124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Hémicycle de l'École des beaux-arts par Paul Delaroche - Une histoire de l'art illustrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.?-?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Two Then Being One. Professional Recognition Versus Gender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoMoWo. 100 Works in 100 Years. European Women in Architecture and Design. 1918-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce du luxe. Production, exposition et circulation des objets précieux du Moyen Âge à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01981192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Artiste itinérant – Le Prix du Salon et les bourses de voyage décernés par l’État français aux expositions annuelles des artistes vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin, 2015, 3.L’Artiste itinérant – Le Prix du Salon et les bourses de voyage décernés par l’État français aux expositions annuelles des artistes vivants, Alain Bonnet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et transmission. L'atelier du XIXe au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Louis Rinuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02003185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à peindre. Les ateliers privés à Paris – 1784-1863</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bonnet, France Nerlich. Presses universitaires François Rabelais, 2013, Apprendre à peindre. Les ateliers privés à Paris – 1784-1863, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.15105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’artiste en représentation. Images de l’artiste dans l’art du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bonnet. Fages, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d'éducation artistique en France – XVIIIe-XXIe siècles. Du modèle académique et scolaire aux pratiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Poulot, Jean-Miguel Pire, Alain Bonnet. Presses universitaires de Rennes, 2010, Les pratiques d'éducation artistique en France – XVIIIe-XXIe siècles. Du modèle académique et scolaire aux pratiques actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes en groupe – La représentation de la communauté des artistes dans la peinture du XIX° siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir peintre au XIX° siècle. Baudry, Bouguereau, Lenepveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bonnet. Fages, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des arts au XIX° siècle – La Réforme de l’École des beaux-arts de 1863 et la fin du modèle académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’institutionnalisation de l’indépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Félicie FAIZANDDEMAUPEOU; Claire MAINGON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face à l’impressionnisme : réception d’un mouvement 1900-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 979-10-240-0965-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue L’Essor et la vie artistique en Bourgogne au début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée des Ursulines. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l’exposition Antoine Villard. Un indépendant au service de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword - In the Name of the Artist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediatization of the Artist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.5-8, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Glory of the Artist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediatization of the Artist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.251-262, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The training of sculptors at the Ecole des beaux-arts de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calouste Gulbenkian Museum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pose - Rethinking Sculpture in the 19th Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.36-39, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gloria e o oprobrio a carreira dos pintores officiais da França no século XIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelos na arte – Ensino, pràticas e critica – 200 anos da escola de belas artes do Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nau Editora, pp.113-134, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un enseignement impossible ? – l’enseignement de l’art »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images et enseignement : perspectives historiques et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Léonidas aux Thermopyles de Jacques-Louis David : le fin de la peinture d’histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subversion des hiérarchies et séduction des genres mineurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prolifération des sculptures dans l'environnement urbain au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire art comme on fait société – Les Nouveaux commanditaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2013, 978-2-84066-623-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01118571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'association à la fragmentation. L'image des groupes d'artistes indépendants dans la peinture de la fin du XIXe et du début du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de l'art. Enquête sur le statut ambigu des appellations artistiques de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9782859447397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01118574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange et l'Académie des Beaux-Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">catalogue d'exposition Michel-Ange au siècle de Carpeaux, Musée des Beaux-Arts de Valenciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvana Editoriale, pp.19-37, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Masoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohre Mozduri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bara Lo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.628264" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01974966v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.04.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2010.05.016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141034v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roman.1996.3124" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01700661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Noirot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lavie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Rinuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141045v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01974997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01974973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118574v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Masoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohre Mozduri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bara Lo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.628264" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01974966v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.04.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01314713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2010.05.016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141034v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roman.1996.3124" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01700661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Noirot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lavie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Rinuy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141045v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.15105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141047v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975060v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01974997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975009v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01974973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01699145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>