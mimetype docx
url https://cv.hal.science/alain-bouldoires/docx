--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -153,3324 +153,4232 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les précurseurs des projections lumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Univers-cités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser et donner à voir l’habiter au temps des catastrophes écologiques et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes créatives : la part artistique des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images interactives et nouvelles écritures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration(s) en images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographies audiovisuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes visuelles : de quoi parle-t-on ? Images animées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes visuelles : de quoi parle-t-on ? Images fixes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diaporama sonore : définition, histoire, typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12mpa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir-savoir, ou les tribulations du regard scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12mpj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace libre pour un chercheur slameur : de l’observation à la « traversée de l’objectif »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Larrazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4, pp.173-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02873341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes visuelles : définition et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Reix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace libre pour un chercheur slameur : de l'observation à la 'traversée de l'objectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Larrazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquêtes et ancrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les média-acteurs de proximité : des citoyens en quête de commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Larrazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42, pp.109-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01632594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bricolages, identidad y movilizaciones comunitarias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chasqui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 99, pp.10--13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du religieusement correct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 11, pp.189--191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu vidéo au regard de la corporéité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (2), pp.141--158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la présence du corps dans les &amp;quot;réalités virtuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21, pp.109--117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression des identités et la\&amp;quot;icité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact : le journal de l'Université (Bordeaux III)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 161, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression des identités et laïcité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact : le journal de l'Université (Bordeaux III)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 161, p. 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalités virtuelles et corporéité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 28, pp.159--170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du corps dans le jeu vidéo : entre réalité et virtualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de l'homme et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 72, pp.45--47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du monde virtuel au monde réel, Communication et langages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 123, pp.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps de Michel Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de médiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 9, pp.202--203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Du monde virtuel au monde réel, Communication et langages</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle du documentaliste dans le processus de formation continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 92, pp.85--89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture manuscrite à l'ère électronique, Communication et langages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 123, pp.115</w:t>
+              <w:t xml:space="preserve">, 1998, 118, pp.116--117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rôle du documentaliste dans le processus de formation continue</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage du multimédia dans l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 91, pp.101-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00001167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimédia et enseignement : la problématique de l'usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 92, pp.85--89</w:t>
+              <w:t xml:space="preserve">, 1997, 88, pp.101--107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à une cartographie des méthodes visuelles en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Méthodes Visuelles en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Visual Modi, Nov 2023, La Laguna, Tenerife, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autoscopie ou la libération des voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Forum citoyen international de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lemdina, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temps de l’action et de la réflexivité en formation professionnelle : l’exemple des pratiques en œuvre à l’IUT Bordeaux Montaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayra Vacaflor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Monseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Blot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International IPAPE "Innovation Pédagogique, Accompagnement et Professionnalisation des Etudiants"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Djerba, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction aux méthodes visuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecoles thématiques IR-Vidéo 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Méthodes Visuelles à l’heure du numérique et des réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Humanités digitales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MICA, Apr 2013, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'approche participative en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la participation à l'intervention : expériences et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MICA, Apr 2011, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie et cinéma : images de ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire sociétés, images et sons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche visuelle et participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème journées annuelles de santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les non-internautes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux et usages des TIC : reliance sociale et insertion professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREATIC, Apr 2006, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communiquer-Transmettre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine, transmission, communication : les enjeux d’un bien commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renaissance des cités d’Europe, Apr 2004, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Aubrac : terre promise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bengold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARP2 éditions, 80 p., 2019, 978-2-930115-65-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes visuelles, de quoi parle-t-on ? Images animées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes visuelles, de quoi parle-t-on ? Images fixes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue des Méthodes Visuelles, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discordance des temps : Rythmes, temporalités, urgence à l'ère de la globalisation de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MSHA, Maison des Sciences de l'Homme d'Aquitaine, pp.314, 2012, 978-2858924073</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01018903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discordance du temps. Rythmes, temporalités, urgence à l’ère de la globalisation de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maison des Sciences de l’Homme d’Aquitaine, 8, 314 p., 2012, Médias et TIC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">MSHA, Maison des Sciences de l'Homme d'Aquitaine, pp.314, 2012, 978-2858924073</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps potentiel : de l'incarnation à la virtualisation de l'expérience et des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions universitaires européennes, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expression numérique de soi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayra Vacaflor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Bordeaux Montaigne; Conseil Régional d’Aquitaine. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction des identités et pratiques médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouldoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Région Aquitaine. 2010, 225 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repères idientitaires et médiations technologiques : de nouveaux espaces relationnels dans les ghettos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nayra Vacaflor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dervin, Fred and Abbas, Yasmine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies numériques du soi et (co-)constructions identitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.83--103, 2009, 978-2-296-10622-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le blasphème en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laïcité : enjeux et pratiques, Bordeaux, PUB, 2007, pp. 285-297.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les non-internautes : des facteurs sociodémographiques à une approche multidimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Soubiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patersson, René. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux et usages des TIC : reliance sociale et insertion professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREATIC, pp.433, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer-Transmettre : un regard médiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine, transmission, communication : les enjeux d'un bien commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renaissance des cités d'Europe, pp.62, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation du corps et usages des techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Becuwe, Nathalie Garreau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts, sciences et technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme et de la Société - Université, pp.421, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3480,114 +4388,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages du multimédia et corporéité : l'exemple de l'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouldoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Bordeaux III, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2001BOR30053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04406013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3655,51 +4563,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C7406B1"/>
+    <w:nsid w:val="1B6A9C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3886,51 +4794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-bouldoires" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-6086-0499" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059887397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868849v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouldoires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868832v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868828v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868825v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868819v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868795v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565191v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Larrazet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632594v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649745v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649769v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649780v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649794v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494469v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayra Vacaflor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Monseigne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bengold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473599v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carayol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018903v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carayol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473571v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473558v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649758v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Soubiale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649779v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649784v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04406013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001BOR30053" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-bouldoires" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-6086-0499" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059887397" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouldoires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575715v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868849v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Reix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868832v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868825v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868814v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868795v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565191v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02873341v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Larrazet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649745v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649759v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649793v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649803v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494469v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayra Vacaflor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Monseigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575639v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575671v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575758v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473591v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bengold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carayol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513891v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Carayol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535267v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473566v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laborde" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Soubiale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649779v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649784v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04406013v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001BOR30053" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>