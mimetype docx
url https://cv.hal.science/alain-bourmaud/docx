--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain BOURMAUD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4584-4242</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157362175</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (185)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling flax fibre composites by using a chemical solvolysis process in near- and supercritical conditions: linking fibre integrity to micro-mechanical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aymonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 203, pp.109595. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2026.109595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive platform investigating thermal, mechanical and rheological properties for biocomposite based on poly (3-hydroxybutyrate-co-3-hydroxyvalerate) reinforced with biomass by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Le Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Le-Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.e01471. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susmat.2025.e01471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic in situ analysis of modern and ancient flax yarns: Impact of microstructure and aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasuki Rajakumaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 236, pp.121655. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.121655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the tensile behaviour of flax fibre bundles as a function of the loaded volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.108704. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding longitudinal defects in flax fibres for bio-based composites: structure, mechanical impact and possible origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Luycker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Weitkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 199, pp.109220. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.109220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bast from the past: the fibre architectures and properties of Ancient Egyptian and Peruvian fishing nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Alday Mamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140 (11), pp.1107. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-025-06985-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradability of tomato stem-reinforced composites: Towards a virtuous approach to local and circular waste upcycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Calatraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner and Circular Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.100136. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clcb.2025.100136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of flax fibre kink-bands on local longitudinal mechanical properties and cell wall ultrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren Morgillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Abida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 191, pp.108754. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.108754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax fibre bundle: A remarkable multi-scale unidirectional composite material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Weitkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 196, pp.108990. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.108990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Media Influencers and Sexual Health: A Systematic Review of Communication Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gouvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (Supplement_4), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax for composite reinforcement: Impact of middle lamella degradation on flax fibre bundle mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.100678. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRAGMENTED OR UNIFIED? EXAMINING THE PARADIGM OF VULNERABILITIES IN SEXUAL HEALTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gouvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azonaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sexual Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (Supplement_2), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jsxmed/qdaf077.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Modeling of Archaeological and Modern Flax Fiber: From Micro- to Macroscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasuki Rajakumaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Weitkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib13060076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarities of nanoindentation and atomic force microscopy for exploring micromechanical features of ancient flax fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Caër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.108694. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the kink-bands of archaeological flax artefacts via sub-micrometer resolution micro-CT: A comprehensive microstructural analysis to better understand degradation mechanisms of fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren Morgillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Wightman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Weitkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 298, pp.112347. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Eco-Efficient Packaging Materials: Influence of Cloisite ® Characteristics on the Morphological Features, Physicochemical Performance, and Biodegradability of Organomodified Montmorillonite-PCL Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubkeur Seddik Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Habi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Rouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Benbelaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Macromolecular Science Part B Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00222348.2025.2557034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of kink-band structures and specificities of cell wall polysaccharides in modern and ancient flax fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Le-Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 344, pp.122526. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative use of fluorescent grafting for damage and morphological monitoring during the extrusion process of PCL-flax fibre-reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Loïc Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Müssig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 222 (1), pp.119446. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicriteria approach to quantify contaminant shives in industrial batches of flax fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren Morgillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lèna Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre d'Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.119038. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Defects on Tensile Properties of Ancient and Modern Egyptian Flax Fibers: Multiscale X-Ray Microtomography and Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasuki Rajakumaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina d'Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (12), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib12120111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'opioïdes à long-terme après traitement d'un cancer dans l'enfance : résultats de la cohorte française FCCSS-« French Childhood Cancer Survivor Study »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Meglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Berkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.202210. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05471309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A round-robin study on the tensile characterization of single fibres: A multifactorial analysis and recommendations for more reliable results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Luycker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 185 (185), pp.108323. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616131v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Foam Composites from Flax Gum-Filled Epoxy Resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Depriester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (7), pp.244. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs8070244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of flax fibre micro-structural features on composite damage observed through micro-CT characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Weitkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181, pp.108118. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a commingling process for innovative flax fibre reinforced unidirectional composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahadev Bar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Falher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Weitkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 270, pp.111150. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.111150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets on the production routes and the properties of plant powders for manufacturing of green products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.110787. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bark cloth structure and properties: A naturally occurring fabric and ancestral textile craft from Uganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 215, pp.118613. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.118613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter flax: Stem structure, fibre properties and reinforcement potential for composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre d'Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.118831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron X-ray microtomography and finite element modelling to uncover flax fibre defect’s role in tensile performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Luycker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Abida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.108276. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing degradation mechanisms of archaeological flax textiles through the evolution of fibres’ parietal polymers by synchrotron deep-UV fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Cortopassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 226, pp.110826. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical approach to understand the role of defects in damage mechanisms of flax fibers at bundle scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasuki Rajakumaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Weitkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.119025. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Circular Approach for the Valorization of Tomato By-Product in Biodegradable Injected Materials for Horticulture Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kolja Konschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Calatraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Loïc Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.820. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15040820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine comminution of torrefied wheat straw for energy applications: properties of the powder and energy balances of the production route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rova-Karine Rajaonarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (24), pp.5655-5668. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3se00873h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating links between the mechanical performance of flax fibres and their structural defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren Morgillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lèna Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 206, pp.117722. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.117722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Tensile Testing under High-Speed Optical Recording to Determine Hierarchical Damage Kinetics in Polymer Layers of Flax Fibre Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (13), pp.2794. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15132794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Version francaise des recommandations de la declaration d'Ottawa sur la conception et la conduite ethique d'essais randomises en clusters, dans le contexte legislatif francais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Fianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kervran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verga-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (4), pp.101847. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2023.101847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ monitoring of changes in ultrastructure and mechanical properties of flax cell walls during controlled heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Caër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 321, pp.121253. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The flax in the “Flora’s image” in the Ariadne House (Pompeian area, Italy) as a symbol of feminine in a wedding sacred to the afterlife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Caneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Melelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendiconti Lincei. Scienze Fisiche e Naturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.907 - 919. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12210-023-01177-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting synchrotron X-ray tomography for a novel insight into flax-fibre defects ultrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Luycker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198, pp.116655. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.116655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining infrared and Raman spectra to assess MDI localization in novel flax-reinforced automotive composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina d'Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mougnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.100382. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2023.100382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of interfacial behaviour of single flax fibre bonded to various matrices by simulation of microdroplet test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaima Bellil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphin Pantaloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.100351. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2023.100351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water ageing on the mechanical properties of flax/PLA non-woven composites (vol 200, 109957, 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphin Pantaloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil U. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2022.109982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the formation of structural defects in flax fibres through synchrotron X-ray phase-contrast microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Luycker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the effect of relative humidity on dynamic evolution of flax fibre’s microfibril angle through in situ tensile tests under synchrotron X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Nuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 188, pp.115592. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we predict the microstructure of a non-woven flax/PLA composite through assessment of anisotropy in tensile properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphin Pantaloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil U. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2021.109173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the morphology of flax fibres by X-ray microtomography and the related mechanical response by numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dhakal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 160, pp.107052. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water ageing on the mechanical properties of flax/PLA non-woven composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphin Pantaloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil U. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2022.109957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of Verticillium wilt disease on the mechanical properties of elementary flax (Linum usitatissimum L.) fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Nuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.114900. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.114900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A look back at the &quot;Indentation 2021&quot; symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keryvin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Caër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (2), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2022028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the flax cell wall composition during development and after gravitropism by synchrotron fluorescence imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 175, pp.114256. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating global warming effects: A comprehensive study of drought impact of both flax plants and fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoëlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.115011. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the ultrastructure and polysaccharide composition of flax fibres over time: When history meets science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 291, pp.119584. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of defects on the tensile behaviour of flax fibres: Cellulose microfibrils evolution by synchrotron X-ray diffraction and finite element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Nuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100300. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2022.100300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cell wall non-cellulosic and cellulosic polymers on the mechanical properties of flax fibre bundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 291, pp.119599. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dew retting feasibility of hemp in very contrasting European environments: Influence on the tensile mechanical properties of fibres and composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mazian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Musio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 164, pp.113337. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre Individualisation and Mechanical Properties of a Flax-PLA Non-Woven Composite Following Physical Pre-Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue Natural Fiber Based Composites, 11 (7), pp.846. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings11070846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of wood-reinforced poly-(propylene) composites: A numerical and experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Azoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Francart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, pp.113518. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations by AFM of Ageing Mechanisms in PLA-Flax Fibre Composites during Garden Composting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphin Pantaloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (14), pp.2225. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13142225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Nanoindentation to Mechanically Characterized Polypropylene/Cloisite 15A Nanocomposites Films Exposed to Gamma-Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 396 (1, SI), </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.202000219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eighty years of composites reinforced by flax fibres: A historical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144, 106333 (10p.). </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons on textile history and fibre durability from a 4,000-year-old Egyptian flax yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemala Hapsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Cortopassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (9), pp.1200-1206. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-021-00998-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review of the ultrastructure, mechanics and modelling of flax fibres and their defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.100851 (31). </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmatsci.2021.100851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive investigation of the ultrastructure of kink-bands in flax fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 164, pp.113368. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax xylem as composite material reinforcement: Microstructure and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Nuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boursat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.106550. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax shives-PBAT processing into 3D printed fluorescent materials with potential sensor functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, pp.113482. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Nanoindentation to Mechanically Characterized Polypropylene/Cloisite 15A Nanocomposites Films Exposed to Gamma-Irradiation (vol 396, 10.1002/masy.202000219, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 398 (1, SI), </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.202070219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial and mechanical characterisation of biodegradable polymer-flax fibre composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphin Pantaloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Loïc Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil U. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 201, pp.108529 -. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical, morphological and mechanical study of the ageing of textile flax fibers from 17th/18th-century paintings on canvas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Roselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Proietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52, pp.202-214. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2021.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Insight into the Intricate Shape of Flax Fibre Lumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.24. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib9040024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinary top-down review of hemp fibre composites: From an advanced product design to crop variety selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Müssig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Amaducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.100010. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2020.100010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on alfa fibre (Stipa tenacissima L.): From the plant architecture to the reinforcement of polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra El-Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.105677. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Permeability and Flow Simulation for Liquid Composite Moulding of Plant Fibre Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphin Pantaloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike J. Clifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H. Ramage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (21), </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma13214811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Lamella of Plant Fibers Used as Composite Reinforcement: Investigation by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (3), pp.632. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25030632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the consequences of ultra-fine milling on physical and chemical characteristics of flax fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil U. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 360, pp.129-140. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of flax shives as reinforcements for injection moulded polypropylene composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Nuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.112324. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfibril angle of elementary flax fibres investigated with polarised second harmonic generation microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.112847. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property changes in plant fibres during the processing of bio-based composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hom Dhakal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.112705. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of mechanical performances of flax non-woven biocomposites during a home compost degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphin Pantaloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.109166 -. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2020.109166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATION OF ANISOTROPIC ELASTIC PROPERTIES OF CARBON FIBERS USING NANOINDENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thimmappa Shetty Guruprasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Polytechnica CTU Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.107 - 111. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/app.2020.27.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based unidirectional composite made of flax fibre and isosorbide-based epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 258, pp.126818. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.MATLET.2019.126818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinant morphological features of flax plant products and their contribution in injection moulded composite reinforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Nuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre d'Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.100054. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2020.100054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beating of hemp bast fibres: an examination of a hydro-mechanical treatment on chemical, structural, and nanomechanical property evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (9), pp.5665-5683. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-019-02456-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive strength of flax fibre bundles within the stem and comparison with unidirectional flax/epoxy composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.25-33. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.12.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the frontier between filling and reinforcement by fine flax particles in plant fibre composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3rd edition of the young researchers' days in bio-sourced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Luycker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (5), pp.275-276. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/rcma.290500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality management of hemp straw used in agro-materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The remarkable slenderness of flax plant and pertinent factors affecting its mechanical stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2018.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeper insights into the moisture-induced hygroscopic and mechanical properties of hemp reinforced biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123, pp.278 - 285. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties of hemp fiber/epoxy system measured by microdroplet test: Effect of relative humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.107694 -. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2019.107694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effect of moisture variation on the hygromechanical properties of porosity-controlled nonwoven biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Behlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.105944 -. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.105944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main criteria of sustainable natural fibre for efficient unidirectional biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Merotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelenn Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.105504. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of mechanical properties of flax fibres for composite reinforcement. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Gomina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, pp.111984. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mechanical properties of fully compostable flax reinforced composite filaments for 3D printing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.246-250. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of flax cell wall ultrastructure and mechanical properties during the retting step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 206, pp.48 - 56. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.10.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypropylene reinforcement with flax or jute fibre; Influence of microstructure and constituents properties on the performance of composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 139, pp.64-74. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.11.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax and hemp nonwoven composites The contribution of interfacial bonding to improving tensile properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Merotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Behlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66, pp.303-311. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the design of high-performance plant fibre composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil U. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97, pp.347-408. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmatsci.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Mechanical Properties of Flax Cell Walls during Plant Development: The Relation between Performance and Cell Wall Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib6010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific features of flax fibres used to manufacture composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Gomina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.1023-1052. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-018-1455-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02015952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of leaf sheath date palm fibre waste biomass reinforced polycaprolactone (PCL) biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hom Dhakal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Almansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126, pp.394-402. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring temperature effects on flax cell-wall mechanical properties within a composite material using AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.91-99. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the link between flexural behaviour of hemp and flax stems and fibre stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Requile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.179-186. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovating routes for the reused of PP-flax and PP-glass non woven composites A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Behlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.259-271. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeling experiments for hemp retting characterization targeting biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Requile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.573-580. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive and tensile behaviour of unidirectional composites reinforced by natural fibres Influence of fibres (flax and jute), matrix and fibre volume fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.300-306. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2018.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional or greenhouse cultivation of flax What influence on the number and quality of flax fibers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.111-117. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.06.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax stems from a specific architecture to an instructive model for bioinspired composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/aaa6b7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Monitoring temperature effects on flax cell-wall mechanical properties within a composite material using AFM” [Polym. Test. 69 (2018) 91–99]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinele Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.439-439. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygroscopic expansion: A key point to describe natural fibre/polymer matrix interface bond strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Merotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Belhouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 151, pp.228-233. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2017.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal selection of flax over time: Evolution of plant architecture related to influence on the mechanical properties of fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.56-64. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.11.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the scattering of flax fibres properties on flax/epoxy woven ply stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.136-145. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2017.02.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better insight into the nano-mechanical properties of flax fibre cell walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.224 - 228. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclability assessment of poly(3-hydroxybutyrate-co-3-hydroxyvalerate)/poly(butylene succinate) blends: Combined influence of sepiolite and compatibilizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirouche Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Benhamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bruzaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.234-243. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of PA11 and PP thermoplastic polymers on recycling stability of unidirectional flax fibre reinforced biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the mechanical performance and in-planta architecture of secondary hemp fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Malvestio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring two innovative recycling ways for poly-(propylene)-flax non wovens wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Merotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Behlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.05.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of waste leaf sheath date palm fibres for composite reinforcement through a structural and mechanical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hom Dhakal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.292-303. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number of processing cycle effect on the properties of the composites based on alfa fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hammiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Boukerrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Djidjelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (9), pp.1176-1193. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0892705714563116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage analysis of composites reinforced with Alfa fibers: Viscoelastic behavior and debonding at the fiber/matrix interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouaoui Sereir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Kada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (31), </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.43760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF ALFA FIBER TREATMENT AND MAPP COMPATIBILIZATION ON THERMAL AND MECHANICAL PROPERTIES OF POLYPROPYLENE/ALFA FIBER COMPOSITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Hamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Boukerrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Djidjelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose Chemistry and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (9-10), pp.1069-1076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“COLONAV – Navigateur de patients pour le dépistage du cancer colorectal dans les zones défavorisées”, volume 64, supplément 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and acoustic behaviour of porosity controlled randomly dispersed flax/PP biocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Merotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Behlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.174-180. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of L-Poly-(lactide)-Poly-(butylene-succinate)-flax biocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Skrifvars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128, pp.77 - 88. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax/PP manufacture by automated fibre placement (AFP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.207-213. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the low shear modulus of flax fibres an advantage for polymer reinforcement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 185, pp.534-536. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2016.09.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale shear properties of flax fibre reinforced polyamide 11 biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.123-129. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma irradiation effects on morphology and properties of PHBV/PLA blends in presence of compatibilizer and Cloisite 30B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Zembouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.29-37. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2015.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow micropsheres-polypropylene blends : relationship between microsheres degradation and composites properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -S. Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jouannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.146-153. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2014.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of flax fibres viscoelastic behaviour at micro and nano scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parenteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.219-225. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax/polypropylene composites for lightened structures: Multiscale analysis of process and fibre parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoëlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Falher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87, pp.331-341. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2015.07.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprocessing of wood flour reinforced polypropylene composites: Impact of particle size and coupling agent on composite and particle properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Soccalingame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.72-85. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2015.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared drying of water based varnish coated on elastomer substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.103-110. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2014.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Average tensile properties of French elementary flax fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122, pp.159-161. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2014.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile properties of elementary fibres of flax and glass: Analysis of reproducibility and scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 130, pp.289-291. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2014.05.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of the structure and mechanical performance of woody hemp core and the dependence on the sampling location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Nottez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Konnerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60, pp.193 - 204. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale study of the adhesion between flax fibers and biobased thermoset matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.47-56. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2014.04.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementary flax fibre tensile properties: Correlation between stress-strain behaviour and fibre composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, pp.762-769. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.11.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term immersion in natural seawater of Flax/PLA biocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.140-148. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical analysis of elementary flax fibre tensile properties after different thermal cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.159-166. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of gamma irradiation on the morphology and properties of polylactide/Cloisite 30B nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98 (1), pp.348. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the structure of a composite polypropylene/flax and damage mechanisms under stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ausias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.225-236. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the fibre morphology stability in polypropylene-flax composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ausias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98 (6), pp.1216-1224. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2013.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between micro-fibrillar angle, mechanical properties and biochemical composition of flax fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.343-351. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.11.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the hemp fiber mechanical properties and their scattering (Fedora 17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.317-327. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of flax fibres individualisation on tensile failure of flax/epoxy unidirectional composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ausias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.62-70. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2013.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the yearly reproducibility of flax fiber tensile properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50, pp.400-407. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of loading rates on morpholgy and mechanical properties of PLA/clay nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.390-399. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2012.050942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindentation contribution to mechanical characterization of vegetal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (7), pp.2861-2866. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.04.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of drying on the mechanical behaviour of flax fibres and their unidirectional composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 43 (Issue 8), pp.Pages 1226-1233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and physical evolutions of aramid fibers aged in a moderately alkaline environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Derombise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.V. van Schoors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 123 (5), pp.3098-3105. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.34923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of drying on the mechanical behaviour of flax fibres and their unidirectional composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (8), pp.1226-1233. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2012.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the interfacial properties between flax fibres and PLLA by a water fibre treatment and drying cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the interfacial properties between flax fibres and PLLA by a water fibre treatment and drying cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 39, pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectinase treatments on technical fibres of flax: Effects on water sorption and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (1), pp.177-185. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary evaluation of matricaria maritimum fibres for polymer reinforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 34 (Issue 3), pp.Pages 1652-1654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary evaluation of matricaria maritimum fibres for polymer reinforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (3), pp.1652-1654. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2011.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the sampling area of the stem on the mechanical properties of hemp fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (4), pp.797-800. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2010.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the technical and environmental interest in reusing ar ecycled polypropylene-hemp fibre composite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 96 (Issue 10), pp.1732-1739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the technical and environmental interest in reusing a recycled polypropylene-hemp fibre composite?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (10), pp.1732-1739. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2011.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could oleaginous flax fibers be used as reinforcement for polymers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Goimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montrelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 34 (Issue 3), pp.Pages 1556-1563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical properties of virgin and recycled polypropylene impact copolymer/CaCO3 nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bradai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thermo mechanical processing on the mechanical properties of biocomposite flax fibers evaluated by nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 95 (Issue 9), pp.Pages 1488-1494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology, Dynamic Mechanical, Thermal, and Crystallization Behaviors of Poly(trimethylene terephthalate)/Polycarbonate Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indose Aravind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabu Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 49 (no8), pp.3873-3882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical Properties of Virgin and Recycled Polypropylene Impact Copolymer/CaCO3 Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bradai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (10), pp.1904-1913. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.21716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between structure and rheological, mechanical and thermal properties of polylactide/cloisite 30B nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 116, pp.1357-1365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of natural weather on the structure and properties of polylactide/Cloisite 30B nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95, pp.1751-1758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of fiber preparation to optimize the surface and mechanical properties of unitary flax fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 32 (Issue 3), pp.Pages 662-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater ageing of low styrene emission resins for marine composites: Mechanical behaviour and nano-indentation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (8), pp.1024-1032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“INVESTIGATIONS OF THE USE OF A MUSSEL-INSPIRED COMPATIBILIZER TO IMPROVE THE MATRIXFIBER ADHESION OF A BIOCOMPOSITE”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (6), pp.668-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Influence of adhesive bond line thickness on joint strength”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.y Cogniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (7), pp.724-736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigidity analysis of polypropylene/vegetal fibre composites after recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (3), pp.297-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of adhesive bond line thickness on joint strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (7), pp.724-736. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2009.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on mechanical properties of poly(propylene) and poly(lactic acid) reinforced by miscanthus fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (9), pp.1444-1454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermo-mechanical cycles on the physico-chemical properties of poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Montrelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (2), pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelasticity properties of biopolymer composite materials determined using finite element calculation and nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sehaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (2), pp.371-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la recyclabilité d'un biocomposite PLLA/lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.233-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of recycling on mechanical behaviour of biocompostable flax/poly(L-lactide) composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (9), pp.1471-1478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigidité longitudinale et transverse de fibres de chanvre et de sisal. Influence sur la raideur de composites injectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Montrelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of poly(carbonate)-crushed rubber particles interphase by nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (4), pp.2687-2694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Plastics: morphological & mechanical properties of recycled Poly(Carbonate)-Crushed rubber (rPC-CR) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Elleuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (11), pp.1768-1776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal degradation and (nano) mechanical behavior of layered silicate reinforced poly(3-hydroxybutyrate-co-3-hydroxyvalerate) nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (5), pp.652-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the recycling of hemp and sisal fibres reinforced polypropylene composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92, pp.1034-1045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of composites based on low styrene emission polyester resins for marine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (1), pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer composites: Electrical, thermal, and rheological study of injected isotactic poly (propylene)/long stainless-steel fibers for electromagnetic interferences shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (4), pp.3280-3287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer composites obtained from recycled poly(carbonate) and rubber blends for heating and sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Elleuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (9-10), pp.727-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale mechanical characterization of flax fibres for the reinforcement of composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Nuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Natural Fibres : Volume 2 : Processing and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Elsevier, pp.205-226, 2020, 978-0-12-818782-1. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818782-1.00006-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie des biocomposites et gestion de leur fin de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beigbeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites polymères et fibres lignocellulosiques : Propriétés, transformation et caractérisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 266-310 (Chap. 7), 2017, 978-2-7462-4777-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement of Polymers by Flax Fibers: Role of Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-based Composites For High-performance Materials: From Strategy To Industrial Application. 2015. Wirasak Smitthipong, Rungsima Chollakup, Michel Nardin (Eds). Crc Press-taylor &amp; Francis Group. ISBN Subjects https://doi.org/10.1201/b17601. Chap.6, pp.87-112</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining XRD and nanoindentation to characterize mechanical properties evolution of flax cell walls during controlled heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Caër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanobrücken 2024: Nanomechanical Testing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile Characterization of Single Plant Fibres : a Benchmark Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Luycker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 – 21st European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle génération de CMO recyclables à partir de matières premières de recyclage : vers une économie circulaire (RECYCOMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aymonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Circular Approach for the Valorization of Tomato By-Product in Biodegradable Injected Materials for Horticulture Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Calatraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LignoBiotech, TOULOUSE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TBI, Oct 2024, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15040820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the changes into mechanical properties and ultrastructure of flax cell walls during a dynamic heating treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Caër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNF 2023 - 6th International Conference on Natural Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Funchal (Madeira Island), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Symposium on Biomaterials, Fuels and Chemicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Industrial Microbiology and Biotechnology, Apr 2023, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Monitoring Of The Ultrastructure And Mechanical Properties Of Flax Cell Walls During Controlled Heat Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Caër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2023 - 8th EPNOE International Polysaccharides Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased composites materials from waxes and lignocellulosic powders for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of ultra-fine milling on physical and chemical characteristics of flax fibres and composite thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil U. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNF 2021 - 5th International Conference on Natural Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites : why to use plan fibres for composite reinforcement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique IPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant fibre structure/property relationship: the example of flax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Cambridge, Dpt of Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cambridge, Dpt of Architecture, Feb 2020, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriented granulometry to quantify fibre orientation distributions in synthetic and plant fibre composite preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromahgreb 4,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites : éléments clefs et écosystème à travers 2 projets collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Excelcar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés thermomécaniques et comportement élasto-(visco) plastique des matériaux composites bio-sourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Leleng Azoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Jmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Francart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bahlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax Cell Wall Ultrastructure Modifications During Retting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Natural Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Wall Ultrastructure Modifications During Flax Fiber Retting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of flax yarns from italian paintings using AFM mechanical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Roselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Di Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Local Mechanical Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech Technical University in Prague, Nov 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de composites non-tissés biodégradables renforcés par des fibres de lin : étude des performances mécaniques et de la biodégradabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphin Pantaloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil U. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation d'anas de lin comme renforts de biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Nuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil U. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés thermomécaniques et comportement élasto-(visco) plastique des matériaux composites bio-sourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Azoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Jmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Francart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bahlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement hygromécanique des biocomposites non-tissés soumis à des variations d'humidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Behlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 21 : 21ème Journées Nationales sur les Composites 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique de la paroi cellulaire des fibres de lin par AFM : de la biomécanique aux effets des procédés de mise en forme des composites bio-sourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax stems: Using the plant architecture to provide models of bioinspired composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la rigidité longitudinale des fibres de chanvre à l'aide d'essais de flexion sur tiges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax fiber cell walls characterization by Peak-Force Quantitative Nano Mechanics technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Biobased Materials and Composites (ICBMC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'interface fibre/matrice et du renfort sur les propriétés mécaniques en traction d'un biocomposite non-tissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Merotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Behlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique de la paroi cellulaire des fibres végétales par Microscopie à Force Atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Cuberes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'évolution de l'architecture de la plante sur les propriétés mécaniques des fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique de parois végétales de fibres de lin par la technologie Peak-Force Quantitative Nano Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation multiaxiale d'un PolyHydroxyAlcanoate et simulation avec un modèle de comportement HVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bruzaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEPOS26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aber Wrac’h, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement et modélisation mécanique multiaxiale d'un PHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bruzaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement et modélisation mécanique multiaxiale d'un PHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude en rupture d'un composite à fibres végétales d'Alfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessem Ben Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Matériaux 2014 - Colloque Ecomatériau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health monitoring with conductive network applied to biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IFFSTAR Franco-Japonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion between a flax fiber and biobased thermoset resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of biocomposite for lightweight structure : sensing interfacial mechanisms and health monitoring with conductive nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between micro-fibrillar angle, mechanical properties and biochemical composition of flax fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Week @ Leuven and Texcomp-11 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Leuven, Belgium. pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhérence fibre de lin/matrice thermodurcissable biosourcée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lozachmeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do the scatter and low mechanical properties of hemp fiber come from ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNF 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of smart biocomposite for lightweight structure : S-BioComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term immersion in natural seawater of flax reinforced biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inov'sail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of smart biocomposite for lightweight structure : S-BioComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of flax fibers individualization on tensile mechanical properties of flax/epoxy unidirectional composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ausias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage assessment in biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the structure of a polypropylene flax composite and damage mechanism under stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Veillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOCOMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre les angles microfibrillaires, les propriétés mécaniques et la composition biochimique de fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche du comportement viscoélastique d'une fibre de lin par nanoindentation et microscopie à force atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'individualisation des fibres de lin sur les propriétés mécaniques en traction d'un unidirectionnel lin/époxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ausias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de parois végétales par nanoindentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indentation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude des propriétés d'un composite PP/lin mis en oeuvre par extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ausias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes d'adhérence entre une fibre de lin et le PLLA- Influence d'un traitement faiblement impactant à l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche du comportement viscoélastique d'une fibre de lin par analyse du recouvrement d'empreintes de nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la recyclabilité de composites PP/chanvre en tenant compte de la rigidité longitudinale et transverse des fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : "le chanvre dans tous ses états : de la plante aux composites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindentation contribution for to mechanical caracterization of vegetal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Fibres 09 / Materials for a low carbon future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short infrared drying and crosslinking of water based varnish ciated on EPDM substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFSIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lyon, France. pp. 94-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the use of a mussel-inspired compatibilizer to improve the matrix-fiber adhesion of a biocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Fibres 09 / Materials for a low carbon future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la nanoindentation pour la caractérisation mécanique de fibres végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale des Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la nanoindentation pour la caractérisation mécanique de fibres végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indentation 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la recyclabilité de composites PP/chanvre et PP/sisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque fibres naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la nanoindentation pour la caractérisation mécanique de fibres végétales. Mesures de rigidités transverses et longitudinales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indentation 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la nanoindentation pour la caractérisation de fibres végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chimie Verte / organisation INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater ageing of low styrene emissin resine for marine composites : mechanical behaviour and nanoindentation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigidité longitudinale et transversale de fibres de chanvre et de sisal. Validité des modèles micromécaniques pour estimer la rigidité d'un composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Montrelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique (AMAC), "Renforcement des polymères par des fibres végétales / EcoMatériaux "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la recyclabilité d'un composite bio-compostable PLLA/lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique (AMAC), "Renforcement des polymères par des fibres végétales / EcoMatériaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la recyclabilité de composites poly(propylène) renforcés par des fibres de chanvre et de sisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France. pp.263-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical properties of alginate films according to their microstructure, cation content and nanoparticles fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Deit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Symposium on Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and mechanical properties of alginate films containing calcium cations and ferrofluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Deit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Polymer-Solvent Complexes &amp; Intercalates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Advanced Materials and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés nano-mécaniques de la paroi cellulaire des fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées du GDR Sciences du Bois - Les usages du bois : enjeux et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France. , 2016, Actes des 5èmes Journées Scientifiques du GDR3544 Sciences du Bois : Les usages de bois, enjeux et opportunité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interfaces pertinentes dans les composites à fibres naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and environmental interest to reuse a recycled polypropylene hemp fibre composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bio based treatments on flax/PLLA interfacial bonding properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of shear properties of flax fibres - Influence of drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refivert : renforcement de composites pour l'automobile par des fibres végétales en substitution de fibres de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling composites materials reinforced with plant fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et industrialisation d'un caillebotis extrudé avec fixation cachée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et réalisation d'un procédé de valorisation des déchets de PSE souillées et broyés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards high-performance biocomposites for targeted applications :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials. Université Bretagne Sud, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04163751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId825"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain BOURMAUD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4584-4242</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157362175</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (186)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling flax fibre composites by using a chemical solvolysis process in near- and supercritical conditions: linking fibre integrity to micro-mechanical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aymonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 203, pp.109595. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2026.109595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kink-bands as drivers of hygroscopic response in flax fibres: A multi-scale investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren Morgillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lèna Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 240, pp.122613. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradability of tomato stem-reinforced composites: Towards a virtuous approach to local and circular waste upcycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Calatraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner and Circular Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.100136. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clcb.2025.100136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bast from the past: the fibre architectures and properties of Ancient Egyptian and Peruvian fishing nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Alday Mamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 140 (11), pp.1107. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-025-06985-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of flax fibre kink-bands on local longitudinal mechanical properties and cell wall ultrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren Morgillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Abida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 191, pp.108754. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.108754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Media Influencers and Sexual Health: A Systematic Review of Communication Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gouvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (Supplement_4), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax for composite reinforcement: Impact of middle lamella degradation on flax fibre bundle mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.100678. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax fibre bundle: A remarkable multi-scale unidirectional composite material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Weitkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 196, pp.108990. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.108990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding longitudinal defects in flax fibres for bio-based composites: structure, mechanical impact and possible origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Luycker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Weitkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 199, pp.109220. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.109220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the tensile behaviour of flax fibre bundles as a function of the loaded volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.108704. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive platform investigating thermal, mechanical and rheological properties for biocomposite based on poly (3-hydroxybutyrate-co-3-hydroxyvalerate) reinforced with biomass by-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mathel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Le Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Le-Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, pp.e01471. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susmat.2025.e01471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic in situ analysis of modern and ancient flax yarns: Impact of microstructure and aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasuki Rajakumaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 236, pp.121655. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.121655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRAGMENTED OR UNIFIED? EXAMINING THE PARADIGM OF VULNERABILITIES IN SEXUAL HEALTH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gouvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Azonaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sexual Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (Supplement_2), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jsxmed/qdaf077.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Modeling of Archaeological and Modern Flax Fiber: From Micro- to Macroscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasuki Rajakumaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Weitkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib13060076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarities of nanoindentation and atomic force microscopy for exploring micromechanical features of ancient flax fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Caër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.108694. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Eco-Efficient Packaging Materials: Influence of Cloisite ® Characteristics on the Morphological Features, Physicochemical Performance, and Biodegradability of Organomodified Montmorillonite-PCL Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubkeur Seddik Bouakaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Habi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Rouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Benbelaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Macromolecular Science Part B Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00222348.2025.2557034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside the kink-bands of archaeological flax artefacts via sub-micrometer resolution micro-CT: A comprehensive microstructural analysis to better understand degradation mechanisms of fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren Morgillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Wightman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Weitkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 298, pp.112347. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2025.112347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of kink-band structures and specificities of cell wall polysaccharides in modern and ancient flax fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Le-Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 344, pp.122526. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Defects on Tensile Properties of Ancient and Modern Egyptian Flax Fibers: Multiscale X-Ray Microtomography and Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasuki Rajakumaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina d'Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (12), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib12120111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'opioïdes à long-terme après traitement d'un cancer dans l'enfance : résultats de la cohorte française FCCSS-« French Childhood Cancer Survivor Study »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Meglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Berkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.202210. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05471309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A round-robin study on the tensile characterization of single fibres: A multifactorial analysis and recommendations for more reliable results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Luycker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 185 (185), pp.108323. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616131v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Foam Composites from Flax Gum-Filled Epoxy Resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Depriester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Naouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (7), pp.244. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs8070244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicriteria approach to quantify contaminant shives in industrial batches of flax fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren Morgillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lèna Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre d'Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.119038. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative use of fluorescent grafting for damage and morphological monitoring during the extrusion process of PCL-flax fibre-reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Loïc Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Müssig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 222 (1), pp.119446. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of flax fibre micro-structural features on composite damage observed through micro-CT characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Weitkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181, pp.108118. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a commingling process for innovative flax fibre reinforced unidirectional composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahadev Bar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Falher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Weitkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 270, pp.111150. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.111150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter flax: Stem structure, fibre properties and reinforcement potential for composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre d'Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.118831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets on the production routes and the properties of plant powders for manufacturing of green products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.110787. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchrotron X-ray microtomography and finite element modelling to uncover flax fibre defect’s role in tensile performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Luycker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Abida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.108276. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bark cloth structure and properties: A naturally occurring fabric and ancestral textile craft from Uganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 215, pp.118613. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.118613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing degradation mechanisms of archaeological flax textiles through the evolution of fibres’ parietal polymers by synchrotron deep-UV fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Cortopassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 226, pp.110826. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical approach to understand the role of defects in damage mechanisms of flax fibers at bundle scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasuki Rajakumaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Weitkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.119025. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Circular Approach for the Valorization of Tomato By-Product in Biodegradable Injected Materials for Horticulture Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kolja Konschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Calatraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Loïc Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.820. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15040820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Tensile Testing under High-Speed Optical Recording to Determine Hierarchical Damage Kinetics in Polymer Layers of Flax Fibre Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (13), pp.2794. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15132794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating links between the mechanical performance of flax fibres and their structural defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loren Morgillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lèna Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 206, pp.117722. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.117722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine comminution of torrefied wheat straw for energy applications: properties of the powder and energy balances of the production route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rova-Karine Rajaonarivony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rouau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (24), pp.5655-5668. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3se00873h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Version francaise des recommandations de la declaration d'Ottawa sur la conception et la conduite ethique d'essais randomises en clusters, dans le contexte legislatif francais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Fianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kervran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verga-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (4), pp.101847. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2023.101847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The flax in the “Flora’s image” in the Ariadne House (Pompeian area, Italy) as a symbol of feminine in a wedding sacred to the afterlife</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Caneva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Melelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendiconti Lincei. Scienze Fisiche e Naturali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34, pp.907 - 919. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12210-023-01177-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ monitoring of changes in ultrastructure and mechanical properties of flax cell walls during controlled heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Caër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 321, pp.121253. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining infrared and Raman spectra to assess MDI localization in novel flax-reinforced automotive composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina d'Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mougnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.100382. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2023.100382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting synchrotron X-ray tomography for a novel insight into flax-fibre defects ultrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quereilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Luycker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198, pp.116655. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.116655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of interfacial behaviour of single flax fibre bonded to various matrices by simulation of microdroplet test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaima Bellil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphin Pantaloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.100351. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2023.100351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water ageing on the mechanical properties of flax/PLA non-woven composites (vol 200, 109957, 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphin Pantaloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil U. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2022.109982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the morphology of flax fibres by X-ray microtomography and the related mechanical response by numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dhakal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 160, pp.107052. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we predict the microstructure of a non-woven flax/PLA composite through assessment of anisotropy in tensile properties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphin Pantaloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil U. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2021.109173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the effect of relative humidity on dynamic evolution of flax fibre’s microfibril angle through in situ tensile tests under synchrotron X-ray diffraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Nuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 188, pp.115592. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the formation of structural defects in flax fibres through synchrotron X-ray phase-contrast microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Luycker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water ageing on the mechanical properties of flax/PLA non-woven composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphin Pantaloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil U. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2022.109957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of Verticillium wilt disease on the mechanical properties of elementary flax (Linum usitatissimum L.) fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Nuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Berrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.114900. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.114900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A look back at the &quot;Indentation 2021&quot; symposium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keryvin Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Caër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (2), </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2022028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the ultrastructure and polysaccharide composition of flax fibres over time: When history meets science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 291, pp.119584. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of defects on the tensile behaviour of flax fibres: Cellulose microfibrils evolution by synchrotron X-ray diffraction and finite element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Nuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.100300. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2022.100300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating global warming effects: A comprehensive study of drought impact of both flax plants and fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoëlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.115011. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the flax cell wall composition during development and after gravitropism by synchrotron fluorescence imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 175, pp.114256. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cell wall non-cellulosic and cellulosic polymers on the mechanical properties of flax fibre bundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 291, pp.119599. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dew retting feasibility of hemp in very contrasting European environments: Influence on the tensile mechanical properties of fibres and composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Mazian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Musio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 164, pp.113337. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Nanoindentation to Mechanically Characterized Polypropylene/Cloisite 15A Nanocomposites Films Exposed to Gamma-Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 396 (1, SI), </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.202000219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations by AFM of Ageing Mechanisms in PLA-Flax Fibre Composites during Garden Composting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphin Pantaloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (14), pp.2225. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13142225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Nanoindentation to Mechanically Characterized Polypropylene/Cloisite 15A Nanocomposites Films Exposed to Gamma-Irradiation (vol 396, 10.1002/masy.202000219, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 398 (1, SI), </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.202070219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax shives-PBAT processing into 3D printed fluorescent materials with potential sensor functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, pp.113482. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive investigation of the ultrastructure of kink-bands in flax fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 164, pp.113368. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eighty years of composites reinforced by flax fibres: A historical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144, 106333 (10p.). </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons on textile history and fibre durability from a 4,000-year-old Egyptian flax yarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemala Hapsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Cortopassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (9), pp.1200-1206. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-021-00998-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review of the ultrastructure, mechanics and modelling of flax fibres and their defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.100851 (31). </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmatsci.2021.100851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax xylem as composite material reinforcement: Microstructure and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Nuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boursat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.106550. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of wood-reinforced poly-(propylene) composites: A numerical and experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Azoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Francart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Alès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, pp.113518. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre Individualisation and Mechanical Properties of a Flax-PLA Non-Woven Composite Following Physical Pre-Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue Natural Fiber Based Composites, 11 (7), pp.846. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings11070846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial and mechanical characterisation of biodegradable polymer-flax fibre composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphin Pantaloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Loïc Rudolph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil U. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 201, pp.108529 -. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical, morphological and mechanical study of the ageing of textile flax fibers from 17th/18th-century paintings on canvas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Roselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Proietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52, pp.202-214. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2021.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Insight into the Intricate Shape of Flax Fibre Lumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.24. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib9040024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinary top-down review of hemp fibre composites: From an advanced product design to crop variety selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Müssig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Amaducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil Shah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.100010. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2020.100010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on alfa fibre (Stipa tenacissima L.): From the plant architecture to the reinforcement of polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Ezzahra El-Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Assarar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rezak Ayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.105677. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Lamella of Plant Fibers Used as Composite Reinforcement: Investigation by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (3), pp.632. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25030632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the consequences of ultra-fine milling on physical and chemical characteristics of flax fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil U. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 360, pp.129-140. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfibril angle of elementary flax fibres investigated with polarised second harmonic generation microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.112847. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of flax shives as reinforcements for injection moulded polypropylene composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Nuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.112324. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Permeability and Flow Simulation for Liquid Composite Moulding of Plant Fibre Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphin Pantaloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike J. Clifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H. Ramage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (21), </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma13214811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property changes in plant fibres during the processing of bio-based composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hom Dhakal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.112705. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of mechanical performances of flax non-woven biocomposites during a home compost degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphin Pantaloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.109166 -. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2020.109166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATION OF ANISOTROPIC ELASTIC PROPERTIES OF CARBON FIBERS USING NANOINDENTATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thimmappa Shetty Guruprasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Polytechnica CTU Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.107 - 111. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14311/app.2020.27.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-based unidirectional composite made of flax fibre and isosorbide-based epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Danjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delattre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 258, pp.126818. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.MATLET.2019.126818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinant morphological features of flax plant products and their contribution in injection moulded composite reinforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Nuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre d'Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part C: Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.100054. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomc.2020.100054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beating of hemp bast fibres: an examination of a hydro-mechanical treatment on chemical, structural, and nanomechanical property evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thomachot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (9), pp.5665-5683. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-019-02456-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality management of hemp straw used in agro-materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The remarkable slenderness of flax plant and pertinent factors affecting its mechanical stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrède Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2018.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3rd edition of the young researchers' days in bio-sourced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Luycker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (5), pp.275-276. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/rcma.290500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeper insights into the moisture-induced hygroscopic and mechanical properties of hemp reinforced biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123, pp.278 - 285. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effect of moisture variation on the hygromechanical properties of porosity-controlled nonwoven biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Behlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.105944 -. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.105944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial properties of hemp fiber/epoxy system measured by microdroplet test: Effect of relative humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.107694 -. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2019.107694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the frontier between filling and reinforcement by fine flax particles in plant fibre composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive strength of flax fibre bundles within the stem and comparison with unidirectional flax/epoxy composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.25-33. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.12.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main criteria of sustainable natural fibre for efficient unidirectional biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Merotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelenn Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.105504. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of mechanical properties of flax fibres for composite reinforcement. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Gomina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, pp.111984. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mechanical properties of fully compostable flax reinforced composite filaments for 3D printing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Badouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.246-250. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of flax cell wall ultrastructure and mechanical properties during the retting step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 206, pp.48 - 56. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.10.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypropylene reinforcement with flax or jute fibre; Influence of microstructure and constituents properties on the performance of composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 139, pp.64-74. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.11.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax and hemp nonwoven composites The contribution of interfacial bonding to improving tensile properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Merotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Behlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66, pp.303-311. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of leaf sheath date palm fibre waste biomass reinforced polycaprolactone (PCL) biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hom Dhakal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Almansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126, pp.394-402. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the link between flexural behaviour of hemp and flax stems and fibre stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Requile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.179-186. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovating routes for the reused of PP-flax and PP-glass non woven composites A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Behlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 152, pp.259-271. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring temperature effects on flax cell-wall mechanical properties within a composite material using AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.91-99. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the design of high-performance plant fibre composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil U. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97, pp.347-408. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmatsci.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific features of flax fibres used to manufacture composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Gomina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.1023-1052. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-018-1455-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02015952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Mechanical Properties of Flax Cell Walls during Plant Development: The Relation between Performance and Cell Wall Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib6010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeling experiments for hemp retting characterization targeting biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Requile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.573-580. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional or greenhouse cultivation of flax What influence on the number and quality of flax fibers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.111-117. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.06.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive and tensile behaviour of unidirectional composites reinforced by natural fibres Influence of fibres (flax and jute), matrix and fibre volume fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.300-306. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2018.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax stems from a specific architecture to an instructive model for bioinspired composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (2), </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/aaa6b7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Monitoring temperature effects on flax cell-wall mechanical properties within a composite material using AFM” [Polym. Test. 69 (2018) 91–99]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinele Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.439-439. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygroscopic expansion: A key point to describe natural fibre/polymer matrix interface bond strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Merotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Belhouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 151, pp.228-233. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2017.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal selection of flax over time: Evolution of plant architecture related to influence on the mechanical properties of fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.56-64. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.11.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclability assessment of poly(3-hydroxybutyrate-co-3-hydroxyvalerate)/poly(butylene succinate) blends: Combined influence of sepiolite and compatibilizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirouche Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Benhamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bruzaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.234-243. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of PA11 and PP thermoplastic polymers on recycling stability of unidirectional flax fibre reinforced biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better insight into the nano-mechanical properties of flax fibre cell walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.224 - 228. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the scattering of flax fibres properties on flax/epoxy woven ply stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, pp.136-145. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2017.02.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the mechanical performance and in-planta architecture of secondary hemp fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Malvestio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring two innovative recycling ways for poly-(propylene)-flax non wovens wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Merotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Behlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.05.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of waste leaf sheath date palm fibres for composite reinforcement through a structural and mechanical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hom Dhakal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Habrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.292-303. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number of processing cycle effect on the properties of the composites based on alfa fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Hammiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Boukerrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Djidjelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (9), pp.1176-1193. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0892705714563116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage analysis of composites reinforced with Alfa fibers: Viscoelastic behavior and debonding at the fiber/matrix interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouaoui Sereir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Kada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (31), </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.43760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF ALFA FIBER TREATMENT AND MAPP COMPATIBILIZATION ON THERMAL AND MECHANICAL PROPERTIES OF POLYPROPYLENE/ALFA FIBER COMPOSITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Hamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Boukerrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Djidjelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose Chemistry and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (9-10), pp.1069-1076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and acoustic behaviour of porosity controlled randomly dispersed flax/PP biocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Merotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Behlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.174-180. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“COLONAV – Navigateur de patients pour le dépistage du cancer colorectal dans les zones défavorisées”, volume 64, supplément 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of L-Poly-(lactide)-Poly-(butylene-succinate)-flax biocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Akesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Skrifvars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128, pp.77 - 88. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the low shear modulus of flax fibres an advantage for polymer reinforcement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 185, pp.534-536. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2016.09.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax/PP manufacture by automated fibre placement (AFP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.207-213. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale shear properties of flax fibre reinforced polyamide 11 biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.123-129. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma irradiation effects on morphology and properties of PHBV/PLA blends in presence of compatibilizer and Cloisite 30B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Zembouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.29-37. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2015.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of flax fibres viscoelastic behaviour at micro and nano scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parenteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.219-225. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollow micropsheres-polypropylene blends : relationship between microsheres degradation and composites properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -S. Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jouannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.146-153. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2014.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax/polypropylene composites for lightened structures: Multiscale analysis of process and fibre parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa Doumbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoëlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Falher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87, pp.331-341. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2015.07.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprocessing of wood flour reinforced polypropylene composites: Impact of particle size and coupling agent on composite and particle properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Soccalingame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.72-85. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2015.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared drying of water based varnish coated on elastomer substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.103-110. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2014.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile properties of elementary fibres of flax and glass: Analysis of reproducibility and scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 130, pp.289-291. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2014.05.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale study of the adhesion between flax fibers and biobased thermoset matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.47-56. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2014.04.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of the structure and mechanical performance of woody hemp core and the dependence on the sampling location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Nottez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Konnerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60, pp.193 - 204. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Average tensile properties of French elementary flax fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122, pp.159-161. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2014.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementary flax fibre tensile properties: Correlation between stress-strain behaviour and fibre composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, pp.762-769. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.11.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term immersion in natural seawater of Flax/PLA biocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.140-148. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical analysis of elementary flax fibre tensile properties after different thermal cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.159-166. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of gamma irradiation on the morphology and properties of polylactide/Cloisite 30B nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98 (1), pp.348. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the structure of a composite polypropylene/flax and damage mechanisms under stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ausias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.225-236. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the fibre morphology stability in polypropylene-flax composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ausias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98 (6), pp.1216-1224. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2013.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of flax fibres individualisation on tensile failure of flax/epoxy unidirectional composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ausias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.62-70. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2013.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the hemp fiber mechanical properties and their scattering (Fedora 17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.317-327. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between micro-fibrillar angle, mechanical properties and biochemical composition of flax fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.343-351. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.11.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the yearly reproducibility of flax fiber tensile properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50, pp.400-407. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and physical evolutions of aramid fibers aged in a moderately alkaline environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Derombise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.V. van Schoors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 123 (5), pp.3098-3105. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.34923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindentation contribution to mechanical characterization of vegetal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (7), pp.2861-2866. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.04.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of drying on the mechanical behaviour of flax fibres and their unidirectional composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 43 (Issue 8), pp.Pages 1226-1233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of loading rates on morpholgy and mechanical properties of PLA/clay nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.390-399. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2012.050942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of drying on the mechanical behaviour of flax fibres and their unidirectional composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (8), pp.1226-1233. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2012.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the interfacial properties between flax fibres and PLLA by a water fibre treatment and drying cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the interfacial properties between flax fibres and PLLA by a water fibre treatment and drying cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 39, pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectinase treatments on technical fibres of flax: Effects on water sorption and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (1), pp.177-185. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary evaluation of matricaria maritimum fibres for polymer reinforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 34 (Issue 3), pp.Pages 1652-1654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary evaluation of matricaria maritimum fibres for polymer reinforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (3), pp.1652-1654. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2011.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the sampling area of the stem on the mechanical properties of hemp fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (4), pp.797-800. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2010.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the technical and environmental interest in reusing ar ecycled polypropylene-hemp fibre composite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 96 (Issue 10), pp.1732-1739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could oleaginous flax fibers be used as reinforcement for polymers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Goimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montrelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 34 (Issue 3), pp.Pages 1556-1563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the technical and environmental interest in reusing a recycled polypropylene-hemp fibre composite?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (10), pp.1732-1739. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2011.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical properties of virgin and recycled polypropylene impact copolymer/CaCO3 nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bradai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thermo mechanical processing on the mechanical properties of biocomposite flax fibers evaluated by nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 95 (Issue 9), pp.Pages 1488-1494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology, Dynamic Mechanical, Thermal, and Crystallization Behaviors of Poly(trimethylene terephthalate)/Polycarbonate Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indose Aravind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabu Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 49 (no8), pp.3873-3882</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical Properties of Virgin and Recycled Polypropylene Impact Copolymer/CaCO3 Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bradai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (10), pp.1904-1913. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.21716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between structure and rheological, mechanical and thermal properties of polylactide/cloisite 30B nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mederic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 116, pp.1357-1365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of natural weather on the structure and properties of polylactide/Cloisite 30B nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95, pp.1751-1758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of fiber preparation to optimize the surface and mechanical properties of unitary flax fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 32 (Issue 3), pp.Pages 662-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater ageing of low styrene emission resins for marine composites: Mechanical behaviour and nano-indentation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (8), pp.1024-1032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Influence of adhesive bond line thickness on joint strength”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.y Cogniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (7), pp.724-736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigidity analysis of polypropylene/vegetal fibre composites after recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (3), pp.297-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of adhesive bond line thickness on joint strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (7), pp.724-736. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2009.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“INVESTIGATIONS OF THE USE OF A MUSSEL-INSPIRED COMPATIBILIZER TO IMPROVE THE MATRIXFIBER ADHESION OF A BIOCOMPOSITE”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (6), pp.668-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on mechanical properties of poly(propylene) and poly(lactic acid) reinforced by miscanthus fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (9), pp.1444-1454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermo-mechanical cycles on the physico-chemical properties of poly(lactic acid)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Montrelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (2), pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la recyclabilité d'un biocomposite PLLA/lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (2), pp.233-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelasticity properties of biopolymer composite materials determined using finite element calculation and nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Sehaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (2), pp.371-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of recycling on mechanical behaviour of biocompostable flax/poly(L-lactide) composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (9), pp.1471-1478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigidité longitudinale et transverse de fibres de chanvre et de sisal. Influence sur la raideur de composites injectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Montrelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-Plastics: morphological & mechanical properties of recycled Poly(Carbonate)-Crushed rubber (rPC-CR) blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Elleuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (11), pp.1768-1776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of poly(carbonate)-crushed rubber particles interphase by nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Grohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103 (4), pp.2687-2694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal degradation and (nano) mechanical behavior of layered silicate reinforced poly(3-hydroxybutyrate-co-3-hydroxyvalerate) nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (5), pp.652-659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the recycling of hemp and sisal fibres reinforced polypropylene composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92, pp.1034-1045</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of composites based on low styrene emission polyester resins for marine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grohens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (1), pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer composites: Electrical, thermal, and rheological study of injected isotactic poly (propylene)/long stainless-steel fibers for electromagnetic interferences shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (4), pp.3280-3287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer composites obtained from recycled poly(carbonate) and rubber blends for heating and sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Elleuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (9-10), pp.727-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale mechanical characterization of flax fibres for the reinforcement of composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Nuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Natural Fibres : Volume 2 : Processing and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Elsevier, pp.205-226, 2020, 978-0-12-818782-1. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818782-1.00006-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de cycle de vie des biocomposites et gestion de leur fin de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beigbeder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites polymères et fibres lignocellulosiques : Propriétés, transformation et caractérisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 266-310 (Chap. 7), 2017, 978-2-7462-4777-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement of Polymers by Flax Fibers: Role of Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-based Composites For High-performance Materials: From Strategy To Industrial Application. 2015. Wirasak Smitthipong, Rungsima Chollakup, Michel Nardin (Eds). Crc Press-taylor &amp; Francis Group. ISBN Subjects https://doi.org/10.1201/b17601. Chap.6, pp.87-112</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining XRD and nanoindentation to characterize mechanical properties evolution of flax cell walls during controlled heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Caër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanobrücken 2024: Nanomechanical Testing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile Characterization of Single Plant Fibres : a Benchmark Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Luycker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 – 21st European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Circular Approach for the Valorization of Tomato By-Product in Biodegradable Injected Materials for Horticulture Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Calatraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LignoBiotech, TOULOUSE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TBI, Oct 2024, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15040820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle génération de CMO recyclables à partir de matières premières de recyclage : vers une économie circulaire (RECYCOMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aymonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the changes into mechanical properties and ultrastructure of flax cell walls during a dynamic heating treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Caër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNF 2023 - 6th International Conference on Natural Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Funchal (Madeira Island), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Symposium on Biomaterials, Fuels and Chemicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Industrial Microbiology and Biotechnology, Apr 2023, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Monitoring Of The Ultrastructure And Mechanical Properties Of Flax Cell Walls During Controlled Heat Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Caër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2023 - 8th EPNOE International Polysaccharides Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased composites materials from waxes and lignocellulosic powders for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Whitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of ultra-fine milling on physical and chemical characteristics of flax fibres and composite thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil U. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNF 2021 - 5th International Conference on Natural Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites : why to use plan fibres for composite reinforcement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique IPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriented granulometry to quantify fibre orientation distributions in synthetic and plant fibre composite preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromahgreb 4,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant fibre structure/property relationship: the example of flax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Cambridge, Dpt of Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cambridge, Dpt of Architecture, Feb 2020, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites : éléments clefs et écosystème à travers 2 projets collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Excelcar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of flax yarns from italian paintings using AFM mechanical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Melelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Roselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Di Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Local Mechanical Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Czech Technical University in Prague, Nov 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de composites non-tissés biodégradables renforcés par des fibres de lin : étude des performances mécaniques et de la biodégradabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphin Pantaloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil U. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation d'anas de lin comme renforts de biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Nuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshil U. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax Cell Wall Ultrastructure Modifications During Retting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Natural Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Wall Ultrastructure Modifications During Flax Fiber Retting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés thermomécaniques et comportement élasto-(visco) plastique des matériaux composites bio-sourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Leleng Azoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Jmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Francart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bahlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés thermomécaniques et comportement élasto-(visco) plastique des matériaux composites bio-sourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiyao Azoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Jmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Francart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bahlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement hygromécanique des biocomposites non-tissés soumis à des variations d'humidité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Behlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 21 : 21ème Journées Nationales sur les Composites 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique de la paroi cellulaire des fibres de lin par AFM : de la biomécanique aux effets des procédés de mise en forme des composites bio-sourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax stems: Using the plant architecture to provide models of bioinspired composite structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tancrede Almeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la rigidité longitudinale des fibres de chanvre à l'aide d'essais de flexion sur tiges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax fiber cell walls characterization by Peak-Force Quantitative Nano Mechanics technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Biobased Materials and Composites (ICBMC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique de la paroi cellulaire des fibres végétales par Microscopie à Force Atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Cuberes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'évolution de l'architecture de la plante sur les propriétés mécaniques des fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Goudenhooft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'interface fibre/matrice et du renfort sur les propriétés mécaniques en traction d'un biocomposite non-tissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Merotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Behlouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique de parois végétales de fibres de lin par la technologie Peak-Force Quantitative Nano Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation multiaxiale d'un PolyHydroxyAlcanoate et simulation avec un modèle de comportement HVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bruzaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEPOS26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aber Wrac’h, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement et modélisation mécanique multiaxiale d'un PHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bruzaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement et modélisation mécanique multiaxiale d'un PHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude en rupture d'un composite à fibres végétales d'Alfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessem Ben Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Matériaux 2014 - Colloque Ecomatériau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health monitoring with conductive network applied to biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IFFSTAR Franco-Japonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion between a flax fiber and biobased thermoset resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of biocomposite for lightweight structure : sensing interfacial mechanisms and health monitoring with conductive nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between micro-fibrillar angle, mechanical properties and biochemical composition of flax fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Week @ Leuven and Texcomp-11 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Leuven, Belgium. pp.1 - 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term immersion in natural seawater of flax reinforced biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inov'sail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of flax fibers individualization on tensile mechanical properties of flax/epoxy unidirectional composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ausias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of smart biocomposite for lightweight structure : S-BioComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhérence fibre de lin/matrice thermodurcissable biosourcée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lozachmeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where do the scatter and low mechanical properties of hemp fiber come from ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pontoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNF 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of smart biocomposite for lightweight structure : S-BioComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage assessment in biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of the structure of a polypropylene flax composite and damage mechanism under stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Veillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOCOMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United Kingdom. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre les angles microfibrillaires, les propriétés mécaniques et la composition biochimique de fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Perre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche du comportement viscoélastique d'une fibre de lin par nanoindentation et microscopie à force atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'individualisation des fibres de lin sur les propriétés mécaniques en traction d'un unidirectionnel lin/époxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ausias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de parois végétales par nanoindentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Marrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indentation 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude des propriétés d'un composite PP/lin mis en oeuvre par extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ausias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Tachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes d'adhérence entre une fibre de lin et le PLLA- Influence d'un traitement faiblement impactant à l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche du comportement viscoélastique d'une fibre de lin par analyse du recouvrement d'empreintes de nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la recyclabilité de composites PP/chanvre en tenant compte de la rigidité longitudinale et transverse des fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : "le chanvre dans tous ses états : de la plante aux composites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the use of a mussel-inspired compatibilizer to improve the matrix-fiber adhesion of a biocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Fibres 09 / Materials for a low carbon future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short infrared drying and crosslinking of water based varnish ciated on EPDM substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Allanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFSIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lyon, France. pp. 94-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindentation contribution for to mechanical caracterization of vegetal fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Fibres 09 / Materials for a low carbon future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la nanoindentation pour la caractérisation mécanique de fibres végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale des Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la nanoindentation pour la caractérisation mécanique de fibres végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indentation 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la recyclabilité de composites PP/chanvre et PP/sisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque fibres naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la nanoindentation pour la caractérisation mécanique de fibres végétales. Mesures de rigidités transverses et longitudinales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indentation 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la nanoindentation pour la caractérisation de fibres végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Chimie Verte / organisation INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater ageing of low styrene emissin resine for marine composites : mechanical behaviour and nanoindentation studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigidité longitudinale et transversale de fibres de chanvre et de sisal. Validité des modèles micromécaniques pour estimer la rigidité d'un composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Montrelay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique (AMAC), "Renforcement des polymères par des fibres végétales / EcoMatériaux "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la recyclabilité d'un composite bio-compostable PLLA/lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique et Technique (AMAC), "Renforcement des polymères par des fibres végétales / EcoMatériaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la recyclabilité de composites poly(propylène) renforcés par des fibres de chanvre et de sisal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Marseille, France. pp.263-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical properties of alginate films according to their microstructure, cation content and nanoparticles fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Deit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Symposium on Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and mechanical properties of alginate films containing calcium cations and ferrofluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Deit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Polymer-Solvent Complexes &amp; Intercalates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of flax shives conjugated to fluorophores to design 4D pH-responsive biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mayer-Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Paës</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on Advanced Materials and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés nano-mécaniques de la paroi cellulaire des fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées du GDR Sciences du Bois - Les usages du bois : enjeux et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France. , 2016, Actes des 5èmes Journées Scientifiques du GDR3544 Sciences du Bois : Les usages de bois, enjeux et opportunité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interfaces pertinentes dans les composites à fibres naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical and environmental interest to reuse a recycled polypropylene hemp fibre composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bio based treatments on flax/PLLA interfacial bonding properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of shear properties of flax fibres - Influence of drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Davies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refivert : renforcement de composites pour l'automobile par des fibres végétales en substitution de fibres de verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling composites materials reinforced with plant fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et industrialisation d'un caillebotis extrudé avec fixation cachée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et réalisation d'un procédé de valorisation des déchets de PSE souillées et broyés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards high-performance biocomposites for targeted applications :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials. Université Bretagne Sud, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04163751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId829"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5547E0B"/>
+    <w:nsid w:val="A96022E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-bourmaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4584-4242" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157362175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05484407v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Buffet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2026.109595" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Le Gagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01471" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasuki Rajakumaran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121655" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05369535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chalard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Hue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108704" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233577v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quereilhac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109220" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Alday Mamani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06985-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Calatraba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clcb.2025.100136" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05069593v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Morgillo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Abida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108754" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108990" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dinh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sable" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gouvernet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourmaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.525" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497303v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100678" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azonaha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Didier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pages" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jsxmed/qdaf077.196" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib13060076" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108694" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049276v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Wightman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112347" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05345044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubkeur Seddik Bouakaz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Rouba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benbelaid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2025.2557034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664311v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122526" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831304v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lo&#239;c Rudolph" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ssig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119446" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05061996v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#232;na Brionne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mourret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre d'Arras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119038" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05062007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina d'Orlando" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib12120111" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471309v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schwartz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Meglio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berkane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202210" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616131v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108323" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638654v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Musa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaidi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Depriester" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Allouche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8070244" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803642v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Guillou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108118" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340352v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahadev Bar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Falher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111150" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664325v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richely" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil Shah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gager" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118613" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05061991v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Hue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118831" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049692v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108276" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387346v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Cortopassi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110826" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05344497v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04024222v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Konschak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15040820" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663691v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova-Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00873h" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663657v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117722" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317965v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15132794" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140733v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fianu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kervran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verga-G&#233;rard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fournel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101847" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180058v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beigbeder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121253" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339922v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Caneva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bellini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Melelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12210-023-01177-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125820v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Pinsard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.116655" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663868v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mougnard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2023.100382" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023998v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaima Bellil" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphin Pantaloni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2023.100351" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585216v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil U. Shah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.109982" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056105v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115048" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138554v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nuez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115592" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585217v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Ollier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2021.109173" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753799v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richely" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dhakal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107052" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585214v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.109957" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656635v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114900" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439321v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keryvin Vincent" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022028" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-37VTR57W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525299v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114256" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682977v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervo&#235;len" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700450v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119584" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663895v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2022.100300" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699943v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Paturel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119599" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03154888v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazian" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Musio" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113337" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03311937v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barteau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11070846" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223022v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Azoti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Francart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Al&#232;s" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113518" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279781v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142225" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122555v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaci" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Touati" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202000219" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203347v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106333" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343240v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemala Hapsari" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00998-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427027v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2021.100851" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170573v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113368" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487074v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Day" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boursat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106550" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212290v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denoual" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113482" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127427v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202070219" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493050v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108529" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468586v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Roselli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Proietti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.10.003" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664276v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kao" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib9040024" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995296v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Amaducci" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2020.100010" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338804v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra El-Abbassi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Assarar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Ayad" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105677" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585215v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike J. Clifford" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Ramage" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13214811" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466061v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030632" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342154v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.024" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544204v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112324" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128201v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112847" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156244v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom Dhakal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112705" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490457v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109166" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05318472v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimmappa Shetty Guruprasad" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/app.2020.27.0107" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904269v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Danjou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MATLET.2019.126818" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664282v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2020.100054" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627443v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Padovani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-019-02456-3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980241v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.12.059" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VFNX58X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306154v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111774" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618832v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290500" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163472v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Rollet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duborper" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973678v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2018.10.015" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485837v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.05.006" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485869v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.107694" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484489v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Behlouli" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.105944" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269010v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Merotte" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Gall" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105504" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392721v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Breard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111984" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154573v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Badouard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Traon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.04.049" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937778v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.10.065" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069275v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tanguy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaudry" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.11.061" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG3KSNQ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069323v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.01.019" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV2SJ49H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069267v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2018.05.005" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690075v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib6010006" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015952v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1455-y" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069269v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Almansour" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyi Zhang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.10.044" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801066v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.05.009" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069340v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Requile" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.01.035" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5HNPWG1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069313v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renouard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.05.006" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069338v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.07.012" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1614KMSN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069268v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.07.003" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNM9PS2Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069308v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.06.066" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR2NG5CL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069329v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gibaud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aaa6b7" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069293v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinele Duigou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.10.009" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689998v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belhouli" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2017.08.028" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697238v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.11.062" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-647NTCD7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697245v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scida" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.02.094" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJV0KN52-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436083v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.12.020" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697277v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirouche Chikh" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Benhamida" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.07.014" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QV1DSPDT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689999v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gourier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.12.003" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697271v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Malvestio" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.06.010" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DVWF3DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008167v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.05.031" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMS85P2H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697261v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.10.017" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127446v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hammiche" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Boukerrou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705714563116" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03346035v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Khaldi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Sereir" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Kada" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43760" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7D3XRMW5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127444v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamour" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128562v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allary" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tinquaut" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110738v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.03.002" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D13XJZ4B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638000v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Akesson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Skrifvars" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.03.018" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNJ15Q1D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200745v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cartie" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.01.011" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110767v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.09.067" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7RSM69Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110773v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duigou" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baley" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.03.014" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7232FLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906422v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Zembouai" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dumazert" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2015.11.003" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848015v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -S. Doumbia" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouannet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fahler" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orange" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.12.024" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082475v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parenteau" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.10.006" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35R7X6ZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055175v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Doumbia" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouannet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.07.139" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJGRBWT7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900389v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soccalingame" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.01.020" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986947v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.01.013" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPNH3SMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988042v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.02.030" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKLDN4MG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011494v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefeuvre" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Morvan" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.05.115" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW0ZDGCN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268987v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Nottez" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Konnerth" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.06.019" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D13BT7L2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011489v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marrot" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bono" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.04.087" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRX3X27N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988036v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morvan" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.11.043" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM3JMVXT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115476v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.07.021" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011498v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.05.006" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNF7W1C6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982028v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zaidi" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.09.014" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ07FM2V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985158v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ausias" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tachon" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.030" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRXBK7XN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985133v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coroller" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.03.006" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4HVNQ76-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807825v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouali" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.11.031" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-576VPGQX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985170v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pontoire" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.09.026" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B83PBF32-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985219v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.03.018" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JGXZC3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985228v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebrun" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.07.035" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFKLMH94-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988050v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mederic" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2012.050942" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988024v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.04.050" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP53SXL3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717191v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davies" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988029v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derombise" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. van Schoors" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34923" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-10SDBDZC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499240v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.03.005" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73K1TKG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499171v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.02.001" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T4BHDZF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714954v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988005v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alix" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marais" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Philippe" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.07.035" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGHQ1S4N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717223v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pajot" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498996v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pajot" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2011.05.021" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987997v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augier" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2010.11.053" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P69L6WDQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714970v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988018v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2011.08.003" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WLX47ZH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717210v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Goimard" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montrelay" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493960v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elloumi" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pimbert" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bradai" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717233v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717256v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indose Aravind" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988011v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21716" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G63V7Z2T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494136v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zaidi" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaci" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601310v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzaud" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717229v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494420v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrot" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494492v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivi&#232;re" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raj" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494459v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sohier" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.y Cogniard" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Choqueuse" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402010v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449114v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cognard" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Choqueuse" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2009.03.002" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400214v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400213v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montrelay" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660530v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sehaki" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402016v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400328v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402014v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400027v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zribi" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400034v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elleuch" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elleuch" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400210v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399315v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495137v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495129v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roth" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400206v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995281v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818782-1.00006-7" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02481533v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309688v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nardin" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661668v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillou" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beigbeder" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05008177v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987744v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04184130v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094822v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213164v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744492v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Whitton" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411127v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212337v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002707v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002646v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002881v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pierre" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002652v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511518v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Leleng Azoti" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Jmal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269023v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269029v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269088v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Girolami" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421457v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420764v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420743v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129894v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran F. Pierre" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943686v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977941v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623263v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597735v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623253v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593470v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siniscalco" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cuberes" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622831v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598030v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229515v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guitton" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Laurent" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rio" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruzaud" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229531v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446523v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01144555v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khaldi" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vivet" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poil&#226;ne" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Ben Doudou" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chen" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017211v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016838v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017842v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993433v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016849v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozachmeur" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016853v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017205v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016842v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017209v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016789v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017828v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016829v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Veill&#233;" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016845v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Placet" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016857v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017204v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935280v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marrot" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597757v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598133v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597508v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600575v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495558v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403966v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495553v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495555v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402028v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conan" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400220v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495504v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495505v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495539v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497056v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497078v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pillin" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401820v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173599v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roger" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bee" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Deit" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173605v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979918v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597722v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717475v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717279v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717272v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717264v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496653v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496657v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496648v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496640v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04163751v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-bourmaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4584-4242" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157362175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05484407v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Buffet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2026.109595" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559440v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Morgillo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#232;na Brionne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Lesaint" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122613" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Calatraba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clcb.2025.100136" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Alday Mamani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06985-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05069593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Abida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108754" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dinh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sable" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gouvernet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourmaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.525" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chalard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100678" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333756v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108990" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quereilhac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109220" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05369535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Hue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108704" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319950v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Le Gagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01471" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasuki Rajakumaran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121655" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azonaha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Didier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pages" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jsxmed/qdaf077.196" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib13060076" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108694" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05345044v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubkeur Seddik Bouakaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Rouba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benbelaid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2025.2557034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049276v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Wightman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112347" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664311v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122526" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05062007v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina d'Orlando" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib12120111" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schwartz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Meglio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berkane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202210" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616131v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108323" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Musa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zaidi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Depriester" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Allouche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Naouar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8070244" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05061996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mourret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre d'Arras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119038" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831304v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lo&#239;c Rudolph" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg M&#252;ssig" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119446" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803642v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Guillou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108118" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340352v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahadev Bar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Falher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.111150" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05061991v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Hue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118831" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693525v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Brionne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colinart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110787" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049692v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108276" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664325v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richely" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil Shah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gager" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118613" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387346v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Cortopassi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110826" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05344497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04024222v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolja Konschak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15040820" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317965v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15132794" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663657v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117722" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663691v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova-Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00873h" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fianu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kervran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verga-G&#233;rard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fournel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101847" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339922v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Caneva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bellini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Melelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12210-023-01177-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180058v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beigbeder" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121253" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663868v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mougnard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2023.100382" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125820v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Pinsard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.116655" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023998v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaima Bellil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphin Pantaloni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2023.100351" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585216v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil U. Shah" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.109982" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753799v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richely" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dhakal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107052" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585217v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Ollier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2021.109173" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138554v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nuez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115592" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056105v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115048" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585214v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.109957" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656635v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114900" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439321v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keryvin Vincent" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Saux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022028" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-37VTR57W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700450v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119584" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2022.100300" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682977v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervo&#235;len" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525299v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114256" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699943v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Paturel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119599" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03154888v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Musio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113337" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122555v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Kaci" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Touati" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202000219" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279781v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142225" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127427v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202070219" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212290v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foulon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denoual" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113482" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170573v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113368" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203347v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106333" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343240v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemala Hapsari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-021-00998-8" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427027v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2021.100851" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487074v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Day" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boursat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106550" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223022v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barteau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Azoti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Francart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Al&#232;s" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113518" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03311937v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11070846" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493050v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108529" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468586v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Roselli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Proietti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.10.003" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664276v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kao" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib9040024" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995296v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Amaducci" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2020.100010" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338804v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra El-Abbassi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Assarar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Ayad" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105677" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466061v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030632" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342154v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.024" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128201v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112847" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544204v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112324" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585215v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike J. Clifford" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H. Ramage" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13214811" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156244v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hom Dhakal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112705" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490457v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109166" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05318472v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimmappa Shetty Guruprasad" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/app.2020.27.0107" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904269v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Danjou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MATLET.2019.126818" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664282v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2020.100054" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627443v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Padovani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thomachot-Schneider" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-019-02456-3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163472v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Rollet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duborper" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973678v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2018.10.015" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618832v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290500" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485837v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.05.006" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484489v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Behlouli" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.105944" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485869v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.107694" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306154v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111774" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980241v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.12.059" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VFNX58X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269010v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Merotte" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Gall" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105504" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392721v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Breard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111984" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154573v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Badouard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Traon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.04.049" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937778v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.10.065" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069275v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tanguy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaudry" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.11.061" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG3KSNQ5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069323v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.01.019" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV2SJ49H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069269v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Almansour" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyi Zhang" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.10.044" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069340v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Requile" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.01.035" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5HNPWG1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069313v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renouard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.05.006" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801066v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.05.009" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069267v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmatsci.2018.05.005" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015952v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1455-y" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690075v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib6010006" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069338v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.07.012" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1614KMSN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069308v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.06.066" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR2NG5CL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069268v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lan" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.07.003" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNM9PS2Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069329v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gibaud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aaa6b7" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069293v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinele Duigou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.10.009" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689998v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belhouli" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2017.08.028" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697238v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.11.062" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-647NTCD7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697277v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirouche Chikh" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Benhamida" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.07.014" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QV1DSPDT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689999v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gourier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.12.003" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436083v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.12.020" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697245v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scida" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.02.094" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJV0KN52-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697271v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Malvestio" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.06.010" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DVWF3DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008167v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.05.031" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMS85P2H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697261v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.10.017" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127446v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hammiche" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Boukerrou" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705714563116" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03346035v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Khaldi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Sereir" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Kada" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43760" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7D3XRMW5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127444v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamour" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110738v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.03.002" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D13XJZ4B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128562v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allary" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tinquaut" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638000v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Akesson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Skrifvars" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.03.018" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNJ15Q1D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110767v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.09.067" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7RSM69Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200745v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cartie" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.01.011" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110773v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duigou" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baley" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.03.014" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7232FLV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906422v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Zembouai" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dumazert" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2015.11.003" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082475v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parenteau" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charleux" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.10.006" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35R7X6ZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848015v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -S. Doumbia" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jouannet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fahler" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orange" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.12.024" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055175v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Doumbia" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouannet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2015.07.139" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJGRBWT7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02900389v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soccalingame" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.01.020" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986947v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.01.013" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPNH3SMH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011494v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefeuvre" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Morvan" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.05.115" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DW0ZDGCN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011489v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marrot" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bono" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.04.087" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRX3X27N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268987v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Nottez" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Konnerth" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.06.019" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D13BT7L2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988042v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.02.030" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKLDN4MG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988036v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morvan" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.11.043" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM3JMVXT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115476v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.07.021" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011498v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.05.006" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNF7W1C6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982028v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zaidi" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.09.014" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ07FM2V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985158v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ausias" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tachon" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.07.030" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRXBK7XN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985133v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coroller" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.03.006" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4HVNQ76-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985219v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.03.018" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JGXZC3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985170v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pontoire" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.09.026" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B83PBF32-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807825v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouali" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.11.031" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-576VPGQX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985228v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebrun" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.07.035" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFKLMH94-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988029v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derombise" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. van Schoors" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Davies" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34923" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-10SDBDZC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988024v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.04.050" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP53SXL3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717191v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988050v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mederic" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2012.050942" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499240v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.03.005" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73K1TKG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499171v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.02.001" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T4BHDZF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714954v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988005v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alix" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marais" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Philippe" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.07.035" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGHQ1S4N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717223v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pajot" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498996v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pajot" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2011.05.021" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987997v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2010.11.053" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P69L6WDQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714970v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717210v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Goimard" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montrelay" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988018v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2011.08.003" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WLX47ZH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493960v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elloumi" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pimbert" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bradai" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717233v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717256v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indose Aravind" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988011v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21716" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G63V7Z2T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494136v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zaidi" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaci" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601310v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzaud" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717229v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494420v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurin" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrot" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494459v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sohier" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.y Cogniard" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Choqueuse" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402010v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449114v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cognard" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Choqueuse" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2009.03.002" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494492v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rivi&#232;re" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raj" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400214v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400213v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montrelay" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402016v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660530v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sehaki" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400328v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402014v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400034v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zribi" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Elleuch" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elleuch" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400027v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400210v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399315v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495137v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495129v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roth" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400206v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995281v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818782-1.00006-7" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02481533v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309688v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nardin" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661668v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillou" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beigbeder" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05008177v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987744v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04184130v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094822v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213164v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744492v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Whitton" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411127v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03212337v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002707v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002881v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pierre" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002646v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002652v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269088v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Girolami" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421457v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420764v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269023v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269029v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511518v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Leleng Azoti" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Jmal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420743v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129894v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran F. Pierre" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943686v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977941v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623263v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597735v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593470v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siniscalco" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cuberes" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622831v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623253v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598030v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229515v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guitton" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Laurent" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rio" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruzaud" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229531v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446523v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laurent" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01144555v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khaldi" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vivet" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poil&#226;ne" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Ben Doudou" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chen" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017211v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016838v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017842v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993433v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016842v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016789v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ausias" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017209v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016849v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozachmeur" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016853v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017205v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017828v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016829v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Veill&#233;" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016845v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Placet" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016857v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017204v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935280v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marrot" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597757v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598133v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597508v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600575v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495553v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403966v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495558v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495555v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402028v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conan" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400220v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495504v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495505v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495539v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497056v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497078v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pillin" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401820v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173599v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roger" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bee" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Deit" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173605v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979918v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597722v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717475v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717279v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717272v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717264v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496653v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496657v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496648v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496640v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04163751v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>