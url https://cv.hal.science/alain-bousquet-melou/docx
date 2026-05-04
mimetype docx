--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -181,1138 +181,1138 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessment of extracellular and intracellular activity of macrolides, rifampicin, and doxycycline against Rhodococcus equi based on bacterial counts and microscopy</w:t>
+                <w:t xml:space="preserve">Pharmacokinetic–Pharmacodynamic Cutoff Values for Doxycycline in Pigs to Support the Establishment of Clinical Breakpoints for Antimicrobial Susceptibility Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Huguet</w:t>
+                <w:t xml:space="preserve">Pierre‐louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Gourbeyre</w:t>
+                <w:t xml:space="preserve">Alain Bousquet‐melou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
+                <w:t xml:space="preserve">Aude A Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude A Ferran</w:t>
+                <w:t xml:space="preserve">Béatrice B Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie A Lallemand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme R E del Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (9), pp.e01205-25. </w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01205-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvp.13511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360313v1</w:t>
+                <w:t xml:space="preserve">hal-05046560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics, pharmacodynamics, and local tolerance at injection site of penicillin and gentamicin administered by intravenous regional limb perfusion in standing horses: comparison between weightbearing and flexed limbs</w:t>
+                <w:t xml:space="preserve">Reassessment of extracellular and intracellular activity of macrolides, rifampicin, and doxycycline against Rhodococcus equi based on bacterial counts and microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Guillot</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Mespoulhes-Rivière</w:t>
+                <w:t xml:space="preserve">Ophélie Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marlène Z Lacroix</w:t>
+                <w:t xml:space="preserve">Aude A Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice B Roques</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie A Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (1), pp.650. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (9), pp.e01205-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12917-025-04936-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01205-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360282v1</w:t>
+                <w:t xml:space="preserve">hal-05360313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetic–Pharmacodynamic Cutoff Values for Doxycycline in Pigs to Support the Establishment of Clinical Breakpoints for Antimicrobial Susceptibility Testing</w:t>
+                <w:t xml:space="preserve">Pharmacokinetics, pharmacodynamics, and local tolerance at injection site of penicillin and gentamicin administered by intravenous regional limb perfusion in standing horses: comparison between weightbearing and flexed limbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐louis Toutain</w:t>
+                <w:t xml:space="preserve">Marguerite Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bousquet‐melou</w:t>
+                <w:t xml:space="preserve">Céline Mespoulhes-Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude A Ferran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Béatrice B Roques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme R E del Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvp.13511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12917-025-04936-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046560v1</w:t>
+                <w:t xml:space="preserve">hal-05360282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an in vitro biofilm model for the study of the impact of fluoroquinolones on sewer biofilm microbiota</w:t>
+                <w:t xml:space="preserve">The sub-MIC selective window decreases along the digestive tract: determination of the minimal selective concentration of oxytetracycline in sterilised intestinal contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah A Naudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude A Ferran</w:t>
+                <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
+                <w:t xml:space="preserve">Bertille Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Marcuzzo</w:t>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1377047⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 15 (22), pp.1803-1804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1377159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04522705v1</w:t>
+                <w:t xml:space="preserve">hal-04700337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial combinations against &amp;lt;i&amp;gt;Helicobacter pylori&amp;lt;/i&amp;gt; including benzoxadiazol-based flavodoxin inhibitors: &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an in vitro biofilm model for the study of the impact of fluoroquinolones on sewer biofilm microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophelie Gourbeyre</w:t>
+                <w:t xml:space="preserve">Sarah A Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude A Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Salillas</w:t>
+                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Mahía</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">María Dolores Díaz de Villegas</w:t>
+                <w:t xml:space="preserve">Camille Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.02623-23⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1377047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352359v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presencia de residuos antibióticos en carnes comercializadas en el área transfronteriza España‑Francia: un enfoque novedoso en los métodos de vigilancia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimicrobial combinations against &amp;lt;i&amp;gt;Helicobacter pylori&amp;lt;/i&amp;gt; including benzoxadiazol-based flavodoxin inhibitors: &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilha Beyria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Jesús Serrano</w:t>
+                <w:t xml:space="preserve">Ophelie Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janira Elorduy</w:t>
+                <w:t xml:space="preserve">Sandra Salillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itsaso Zabaleta</w:t>
+                <w:t xml:space="preserve">Alejandro Mahía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Istamboulie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena González-Fandos</w:t>
+                <w:t xml:space="preserve">María Dolores Díaz de Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITEA, información técnica económica agraria: revista de la Asociación Interprofesional para el Desarrollo Agrario (AIDA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12706/itea.2024.001⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.02623-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682445v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities of semi-continuous anaerobic digestion for mitigating antibiotics in sludge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presencia de residuos antibióticos en carnes comercializadas en el área transfronteriza España‑Francia: un enfoque novedoso en los métodos de vigilancia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Jesús Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ezzariai</w:t>
+                <w:t xml:space="preserve">Janira Elorduy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Jimenez</w:t>
+                <w:t xml:space="preserve">Itsaso Zabaleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maialen Barret</w:t>
+                <w:t xml:space="preserve">Georges Istamboulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Riboul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marlène Z Lacroix</w:t>
+                <w:t xml:space="preserve">Elena González-Fandos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31, pp.66067-66078. </w:t>
+              <w:t xml:space="preserve">ITEA, información técnica económica agraria: revista de la Asociación Interprofesional para el Desarrollo Agrario (AIDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120 (3), pp.251-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35664-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12706/itea.2024.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886552v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sub-MIC selective window decreases along the digestive tract: determination of the minimal selective concentration of oxytetracycline in sterilised intestinal contents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potentialities of semi-continuous anaerobic digestion for mitigating antibiotics in sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertille Voisin</w:t>
+                <w:t xml:space="preserve">Amine Ezzariai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Roques</w:t>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Dupouy</w:t>
+                <w:t xml:space="preserve">David Riboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (22), pp.1803-1804. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.66067-66078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1377159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35664-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700337v1</w:t>
+                <w:t xml:space="preserve">hal-04886552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative bactericidal activity of four macrolides alone and combined with rifampicin or doxycycline against Rhodococcus equi at concentrations achievable in foals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bernand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1402,51 +1402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicted efficacy and tolerance of different dosage regimens of benzylpenicillin in horses based on a pharmacokinetic study with three IM formulations and one IV formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1517,295 +1517,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of HPV16 mouse and dog models for more accurate prediction of human vaccine efficacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacokinetic-pharmacodynamic cutoff values for benzylpenicillin in horses to support the establishment of clinical breakpoints for benzylpenicillin antimicrobial susceptibility testing in horses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Totain</w:t>
+                <w:t xml:space="preserve">Jennifer Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Lindner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Iché</w:t>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Animal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42826-023-00166-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1282949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1282949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750862v1</w:t>
+                <w:t xml:space="preserve">hal-04352390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetic-pharmacodynamic cutoff values for benzylpenicillin in horses to support the establishment of clinical breakpoints for benzylpenicillin antimicrobial susceptibility testing in horses.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Chapuis</w:t>
+                <w:t xml:space="preserve">Development of HPV16 mouse and dog models for more accurate prediction of human vaccine efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Totain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Davis</w:t>
+                <w:t xml:space="preserve">Yolande Misseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Ferran</w:t>
+                <w:t xml:space="preserve">Alexandra Iché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1282949. </w:t>
+              <w:t xml:space="preserve">Laboratory Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1282949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42826-023-00166-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352390v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residues of veterinary antibiotics in manures from pig and chicken farms in a context of antimicrobial use reduction by implementation of health and welfare plans</w:t>
               </w:r>
@@ -1925,90 +1925,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biased computation of probability of target attainment for antimicrobial drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pelligand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2085,77 +2085,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Ramon Portugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -2187,377 +2187,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Selection of Antibiotic- and Bacteriophage-Resistant Pseudomonas aeruginosa Is Prevented by Their Combination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alicia Huesca</w:t>
+                <w:t xml:space="preserve">Combining sequential extraction and 3D fluorescence to investigate the behavior of antibiotic and polycyclic aromatic hydrocarbons during solar drying of sewage sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ezzariai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Gaborieau</w:t>
+                <w:t xml:space="preserve">Amal An-Nori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna El Fels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Merlina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.02874-22⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298, pp.134293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.134293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888726v1</w:t>
+                <w:t xml:space="preserve">hal-03684696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining sequential extraction and 3D fluorescence to investigate the behavior of antibiotic and polycyclic aromatic hydrocarbons during solar drying of sewage sludge</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Riboul</w:t>
+                <w:t xml:space="preserve">The Selection of Antibiotic- and Bacteriophage-Resistant Pseudomonas aeruginosa Is Prevented by Their Combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude A Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Huesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Merlina</w:t>
+                <w:t xml:space="preserve">Baptiste Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 298, pp.134293. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.e0287422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.134293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.02874-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684696v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential removal of human antibiotics as a function of the dynamic of organic matter fractions and 3D fluorescence during sludge composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ezzariai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna El Fels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Merlina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (3), pp.107956. </w:t>
@@ -2647,51 +2647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.908296. </w:t>
@@ -2723,3974 +2723,3974 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational dosage regimens for cephalothin and cefazolin using pharmacokinetics and pharmacodynamics analysis in healthy horses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taisuke Kuroda</w:t>
+                <w:t xml:space="preserve">Selection of ESBL-producing Escherichia coli in the gut of calves experimentally fed with milk containing antibiotic residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohei Minamijima</w:t>
+                <w:t xml:space="preserve">Jean-Yves Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidekazu Niwa</w:t>
+                <w:t xml:space="preserve">Jessica Wucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norihisa Tamura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hiroshi Mita</w:t>
+                <w:t xml:space="preserve">Véronique Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evj.13406⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.109049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2021.109049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204606v1</w:t>
+                <w:t xml:space="preserve">hal-03279732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antipoxvirus Activity Evaluation of Optimized Corroles Based on Development of Autofluorescent ANCHOR Myxoma Virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Better and Harmonized Education in Antimicrobial Stewardship in European Veterinary Curricula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Espinosa-Gongora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Kappler-Gratias</w:t>
+                <w:t xml:space="preserve">Lisbeth Jessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Bucher</w:t>
+                <w:t xml:space="preserve">Oliver Dyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sokunthea Top</w:t>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Quentin-Froignant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+                <w:t xml:space="preserve">Bruno González-Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.1c00068⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10040364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334449v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and quantification of chlordecone elimination in ewes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic interactions between cephalexin and macrophages on different Staphylococcus aureus inoculum sizes: a tripartite in vitro model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Zemirline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlie Saint-Hilaire</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Thomé</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.etap.2021.103698⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-021-02746-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515239v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic interactions between cephalexin and macrophages on different Staphylococcus aureus inoculum sizes: a tripartite in vitro model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aude Ferran</w:t>
+                <w:t xml:space="preserve">Prediction of Minocycline Activity in the Gut From a Pig Preclinical Model Using a Pharmacokinetic -Pharmacodynamic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dahlhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-021-02746-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.671376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198305v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Minocycline Activity in the Gut From a Pig Preclinical Model Using a Pharmacokinetic -Pharmacodynamic Approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Destruction of Staphylococcus aureus biofilms by combining an antibiotic with subtilisin A or calcium gluconate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Haenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.671376⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-85722-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319354v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Better and Harmonized Education in Antimicrobial Stewardship in European Veterinary Curricula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population Pharmacokinetics of Intravenous Amoxicillin Combined With Clavulanic Acid in Healthy and Critically Ill Dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria D Vegas Cómitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Cortellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cherlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Devreese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Espinosa-Gongora</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruno González-Zorn</w:t>
+                <w:t xml:space="preserve">Beatrice B Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics10040364⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2021.770202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190794v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of ESBL-producing Escherichia coli in the gut of calves experimentally fed with milk containing antibiotic residues</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Large Impact of Obesity on the Disposition of Ivermectin, Moxidectin and Eprinomectin in a Canine Model: Relevance for COVID-19 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2021.109049⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2021.666348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279732v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destruction of Staphylococcus aureus biofilms by combining an antibiotic with subtilisin A or calcium gluconate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antipoxvirus Activity Evaluation of Optimized Corroles Based on Development of Autofluorescent ANCHOR Myxoma Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Kappler-Gratias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokunthea Top</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingjing Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+                <w:t xml:space="preserve">Charlotte Quentin-Froignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa Haenni</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (8), pp.2370-2382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-85722-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.1c00068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194522v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Pharmacokinetics of Intravenous Amoxicillin Combined With Clavulanic Acid in Healthy and Critically Ill Dogs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rational dosage regimens for cephalothin and cefazolin using pharmacokinetics and pharmacodynamics analysis in healthy horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisuke Kuroda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria D Vegas Cómitre</w:t>
+                <w:t xml:space="preserve">Yohei Minamijima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Cortellini</w:t>
+                <w:t xml:space="preserve">Hidekazu Niwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Cherlet</w:t>
+                <w:t xml:space="preserve">Norihisa Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Devreese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beatrice B Roques</w:t>
+                <w:t xml:space="preserve">Hiroshi Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2021.770202⟩</w:t>
+              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evj.13406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516328v1</w:t>
+                <w:t xml:space="preserve">hal-03204606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large Impact of Obesity on the Disposition of Ivermectin, Moxidectin and Eprinomectin in a Canine Model: Relevance for COVID-19 Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Characterization and quantification of chlordecone elimination in ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlie Saint-Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fourcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Sutra</w:t>
+                <w:t xml:space="preserve">Guido Rychen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bargues</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87, pp.103698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2021.666348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.etap.2021.103698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260114v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the pharmacokinetic‐pharmacodynamic cut‐off values of marbofloxacin in horses to support the establishment of a clinical breakpoint for antimicrobial susceptibility testing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Modeling chlordecone toxicokinetics data in growing pigs using a nonlinear mixed-effects approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fourcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Broussou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Ferran</w:t>
+                <w:t xml:space="preserve">A.A. Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evj.13385⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 250, pp.126151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113834v1</w:t>
+                <w:t xml:space="preserve">hal-02935835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early inoculation of microbial suspension in suckling piglets affects the transmission of maternal microbiota and the associated antibiotic resistance genes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why Were More Than 200 Subjects Required to Demonstrate the Bioequivalence of a New Formulation of Levothyroxine with an Old One?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (10), pp.1576. </w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8101576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00812-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106275v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors' Reply to Yu et al.: &amp;quot;&amp;quot;Levothyrox® New and Old Formulations: Are They Switchable for Millions of Patients?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">The pharmacokinetic/pharmacodynamic paradigm for antimicrobial drugs in veterinary medicine: Recent advances and critical appraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pelligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Lees</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00852-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (2), pp.172-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvp.12917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619187v1</w:t>
+                <w:t xml:space="preserve">hal-03133155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors' Reply to Krebs-Brown et al. Comment on: &amp;quot;Why Were More Than 200 Subjects Required to Demonstrate the Bioequivalence of a New Formulation of Levothyroxine with an Old One?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peggy Gandia</w:t>
+                <w:t xml:space="preserve">Antibiotic resistance: Tools for effective translational research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Ploy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Andremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J L Montastruc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+                <w:t xml:space="preserve">Bruno Valtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Lees</w:t>
+                <w:t xml:space="preserve">Claire Le Jeunne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dumartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00848-z⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Giens Workshops 2019, 75 (1), pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2019.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627432v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Were More Than 200 Subjects Required to Demonstrate the Bioequivalence of a New Formulation of Levothyroxine with an Old One?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Early inoculation of microbial suspension in suckling piglets affects the transmission of maternal microbiota and the associated antibiotic resistance genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (10), pp.1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8101576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00812-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02624662v1</w:t>
+                <w:t xml:space="preserve">hal-03106275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pharmacokinetic/pharmacodynamic paradigm for antimicrobial drugs in veterinary medicine: Recent advances and critical appraisal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Authors' Reply to Krebs-Brown et al. Comment on: &amp;quot;Why Were More Than 200 Subjects Required to Demonstrate the Bioequivalence of a New Formulation of Levothyroxine with an Old One?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Ferran</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvp.12917⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00848-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03133155v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic resistance: Tools for effective translational research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dumartin</w:t>
+                <w:t xml:space="preserve">Authors' Reply to Yu et al.: &amp;quot;&amp;quot;Levothyrox® New and Old Formulations: Are They Switchable for Millions of Patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00852-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2019.12.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02516924v1</w:t>
+                <w:t xml:space="preserve">hal-02619187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling chlordecone toxicokinetics data in growing pigs using a nonlinear mixed-effects approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Authors' Reply to Nicolas: &amp;quot;Why Were More than 200 Subjects Required to Demonstrate the Bioequivalence of a New Formulation of Levothyroxine with an Old One?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126151⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00851-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935835v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors' Reply to Nicolas: &amp;quot;Why Were More than 200 Subjects Required to Demonstrate the Bioequivalence of a New Formulation of Levothyroxine with an Old One?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Lees</w:t>
+                <w:t xml:space="preserve">Is Blood a Good Indicator for Detecting Antimicrobials in Meat? Evidence for the Development of In Vivo Surveillance Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Jesús Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Mitjana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Laborda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Victoria Falceto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00851-4⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9040175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627433v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Blood a Good Indicator for Detecting Antimicrobials in Meat? Evidence for the Development of In Vivo Surveillance Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olga Mitjana</w:t>
+                <w:t xml:space="preserve">Levers to Improve Antibiotic Treatment of Lambs via Drinking Water in Sheep Fattening Houses: The Example of the Sulfadimethoxine/Trimethoprim Combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Bonastre</w:t>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Laborda</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivain Duhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (4), pp.175. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9040175⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 9 (9), pp.561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9090561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127743v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levers to Improve Antibiotic Treatment of Lambs via Drinking Water in Sheep Fattening Houses: The Example of the Sulfadimethoxine/Trimethoprim Combination</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antibiorésistance : outils pour une recherche translationnelle efficace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Ploy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Andremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Valtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Jeunne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dumartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9090561⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2019.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955180v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiorésistance : outils pour une recherche translationnelle efficace</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dumartin</w:t>
+                <w:t xml:space="preserve">Determination of the pharmacokinetic‐pharmacodynamic cut‐off values of marbofloxacin in horses to support the establishment of a clinical breakpoint for antimicrobial susceptibility testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Garch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Broussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 75 (1), pp.1-6. </w:t>
+              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2019.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evj.13385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440782v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors' Reply to Nicolas:&amp;quot;New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Pharmacokinetics of Ertapenem in Sheep (Ovis aries) with Experimentally Induced Urinary Tract Infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe S Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Borts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare C Slagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne M Rajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00781-1⟩</w:t>
+              <w:t xml:space="preserve">Comparative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (5), pp.413-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30802/AALAS-CM-18-000144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620199v1</w:t>
+                <w:t xml:space="preserve">hal-02624660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of in vitro static and dynamic assays to evaluate the efficacy of an antimicrobial drug combination against Staphylococcus aureus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Authors' Reply to Lechat et al.: &amp;quot; New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211214⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (10), pp.1353-1354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00815-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998871v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors' Reply to Coste et al.:&amp;quot;Levothyrox New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Lees</w:t>
+                <w:t xml:space="preserve">Comparison of hydroalcoholic rubbing and conventional chlorhexidine scrubbing for aseptic skin preparation in dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Asimus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Palierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00780-2⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (8), pp.1466-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/vsu.13222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623560v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the Ability of Complex Microbial Communities to Exclude Microbes Carrying Antibiotic Resistance Genes in Rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Siviglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of hydroalcoholic rubbing and conventional chlorhexidine scrubbing for aseptic skin preparation in dogs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aude Ferran</w:t>
+                <w:t xml:space="preserve">Comparison of in vitro static and dynamic assays to evaluate the efficacy of an antimicrobial drug combination against Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Broussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woehrlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Garch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/vsu.13222⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.e0211214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620124v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics of Ertapenem in Sheep (Ovis aries) with Experimentally Induced Urinary Tract Infection.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Authors' Reply to Coste et al.:&amp;quot;Levothyrox New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 69 (5), pp.413-418. </w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (7), pp.967-968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30802/AALAS-CM-18-000144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00780-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624660v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors' Reply to Lechat et al.: &amp;quot; New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Levothyrox® New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 58 (10), pp.1353-1354. </w:t>
+              <w:t xml:space="preserve">, In press, 58 (7), pp.827-833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00815-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00747-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619071v1</w:t>
+                <w:t xml:space="preserve">hal-02095017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authors'Reply to Castello-Bridoux et al.:&amp;quot;Comment on Levothyrox® New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6735,429 +6735,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levothyrox® New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Author's Reply to Trechot: &amp;quot;Comment on Levothyrox® New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 58 (7), pp.827-833. </w:t>
+              <w:t xml:space="preserve">, 2019, 58 (7), pp.979-980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00747-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00787-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095017v1</w:t>
+                <w:t xml:space="preserve">hal-02619069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author's Reply to Trechot: &amp;quot;Comment on Levothyrox® New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Lees</w:t>
+                <w:t xml:space="preserve">Prevalence of Beta-Lactam and Quinolone/ Fluoroquinolone Resistance in Enterobacteriaceae From Dogs in France and Spain-Characterization of ESBL/pAmpC Isolates, Genes, and Conjugative Plasmids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouni Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Moyano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bibbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00787-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2019.00279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619069v1</w:t>
+                <w:t xml:space="preserve">hal-02619188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Beta-Lactam and Quinolone/ Fluoroquinolone Resistance in Enterobacteriaceae From Dogs in France and Spain-Characterization of ESBL/pAmpC Isolates, Genes, and Conjugative Plasmids.</w:t>
+                <w:t xml:space="preserve">Authors' Reply to Nicolas:&amp;quot;New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bibbal</w:t>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (7), pp.961-963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2019.00279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00781-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619188v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Pharmacokinetic Study of Cefazolin Used Prophylactically in Canine Surgery for Susceptibility Testing Breakpoint Determination</w:t>
               </w:r>
@@ -7169,64 +7169,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Cagnardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Ravasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7271,526 +7271,526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing of &amp;lt;em&amp;gt;Shiga&amp;lt;/em&amp;gt; toxin-producing and enteropathogenic &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; in a wastewater treatment plant receiving city and slaughterhouse wastewater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+                <w:t xml:space="preserve">A pressurized liquid extraction approach followed by standard addition method and UPLC-MS/MS for a fast multiclass determination of antibiotics in a complex matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ezzariai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Riboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna El Fels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2017.12.009⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 211, pp.893-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621372v1</w:t>
+                <w:t xml:space="preserve">hal-02623075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KN Antimicrobials - The EU approach to antimicrobial susceptibility testing: science, stewardship and regulation (the EU VetCAST project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pelligand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Damborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pressurized liquid extraction approach followed by standard addition method and UPLC-MS/MS for a fast multiclass determination of antibiotics in a complex matrix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loubna El Fels</w:t>
+                <w:t xml:space="preserve">Mixing of &amp;lt;em&amp;gt;Shiga&amp;lt;/em&amp;gt; toxin-producing and enteropathogenic &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; in a wastewater treatment plant receiving city and slaughterhouse wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bibbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Michèle Um</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha-Amadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique M. Kérourédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 211, pp.893-902. </w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221 (2), pp.355-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.08.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2017.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623075v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Activity of the Combination of Vancomycin and Amikacin on Planktonic vs. Biofilm-Growing Staphylococcus aureus Bacteria in a Hollow Fiber Infection Model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Broussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woehrle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid El Garch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.572. </w:t>
@@ -7822,2140 +7822,2140 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Precision Antimicrobial Therapy for the Treatment of Bovine Respiratory Disease: Current Limitations and Perspectives.</w:t>
+                <w:t xml:space="preserve">Prediction of human prenatal exposure to bisphenol A and bisphenol A glucuronide from an ovine semi-physiological toxicokinetic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lhermie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Glenn Gauderat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2017.00143⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15646-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608694v1</w:t>
+                <w:t xml:space="preserve">hal-02628446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of low and high doses of marbofloxacin on the selection of resistant enterobacteriaceae in the commensal gut flora of young cattle: Discussion of data from 2 study populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lhermie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid El Garch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foodborne Pathogens and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (3), pp.152-159. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/fpd.2016.2176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacity limits of asialoglycoprotein receptor-mediated liver targeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Höfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben-Fillippo Krippendorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mAbs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (8), pp.1360-1369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19420862.2017.1373924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection-stage adjusted dose of beta-lactams for parsimonious and efficient antibiotic treatments: A Pasteurella multocida experimental pneumonia in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maleck V. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (8), 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0182863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En route towards european clinical breakpoints for veterinary antimicrobial susceptibility testing: A position paper explaining the VetCAST approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Damborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dik Mevius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, 12 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of human prenatal exposure to bisphenol A and bisphenol A glucuronide from an ovine semi-physiological toxicokinetic model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Implementing Precision Antimicrobial Therapy for the Treatment of Bovine Respiratory Disease: Current Limitations and Perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lhermie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Servien</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Garch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Viguié</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Assie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-15646-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2017.00143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628446v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the In vitro activity of five antimicrobial drugs against&amp;lt;em&amp;gt; Staphylococcus pseudintermedius&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt; Biofilms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Ferran</w:t>
+                <w:t xml:space="preserve">Dominant plasmids carrying extended spectrum β-lactamases blaCTX-M genes in genetically diverse &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; from slaughterhouse and urban wastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Jing Liu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bibbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01187⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (5), pp.789-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631259v1</w:t>
+                <w:t xml:space="preserve">hal-02631274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphenol A glucuronide deconjugation is a determining factor of fetal exposure to bisphenol A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Gauderat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 86, pp.52-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2015.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominant plasmids carrying extended spectrum β-lactamases blaCTX-M genes in genetically diverse &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; from slaughterhouse and urban wastewaters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veterinary Medicine Needs New Green Antimicrobial Drugs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pelligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (5), pp.789-797. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02631274v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veterinary Medicine Needs New Green Antimicrobial Drugs.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Impact of timing and dosage of a fluoroquinolone treatment on the microbiological, pathological, and clinical outcomes of calves challenged with Mannheimia haemolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lhermie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Garch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01196⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02632279v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of timing and dosage of a fluoroquinolone treatment on the microbiological, pathological, and clinical outcomes of calves challenged with Mannheimia haemolytica</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Schéma thérapeutique: Impact sur la résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Dépêche Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142, pp.10-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633372v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schéma thérapeutique: Impact sur la résistance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vitro degradation of antimicrobials during use of broth microdilution method can increase the measured minimal inhibitory and minimal bactericidal concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Anne Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Dépêche Technique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.02051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602477v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro degradation of antimicrobials during use of broth microdilution method can increase the measured minimal inhibitory and minimal bactericidal concentrations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Comparison of the In vitro activity of five antimicrobial drugs against&amp;lt;em&amp;gt; Staphylococcus pseudintermedius&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt; Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Jing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.1-6. </w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.1187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.02051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602449v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of pharmacological principles to dosage design of antimicrobial drugs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Bacterial Species-Specific Activity of a Fluoroquinolone against Two Closely Related Pasteurellaceae with Similar MICs: Differential In Vitro Inoculum Effects and In Vivo Efficacies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lhermie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Garch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacology Matters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), pp.e0141441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0141441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633242v1</w:t>
+                <w:t xml:space="preserve">hal-02633630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Species-Specific Activity of a Fluoroquinolone against Two Closely Related Pasteurellaceae with Similar MICs: Differential In Vitro Inoculum Effects and In Vivo Efficacies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment on &amp;quot;In vitro effects of bisphenol A β-D-glucuronide (BPA-G) on adipogenesis in human and murine preadipocytes&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lhermie</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Glenn Gauderat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 123 (12), pp.A289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1510315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0141441⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02633630v1</w:t>
+                <w:t xml:space="preserve">hal-02629934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;In vitro effects of bisphenol A β-D-glucuronide (BPA-G) on adipogenesis in human and murine preadipocytes&amp;quot;.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Application of pharmacological principles to dosage design of antimicrobial drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pelligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmacology Matters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1289/ehp.1510315⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02629934v1</w:t>
+                <w:t xml:space="preserve">hal-02633242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veterinary medicine needs new and innovative green antimicrobial drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pelligand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10019,90 +10019,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allometric scaling for predicting human clearance of bisphenol A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 284 (3), pp.323-9. </w:t>
@@ -10146,2774 +10146,2774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacologie des anti-inflammatoires disponibles pour les animaux de rente</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Comparison of the reduction in the antibacterial potency of a fluoroquinolone conferred by a single mutation in the quinolone resistance-determining region or by the inoculum size effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude A Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (5), pp.472-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2014.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630208v1</w:t>
+                <w:t xml:space="preserve">hal-02635372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes et difficultés rencontrés lors de la planification et de l'analyse d'un essai de bioéquivalence.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Rebuttal to the reaction of the EGGVP to the review article 'The consequences of generic marketing on antibiotic consumption and the spread of microbial resistance: the need for new antibiotics'.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre du Pharmacologue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (6), pp.618-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvp.12166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630493v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention de la résistance aux antibiotiques: le bon usage dans les élevages et en médecine vétérinaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Problèmes et difficultés rencontrés lors de la planification et de l'analyse d'un essai de bioéquivalence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hygiènes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, XXII (4)</w:t>
+              <w:t xml:space="preserve">La Lettre du Pharmacologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (2), pp.37-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629962v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebuttal to the reaction of the EGGVP to the review article 'The consequences of generic marketing on antibiotic consumption and the spread of microbial resistance: the need for new antibiotics'.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Prévention de la résistance aux antibiotiques: le bon usage dans les élevages et en médecine vétérinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hygiènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXII (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02630946v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the reduction in the antibacterial potency of a fluoroquinolone conferred by a single mutation in the quinolone resistance-determining region or by the inoculum size effect.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low or high doses of cefquinome targeting low or high bacterial inocula cure Klebsiella pneumoniae lung infections but differentially impact the levels of antibiotic resistance in fecal flora.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maleck V. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2014.07.007⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (3), pp.1744-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02135-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02635372v1</w:t>
+                <w:t xml:space="preserve">hal-00978511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Monte Carlo simulation to determine pharmacodynamic cutoffs of amoxicillin to establish a breakpoint for antimicrobial susceptibility testing in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline M. Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siska Croubels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Zemirline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 75 (2), pp.124-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2460/ajvr.75.2.124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low or high doses of cefquinome targeting low or high bacterial inocula cure Klebsiella pneumoniae lung infections but differentially impact the levels of antibiotic resistance in fecal flora.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pharmacologie des anti-inflammatoires disponibles pour les animaux de rente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.35-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.02135-13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00978511v1</w:t>
+                <w:t xml:space="preserve">hal-02630208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High bioavailability of bisphenol A from sublingual exposure.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+                <w:t xml:space="preserve">Pharmacokinetic/pharmacodynamic assessment of the effects of parenteral administration of a fluoroquinolone on the intestinal microbiota: Comparison of bactericidal activity at the gut versus the systemic level in a pig model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude A Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bibbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Gicquel-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/ehp.1206339⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (5), pp.429-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2013.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645480v1</w:t>
+                <w:t xml:space="preserve">hal-00875291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting bisphenol a absorption in the canine oral cavity: gayrard et Al. Respond.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">The consequences of generic marketing on antibiotic consumption and the spread of microbial resistance: the need for new antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/ehp.1307424R⟩</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (5), pp.420-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvp.12061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644875v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The consequences of generic marketing on antibiotic consumption and the spread of microbial resistance: the need for new antibiotics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Persistence and prevalence of pathogenic and extended-spectrum beta-lactamase-producing Escherichia coli in municipal wastewater treatment plant receiving slaughterhouse wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha-Amadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique M. Kérourédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvp.12061⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (13), pp.4719 - 4729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2013.04.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645451v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetic/pharmacodynamic assessment of the effects of parenteral administration of a fluoroquinolone on the intestinal microbiota: Comparison of bactericidal activity at the gut versus the systemic level in a pig model.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Gicquel-Bruneau</w:t>
+                <w:t xml:space="preserve">Interpreting bisphenol a absorption in the canine oral cavity: gayrard et Al. Respond.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2013.07.008⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 121 (11-12), pp.A323-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1307424R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00875291v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence and prevalence of pathogenic and extended-spectrum beta-lactamase-producing Escherichia coli in municipal wastewater treatment plant receiving slaughterhouse wastewater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+                <w:t xml:space="preserve">High bioavailability of bisphenol A from sublingual exposure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 121 (8), pp.951-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1206339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2013.04.047⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02645474v1</w:t>
+                <w:t xml:space="preserve">hal-02645480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility of Two European strains of Stomoxys calcitrans (L.) to Cypermethrin, Deltamethrin, Fenvalerate, lambda-cyhalothrin, Permethrin and Phoxim</w:t>
+                <w:t xml:space="preserve">Assessment of the genotoxicity of quinolone and fluoroquinolones contaminated soil with the Vicia faba micronucleus test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Salem</w:t>
+                <w:t xml:space="preserve">Ahmed Khadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bouhsira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
+                <w:t xml:space="preserve">H Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Applied Research in Veterinary Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 76, pp.187-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645910v1</w:t>
+                <w:t xml:space="preserve">hal-01191262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du schéma posologique sur la résistance.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Comment traiter une inflammation chez les bovins effets recherchés et effets indésirables des molécules anti-inflammatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 64, pp.29-36</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (22), pp.58-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136975v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept « One Health » en antibiorésistance et les flux de gènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp.79-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/81bk-4946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the genotoxicity of quinolone and fluoroquinolones contaminated soil with the Vicia faba micronucleus test</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Nouvelles stratégies en antibiothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratique Veterinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93, pp.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191262v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment traiter une inflammation chez les bovins effets recherchés et effets indésirables des molécules anti-inflammatoires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Should licking behavior be considered in the bioavailability evaluation of transdermal products?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Modric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan M Sallovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.39-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2885.2012.01380.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641849v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles stratégies en antibiothérapie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Léchage entre congénères et antiparasitaires en [i]pour-on[/i].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratique Veterinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 93, pp.3</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43, pp.124-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646746v1</w:t>
+                <w:t xml:space="preserve">hal-01191268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should licking behavior be considered in the bioavailability evaluation of transdermal products?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Impact du schéma posologique sur la résistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlos Lanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64, pp.29-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136992v1</w:t>
+                <w:t xml:space="preserve">hal-01136975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léchage entre congénères et antiparasitaires en [i]pour-on[/i].</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Susceptibility of Two European strains of Stomoxys calcitrans (L.) to Cypermethrin, Deltamethrin, Fenvalerate, lambda-cyhalothrin, Permethrin and Phoxim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bouhsira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 43, pp.124-126</w:t>
+              <w:t xml:space="preserve">The Journal of Applied Research in Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (3), pp.249 - 257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191268v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Licking behaviour induces partial anthelmintic efficacy of ivermectin pour-on formulation in untreated cattle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Utilisation des antibiotiques en élevage et enjeux de santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Clément</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int J Parasitol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (2), pp.199-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556815v1</w:t>
+                <w:t xml:space="preserve">hal-01191161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des antibiotiques en élevage et enjeux de santé publique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Antibiothérapie : les questions qu'il faut se poser avant toute prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 24 (2), pp.199-204</w:t>
+              <w:t xml:space="preserve">Pratique Veterinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46, pp.86-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191161v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiothérapie : les questions qu'il faut se poser avant toute prescription</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laparoscopic-assisted colopexy and sterilization in male dogs: short-term results and physiologic consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier H. Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Palierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Meynaud-Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Layssol-Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dulaurent-Ferrieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratique Veterinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (4), pp.500-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1532-950X.2011.00835.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646601v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laparoscopic-assisted colopexy and sterilization in male dogs: short-term results and physiologic consequences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Meynaud-Collard</w:t>
+                <w:t xml:space="preserve">Licking behaviour induces partial anthelmintic efficacy of ivermectin pour-on formulation in untreated cattle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacquiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Layssol-Lamour</w:t>
+                <w:t xml:space="preserve">Hervé Hoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Dulaurent-Ferrieres</w:t>
+                <w:t xml:space="preserve">Julien Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bergeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1532-950X.2011.00835.x⟩</w:t>
+              <w:t xml:space="preserve">Int J Parasitol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (5), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2010.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644128v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early versus later fluoroquinolone treatment on the clinical; microbiological and resistance outcomes in a mouse-lung model of Pasteurella multocida infection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vet Microbiol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 148 (2-4), pp.292-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12941,969 +12941,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of resistant Klebsiella pneumoniae in the intestinal tract during successful treatment of Klebsiella pneumoniae lung infection in rats.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Species differences in pharmacokinetics and pharmacodynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01612-09⟩</w:t>
+              <w:t xml:space="preserve">Handb Exp Pharmacol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 199, pp.19-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-10324-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517528v1</w:t>
+                <w:t xml:space="preserve">hal-00517529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species differences in pharmacokinetics and pharmacodynamics.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Emergence of resistant Klebsiella pneumoniae in the intestinal tract during successful treatment of Klebsiella pneumoniae lung infection in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie Kesteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handb Exp Pharmacol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 199, pp.19-48. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (7), pp.2960-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-10324-7_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01612-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517529v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of inoculum size and dosing regimen on the selection of marbofloxacin resistant mutants in experimental rat Klebsiella pneumoniae lung infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
+                <w:t xml:space="preserve">Pharmacokinetic/pharmacodynamic analysis of the influence of inoculum size on the selection of resistance in Escherichia coli by a quinolone in a mouse thigh bacterial infection model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude A Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53 (8), pp.3384-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01347-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654001v1</w:t>
+                <w:t xml:space="preserve">hal-00517532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatedness of Ampicillin-resistant Escherichia coli strains isolated from pigs during ampicillin treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Relatedness of Escherichia coli strains with different susceptibility phenotypes isolated from swine feces during ampicillin treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bibbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Prère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (10), pp.2999-3006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02143-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656491v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of marbofloxacin dosing regimen on intestinal flora in a dixenic rat model with Klebsiella pneumoniae lung infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
+                <w:t xml:space="preserve">Influence of inoculum size and dosing regimen on the selection of marbofloxacin resistant mutants in experimental rat Klebsiella pneumoniae lung infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aa Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perrin-Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 32 (s1), pp.150-151</w:t>
+              <w:t xml:space="preserve">, 2009, 32 (s1), pp.63-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656744v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatedness of Escherichia coli strains with different susceptibility phenotypes isolated from swine feces during ampicillin treatment.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Relatedness of Ampicillin-resistant Escherichia coli strains isolated from pigs during ampicillin treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bibbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mf Prere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.138-139</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517533v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetic/pharmacodynamic analysis of the influence of inoculum size on the selection of resistance in Escherichia coli by a quinolone in a mouse thigh bacterial infection model.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
+                <w:t xml:space="preserve">Impact of marbofloxacin dosing regimen on intestinal flora in a dixenic rat model with Klebsiella pneumoniae lung infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aa Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Perrin-Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (s1), pp.150-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01347-08⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00517532v1</w:t>
+                <w:t xml:space="preserve">hal-02656744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of inoculum size and marbofloxacin plasma exposure on the amplification of resistant subpopulations of Klebsiella pneumoniae in a rat lung infection model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 53 (11), pp.4740-8. </w:t>
@@ -13941,90 +13941,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PK/PD analysis of the selection of marbofloxacin resistance in Escherichia coli in a mouse-thigh infection model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aa Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32 (s1), pp.69-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14062,77 +14062,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of obesity on the pharmacokinetics of anthelmintic macrocyclic lactones in dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32 (s1), pp.161-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14157,64 +14157,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New antibiotics in orphan food-producing animals: what is the responsibility of a journal regarding good veterinary practice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 179 (2), pp.155-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14254,381 +14254,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports et les limites de la clinique et des essais cliniques dans l'évaluation des antibiotiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Induction of the carrier state in pigeons infected with Salmonella enterica subspecies enterica serovar typhimurium PT99 by treatment with florfenicol: a matter of pharmacokinetics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pasmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kris Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Lanckriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (3), pp.954-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00575-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653542v1</w:t>
+                <w:t xml:space="preserve">hal-00517567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of the carrier state in pigeons infected with Salmonella enterica subspecies enterica serovar typhimurium PT99 by treatment with florfenicol: a matter of pharmacokinetics.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">L'antibiothérapie dans les entérites infectieuses néonatales du veau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.27-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00575-07⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00517567v1</w:t>
+                <w:t xml:space="preserve">hal-02653320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'antibiothérapie dans les entérites infectieuses néonatales du veau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Les apports et les limites de la clinique et des essais cliniques dans l'évaluation des antibiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.27-30</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43, pp.57-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653320v1</w:t>
+                <w:t xml:space="preserve">hal-02653542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bonnes pratiques de l'antibiothérapie chez le cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.117-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14812,77 +14812,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetics of eight anticoagulant rodenticides in mice after single oral administration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siska Croubels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (5), pp.437-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14922,1195 +14922,1195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUC/MIC: a PK/PD index for antibiotics with a time dimension or simply a dimensionless scoring factor?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Influence of inoculum size on the selection of resistant mutants of Escherichia coli in relation to mutant prevention concentrations of marbofloxacin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilyn Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkm360⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (11), pp.4163-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00156-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517556v1</w:t>
+                <w:t xml:space="preserve">hal-00517559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of three ampicillin dosage regimens on selection of ampicillin resistance in Enterobacteriaceae and excretion of blaTEM genes in swine feces.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Estimation of absolute oral bioavailability of moxidectin in dogs using a semi-simultaneous method: influence of lipid co-administration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00252-07⟩</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (5), pp.375-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2885.2007.00878.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517560v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of inoculum size on the selection of resistant mutants of Escherichia coli in relation to mutant prevention concentrations of marbofloxacin.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">AUC/MIC: a PK/PD index for antibiotics with a time dimension or simply a dimensionless scoring factor?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 51 (11), pp.4163-6. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (6), pp.1185-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00156-07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkm360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517559v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of absolute oral bioavailability of moxidectin in dogs using a semi-simultaneous method: influence of lipid co-administration.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Lespine</w:t>
+                <w:t xml:space="preserve">Impact of three ampicillin dosage regimens on selection of ampicillin resistance in Enterobacteriaceae and excretion of blaTEM genes in swine feces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bibbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Alvinerie</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Jean-Pierre Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2885.2007.00878.x⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (15), pp.4785-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00252-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00517557v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrofloxacin and marbofloxacin in horses: comparison of pharmacokinetic parameters, use of urinary and metabolite data to estimate first-pass effect and absorbed fraction.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of lymphatic transport to the systemic exposure of orally administered moxidectin in conscious lymph duct-cannulated dogs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Peyrou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Guillaume Chanoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Laroute</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Firas Mohamad Bassissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2885.2006.00752.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (1), pp.37-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2005.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517561v1</w:t>
+                <w:t xml:space="preserve">hal-00517563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The adrenocorticotropin stimulation test: contribution of a physiologically based model developed in horse for its interpretation in different pathophysiological situations encountered in man.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Formentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laroute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 147 (9), pp.4281-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/en.2005-1161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of lymphatic transport to the systemic exposure of orally administered moxidectin in conscious lymph duct-cannulated dogs.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Lespine</w:t>
+                <w:t xml:space="preserve">Enrofloxacin and marbofloxacin in horses: comparison of pharmacokinetic parameters, use of urinary and metabolite data to estimate first-pass effect and absorbed fraction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Peyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laroute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chanoit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Lallemand</w:t>
+                <w:t xml:space="preserve">André Vrins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firas Mohamad Bassissi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michèle Y. Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 27 (1), pp.37-43. </w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (5), pp.337-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejps.2005.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2885.2006.00752.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517563v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics and pharmacodynamics of a therapeutic dose of unfractionated heparin (200 U/kg) administered subcutaneously or intravenously to healthy dogs.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Particularité des voies orales et topiques chez les ruminants : conséquences pour les antiparasitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Clinical Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 34 (3), pp.237-42</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Hors-série, pp.43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517564v1</w:t>
+                <w:t xml:space="preserve">hal-02670330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particularité des voies orales et topiques chez les ruminants : conséquences pour les antiparasitaires</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pharmacokinetics and pharmacodynamics of a therapeutic dose of unfractionated heparin (200 U/kg) administered subcutaneously or intravenously to healthy dogs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Diquélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barbaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Gabaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Trumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abella-Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Hors-série, pp.43-47</w:t>
+              <w:t xml:space="preserve">Veterinary Clinical Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34 (3), pp.237-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670330v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetics and pharmacodynamics of a therapeutic dose of unfractionated heparin (200 U/kg) administered subcutaneously or intravenously to healthy dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Diquélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barbaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16118,51 +16118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Am Gabaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Trumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Abella-Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Clinical Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 34 (3), pp.237-242. </w:t>
@@ -16200,64 +16200,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment déterminer et optimiser un schéma posologique pour un antibiotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Hors-série, pp.57-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16276,216 +16276,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population pharmacokinetics of marbofloxacin in horses: preliminary analysis.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma clearance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 27 (5), pp.283-8. </w:t>
+              <w:t xml:space="preserve">, 2004, 27 (6), pp.415-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2885.2004.00591.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2885.2004.00605.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517574v1</w:t>
+                <w:t xml:space="preserve">hal-00517571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma terminal half-life.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 27 (6), pp.427-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16525,405 +16482,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma clearance.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Population pharmacokinetics of marbofloxacin in horses: preliminary analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Peyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Y. Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Vrins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 27 (6), pp.415-25. </w:t>
+              <w:t xml:space="preserve">, 2004, 27 (5), pp.283-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2885.2004.00605.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2885.2004.00591.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517571v1</w:t>
+                <w:t xml:space="preserve">hal-00517574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumes of distribution.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Endectocide exchanges between grazing cattle after pour-on administration of doramectin, ivermectin and moxidectin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2885.2004.00602.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34 (11), pp.1299-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2004.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517569v1</w:t>
+                <w:t xml:space="preserve">hal-00517575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endectocide exchanges between grazing cattle after pour-on administration of doramectin, ivermectin and moxidectin.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Volumes of distribution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 34 (11), pp.1299-307. </w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27 (6), pp.441-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2004.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2885.2004.00602.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517575v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability and its assessment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 27 (6), pp.455-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16969,90 +16969,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pharmacokinetic model to document the actual disposition of topical ivermectin in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline M. Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Fink-Gremmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17103,90 +17103,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pharmacokinetic model to document the actual disposition of topical ivermectin in cattle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline M. Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Fink-Gremmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17237,51 +17237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiothérapie au tarissement Les spécialités disponibles curatives et/ou préventives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Supplément, pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17300,493 +17300,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the loss of metabolic capacities of cultured hepatocytes: application to measurement of Michaelis-Menten kinetic parameters in in vitro systems.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">The pharmacokinetic-pharmacodynamic approach to a rational dosage regimen for antibiotics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome R. E. del Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xenobiotica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00498250210163261⟩</w:t>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 73 (2), pp.105-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0034-5288(02)00039-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517576v1</w:t>
+                <w:t xml:space="preserve">hal-00517583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal secretion is a major route for parent ivermectin elimination in the rat.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Effects of altered plasma alpha1-acid glycoprotein levels on pharmacokinetics of some basic antibiotics in pigs: simulation analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 30 (6), pp.626-30</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25 (3), pp.239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517587v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of altered plasma alpha1-acid glycoprotein levels on pharmacokinetics of some basic antibiotics in pigs: simulation analysis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Modelling the loss of metabolic capacities of cultured hepatocytes: application to measurement of Michaelis-Menten kinetic parameters in in vitro systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline M. Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laroute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Xenobiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 32 (10), pp.895-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00498250210163261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517586v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pharmacokinetic-pharmacodynamic approach to a rational dosage regimen for antibiotics.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Intestinal secretion is a major route for parent ivermectin elimination in the rat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline M. Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30 (6), pp.626-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00517583v1</w:t>
+                <w:t xml:space="preserve">hal-00517587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free drug fraction vs free drug concentration: a matter of frequent confusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 25 (6), pp.460-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17832,64 +17832,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter to the Editor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 25 (3), pp.239-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17914,90 +17914,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetics of marbofloxacin in horses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 34 (4), pp.366-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18037,269 +18037,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlabeled method to evaluate cortisol production rate by modeling plasma CBG-free cortisol disposition.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
+                <w:t xml:space="preserve">Licking behaviour and environmental contamination arising from pour-on ivermectin for cattle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline M. Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 31 (14), pp.1687-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517589v1</w:t>
+                <w:t xml:space="preserve">hal-00517588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Licking behaviour and environmental contamination arising from pour-on ivermectin for cattle.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
+                <w:t xml:space="preserve">A nonlabeled method to evaluate cortisol production rate by modeling plasma CBG-free cortisol disposition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Smeyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Ricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 281 (5), pp.E946-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.2001.281.5.E946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517588v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of kinetic concepts to interpret a plasma concentration in clinical biochemistry (clearance, production rate, binding, half-life)</w:t>
               </w:r>
@@ -18311,51 +18311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.P. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 151 (7), pp.643-648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18393,51 +18393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipolytic effects of beta 1-, beta 2-, and beta 3-adrenergic agonists in white adipose tissue of mammals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Carpéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18639,51 +18639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for numerous brown adipocytes lacking functional beta 3-adrenoceptors in fat pads from nonhuman primates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Viguerie-Bascands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Galitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18745,303 +18745,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of lipolysis in intra-abdominal fat cells of nonhuman primates: comparison with humans.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">[Lipid mobilization, physiopathological and pharmacological aspects]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galitzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 36 (3), pp.451-61</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 56 (2), pp.97-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517763v1</w:t>
+                <w:t xml:space="preserve">hal-00517765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Lipid mobilization, physiopathological and pharmacological aspects]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of lipolysis in intra-abdominal fat cells of nonhuman primates: comparison with humans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galitzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lafontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berlan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 56 (2), pp.97-100</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 36 (3), pp.451-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517765v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrenergic receptors and fat cells: differential recruitment by physiological amines and homologous regulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lafontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Galitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19135,51 +19135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carpéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19230,51 +19230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desensitization of beta-adrenergic responses in adipocytes involves receptor subtypes and cAMP phosphodiesterase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Galitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19345,269 +19345,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-3 adrenoceptor-mediated increase in cutaneous blood flow in the dog.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">beta-Adrenergic control of lipolysis in primate white fat cells: a comparative study with nonprimate mammals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Galitzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carpéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lafontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berlan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. L. Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 268 (3), pp.1444-51</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 267 (1 Pt 2), pp.R115-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517771v1</w:t>
+                <w:t xml:space="preserve">hal-00517768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">beta-Adrenergic control of lipolysis in primate white fat cells: a comparative study with nonprimate mammals.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Beta-3 adrenoceptor-mediated increase in cutaneous blood flow in the dog.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Galitzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lafontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Berlan</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 267 (1 Pt 2), pp.R115-23</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 268 (3), pp.1444-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517768v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The positive chronotropic effect induced by BRL 37344 and CGP 12177, two beta-3 adrenergic agonists, does not involve cardiac beta adrenoceptors but baroreflex mechanisms.</w:t>
               </w:r>
@@ -19619,64 +19619,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Galitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19871,103 +19871,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of antibioresistance dissemination through the comprehensive optimization of sludge treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ezzariai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gnaneswaran Jenita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. IWA Specialized International Conference ‘Ecotechnologies for Wastewater Treatment (ecoSTP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, university of Milano, Jun 2021, Milano, Italy</w:t>
@@ -19990,2114 +19990,2114 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure evaluation of Fipronil: from pets to fleas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Franc</w:t>
+                <w:t xml:space="preserve">The EUCAST/VETCAST approach to breakpoint and determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pelligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Damborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Wroclaw, Poland. pp.1</w:t>
+              <w:t xml:space="preserve">9.th International Conference on Antimicrobial Agents in Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antimicrobial Agents in Veterinary Medicine (AAVM). Rome, ITA., Oct 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738214v1</w:t>
+                <w:t xml:space="preserve">hal-02735427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment assurer l’exposition adéquate d’une population d’agneaux lors de l’administration d’antibiotiques via l’eau de boisson en atelier d’engraissement ovin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Antibiotic treatments via drinking water in sheep fattening houses: how to ensure an adequate exposure of the treated population?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 E Journées " Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">14. International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275416v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacodynamics of ertapenem with and without concurrent use of an immunostimulant using an induced cystitis model in sheep</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Assessment of amikacin and vancomycin combination efficacy on two Staphylococcus aureus strains: a comparison between static and dynamic in vitro methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Broussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. El Garch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Whoerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">, 2018, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733821v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of amikacin and vancomycin combination efficacy on two Staphylococcus aureus strains: a comparison between static and dynamic in vitro methods</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Pharmacodynamics of ertapenem with and without concurrent use of an immunostimulant using an induced cystitis model in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Slagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736593v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic treatments via drinking water in sheep fattening houses: how to ensure an adequate exposure of the treated population?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Comment assurer l’exposition adéquate d’une population d’agneaux lors de l’administration d’antibiotiques via l’eau de boisson en atelier d’engraissement ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fouzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">24 E Journées " Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734792v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EUCAST/VETCAST approach to breakpoint and determination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">KN Precision medicine for the prudent use of veterinary antimicrobials in food producing animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9.th International Conference on Antimicrobial Agents in Veterinary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antimicrobial Agents in Veterinary Medicine (AAVM). Rome, ITA., Oct 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">14. International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Wroclaw, Poland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735427v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KN Precision medicine for the prudent use of veterinary antimicrobials in food producing animals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exposure evaluation of Fipronil: from pets to fleas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bouhsira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Wroclaw, Poland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734350v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veterinary medicine needs new and innovative green antibiotics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Development of an in vitro model for the multiparametric quantification of interactions between Staphylococcus aureus, murine macrophages and a cephalosporin antibiotic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zemirline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Residues of Veterinary Drugs in Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EuroResidue VIII., May 2016, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">Abstracts of the 50th Annual Scientific Meeting of the European Society for Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606643v1</w:t>
+                <w:t xml:space="preserve">hal-02741238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an in vitro model for the multiparametric quantification of interactions between Staphylococcus aureus, murine macrophages and a cephalosporin antibiotic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Boullier</w:t>
+                <w:t xml:space="preserve">Role of the metacommunity in the colonization of rabbit's intestinal tract to fight against antibiotic-resistant bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of the 50th Annual Scientific Meeting of the European Society for Clinical Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France. pp.2</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741238v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the metacommunity in the colonization of rabbit's intestinal tract to fight against antibiotic-resistant bacteria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veterinary medicine needs new and innovative green antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pelligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Conference on Residues of Veterinary Drugs in Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuroResidue VIII., May 2016, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799866v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacodynamic/pharmacokinetic analysis of cephalexin activity on Staphylococcus aureus in a new in vitro model with and without macrophages</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">The consequences of generic marketing on antibiotic consumption and the spread of antimicrobial resistance: the need for new antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th. International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2015, Nantes, France. pp.176</w:t>
+              <w:t xml:space="preserve">13th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742165v1</w:t>
+                <w:t xml:space="preserve">hal-02743077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux de l'antibiorésistance en élevage cunicole français et application du concept d'exclusion compétitive pour limiter la transmission d'un microbiote maternal antibiorésistant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+                <w:t xml:space="preserve">Evaluation of the influence of treatment time and antibiotic dosage regimen on bacterial burden and clinical outcomes in experimentally infected calves with Mannheimia haemolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lhermie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Garch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanna Siviglia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
+                <w:t xml:space="preserve">Frédérique Woerhlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t>
+              <w:t xml:space="preserve">13th. International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2015, Nantes, France. pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744277v1</w:t>
+                <w:t xml:space="preserve">hal-02742822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the influence of treatment time and antibiotic dosage regimen on bacterial burden and clinical outcomes in experimentally infected calves with Mannheimia haemolytica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Impact of a decreased antimicrobial therapy at early stage of spontaneous bovine pneumonia cases on antimicrobial consumption and therapeutic efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lhermie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid El Garch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Woerhlé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Seegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th. International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2015, Nantes, France. pp.176</w:t>
+              <w:t xml:space="preserve">14. International Symposium on Veterinary Epidemiology and Economics (ISVEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Merida, Mexico. 670 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742822v1</w:t>
+                <w:t xml:space="preserve">hal-02742841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a decreased antimicrobial therapy at early stage of spontaneous bovine pneumonia cases on antimicrobial consumption and therapeutic efficacy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farid El Garch</w:t>
+                <w:t xml:space="preserve">Etat des lieux de l'antibiorésistance en élevage cunicole français et application du concept d'exclusion compétitive pour limiter la transmission d'un microbiote maternal antibiorésistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Seegers</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Susanna Siviglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Symposium on Veterinary Epidemiology and Economics (ISVEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Merida, Mexico. 670 p</w:t>
+              <w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742841v1</w:t>
+                <w:t xml:space="preserve">hal-02744277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The consequences of generic marketing on antibiotic consumption and the spread of antimicrobial resistance: the need for new antibiotics</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Resistome of pig and rabbit gut microbiota using high-troughput sequencing and qPCR approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">6. Symposium on Antimicrobial Résistance in Animals and the Environment (ARAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Tours, France. 109p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743077v1</w:t>
+                <w:t xml:space="preserve">hal-01536555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistome of pig and rabbit gut microbiota using high-troughput sequencing and qPCR approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Denis</w:t>
+                <w:t xml:space="preserve">Bisphenol A-glucuronide hydrolysis in the ovine fetal compartment prolongs the fetal exposure to Bisphenol A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Gauderat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Symposium on Antimicrobial Résistance in Animals and the Environment (ARAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Tours, France. 109p</w:t>
+              <w:t xml:space="preserve">13th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2015, Nantes, France. pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536555v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A-glucuronide hydrolysis in the ovine fetal compartment prolongs the fetal exposure to Bisphenol A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+                <w:t xml:space="preserve">Pharmacodynamic/pharmacokinetic analysis of cephalexin activity on Staphylococcus aureus in a new in vitro model with and without macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Zemirline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
+              <w:t xml:space="preserve">13th. International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2015, Nantes, France. pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741104v1</w:t>
+                <w:t xml:space="preserve">hal-02742165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity of antimicrobial monotherapy versus combination therapy against staphylococcus aureus biofilm in vitro.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A Ferran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Antimicrobial Agents in Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antimicrobial Agents in Veterinary Medicine (AAVM). Berlin, DEU., Sep 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22122,103 +22122,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pasteurellaceae species and dose regimen on in vitro activity an in vivo efficacy of a fluoroquinolone treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lhermie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid El Garch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conférence on Antimicrobial Agents in Veterinary Medicine ( AAVM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antimicrobial Agents in Veterinary Medicine (AAVM). Berlin, DEU., Sep 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22243,90 +22243,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les anciens antibiotiques sont-ils meilleurs que les nouveaux pour lutter contre l'antibiorésistance? Quand et comment utiliser les antibiotiques critiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Nationale des Groupements Techniques Vétérinaires (SNGTV). Reims, FRA., May 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22351,103 +22351,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of marbofloxacin on the selection of bacterial resistances in the gut microbiota of veal calves. Investigation of a strategy aiming at reducing both selective pressure and resistance selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouni Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conférence on Antimicrobial Agents in Veterinary Medicine ( AAVM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antimicrobial Agents in Veterinary Medicine (AAVM). DEU., Sep 2014, Berlin, Germany</w:t>
@@ -22470,933 +22470,933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial resistan ce of shiga toxin gene (stx)-positive and initimin gene (eae)-positive Escherichia coli isolates from wastewaters of an urban wastewater treatment plant (WWTP) collecting slaughterhouse effluents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergence et diffusion de résistances aux antibiotiques en lien avec leur usage en élevage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ASM Conference on Antimicrobial Resistance in Zoonotic Bacteria and Foodborne Pathogrens in Animals, Humans, and the Environmen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Society for Microbiology. USA., Jun 2012, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Salon International de l’Agriculture - « Anti-infectieux en élevage : Recherches et alternatives durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746917v1</w:t>
+                <w:t xml:space="preserve">hal-02802918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early versus later antibiotic treatments of pulmonary infections. A strategy to conciliate control of infectious diseases and reduction of antibiotic consumption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Pharmacodynamic/pharmacokinetic analysis of marbofloxacin activity in plasma and in intestines of swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bibbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Gicquel-Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Antimicrobial Agents in Veterinary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antimicrobial Agents in Veterinary Medicine (AAVM). DEU., Oct 2012, Washington, United States</w:t>
+              <w:t xml:space="preserve">12th International Congress of the European Association for Veterinary Pharmacology (EAVPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Noordwijkerhout, Netherlands. pp.1-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745067v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept &amp;quot;One Health&amp;quot; en antibiorésistance et les flux de gènes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Licking behaviour affects the disposition of macrocyclic lactone pour-on formulations in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour des aliments sains : savoir maîtriser les risques en alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12. International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Noordwijkerhout, Netherlands. 182 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748843v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence et diffusion de résistances aux antibiotiques en lien avec leur usage en élevage.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Le concept &amp;quot;One Health&amp;quot; en antibiorésistance et les flux de gènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon International de l’Agriculture - « Anti-infectieux en élevage : Recherches et alternatives durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Pour des aliments sains : savoir maîtriser les risques en alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802918v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacodynamic/pharmacokinetic analysis of marbofloxacin activity in plasma and in intestines of swine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Differential activity of veterinary antibiotics on target pathogens versus digestive flora: development of a pharmacodynamic selectivity index for public health perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maleck V. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress of the European Association for Veterinary Pharmacology (EAVPT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Noordwijkerhout, Netherlands. pp.1-182</w:t>
+              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2012, Noordwijkerhout, Netherlands. pp.1-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749268v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Licking behaviour affects the disposition of macrocyclic lactone pour-on formulations in cattle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antimicrobial resistan ce of shiga toxin gene (stx)-positive and initimin gene (eae)-positive Escherichia coli isolates from wastewaters of an urban wastewater treatment plant (WWTP) collecting slaughterhouse effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bibbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha Amadou Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Kérourédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Noordwijkerhout, Netherlands. 182 p</w:t>
+              <w:t xml:space="preserve">3rd ASM Conference on Antimicrobial Resistance in Zoonotic Bacteria and Foodborne Pathogrens in Animals, Humans, and the Environmen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society for Microbiology. USA., Jun 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747528v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential activity of veterinary antibiotics on target pathogens versus digestive flora: development of a pharmacodynamic selectivity index for public health perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Early versus later antibiotic treatments of pulmonary infections. A strategy to conciliate control of infectious diseases and reduction of antibiotic consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maleck V. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress of the European Association for Veterinary Pharmacology (EAVPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2012, Noordwijkerhout, Netherlands. pp.1-182</w:t>
+              <w:t xml:space="preserve">6th International Conference on Antimicrobial Agents in Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antimicrobial Agents in Veterinary Medicine (AAVM). DEU., Oct 2012, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745409v1</w:t>
+                <w:t xml:space="preserve">hal-02745067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage prudent des antibiotiques en médecine vétérinaire - Des traitements précoces à la métaphylaxie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Antibiotiques et médicaments génériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pfizer - Approche raisonnée de la prévention anti-infectieuse chez les Jeunes Bovins à l'engraissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Pfizer. Saisissez le nom du laboratoire, du service ou du département., Paris, FRA., Jul 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum Antibiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bayer SAS. Saisissez le nom du laboratoire, du service ou du département., Paris, FRA., May 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802086v1</w:t>
+                <w:t xml:space="preserve">hal-02802426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotiques et médicaments génériques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Usage prudent des antibiotiques en médecine vétérinaire - Des traitements précoces à la métaphylaxie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Antibiothérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bayer SAS. Saisissez le nom du laboratoire, du service ou du département., Paris, FRA., May 2011</w:t>
+              <w:t xml:space="preserve">Pfizer - Approche raisonnée de la prévention anti-infectieuse chez les Jeunes Bovins à l'engraissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Pfizer. Saisissez le nom du laboratoire, du service ou du département., Paris, FRA., Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802426v1</w:t>
+                <w:t xml:space="preserve">hal-02802086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and molecular characterization of CTX- M- producing Escherichia coli isolates from wastewaters of a couple slaughterhouse/wastewater treatment plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bibbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23438,77 +23438,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of early versus late treatments by marbofloxacin in a mouse-model of Pasteurella multocida pulmonary infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4.Symposium on Antimicrobial Resistance in Animals and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Tours, France. pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23533,77 +23533,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'une antibiothérapie précoce sur l'efficacité de la marbofloxacine lors d'infection pulmonaire expérimentale à Pasteurella multocida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journéés d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Toxicologie Alimentaire (1331)., May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23622,1680 +23622,1680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vite, fort, longtemps, est-ce toujours d'actualité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">La détermination d'un schéma thérapeutique pour un antibiotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754663v1</w:t>
+                <w:t xml:space="preserve">hal-02754187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle voie choisir?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">How biotic and abiotic stress affect growth and secondary metabolism in Mediterranean forest dynamic: a comparative case study of a pioneer (Pinus halepensis Mill) and a late successional species (Quercus pubescens Willd)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogan Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prévosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">4th SFB 607 Symposium, International Conference on Mechanisms of growth, competition and stress defense in plants, Freising, DEU, 1-3 March 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Freising, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753190v1</w:t>
+                <w:t xml:space="preserve">hal-02596036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How biotic and abiotic stress affect growth and secondary metabolism in Mediterranean forest dynamic: a comparative case study of a pioneer (Pinus halepensis Mill) and a late successional species (Quercus pubescens Willd)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Quelle voie choisir?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th SFB 607 Symposium, International Conference on Mechanisms of growth, competition and stress defense in plants, Freising, DEU, 1-3 March 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Freising, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596036v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La détermination d'un schéma thérapeutique pour un antibiotique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Vite, fort, longtemps, est-ce toujours d'actualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754187v1</w:t>
+                <w:t xml:space="preserve">hal-02754663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of marbofloxacin dosing regimen on intestinal flora in a dixenic rat model with Klebsiella pneumoniae lung infection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of obesity on the pharmacokinetics of anthelmintic macrocyclic lactones in dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752387v1</w:t>
+                <w:t xml:space="preserve">hal-02752015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PK/PD analysis of the selection of marbofloxacin resistance in Escherichia coli in a mouse-thigh infection model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+                <w:t xml:space="preserve">Influence of inoculum size and dosing regimen on the selection of marbofloxacin resistant mutants in experimental rat Klebsiella pneumoniae lung infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As Kesteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aa Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Perrin-Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751289v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les stress biotiques et abiotiques affectent la croissance et le métabolisme secondaire dans la dynamique successionnelle méditerranéenne : étude comparative d'une espèce pionnière (Pinus halepensis Mill.) et d'une espèce de fin de succession (Quercus pubescens Willd.)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">A PK/PD analysis of the selection of marbofloxacin resistance in Escherichia coli in a mouse-thigh infection model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aa Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As Kesteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème réunion du GDR Écologie Chimique, Marseille, 27-28 octobre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Marseille, France. pp.1</w:t>
+              <w:t xml:space="preserve">11th International congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596034v1</w:t>
+                <w:t xml:space="preserve">hal-02751289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of inoculum size and dosing regimen on the selection of marbofloxacin resistant mutants in experimental rat Klebsiella pneumoniae lung infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Comment les stress biotiques et abiotiques affectent la croissance et le métabolisme secondaire dans la dynamique successionnelle méditerranéenne : étude comparative d'une espèce pionnière (Pinus halepensis Mill.) et d'une espèce de fin de succession (Quercus pubescens Willd.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogan Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">6ème réunion du GDR Écologie Chimique, Marseille, 27-28 octobre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751484v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of obesity on the pharmacokinetics of anthelmintic macrocyclic lactones in dogs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact d'une fluoroquinolone sur la flore pathogène et la flore commensale intestinale dans un modèle d'infection pulmonaire par Klebsiella pneumoniae chez le rat dixénique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As Kesteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aa Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Perrin-Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752015v1</w:t>
+                <w:t xml:space="preserve">hal-02822116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatedness of Ampicillin-resistant Escherichia coli strains isolated from pigs during ampicillin treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Relatedness of ampicillin resistant Escherichia coli strains isolated from swine feces during ampicillin treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bibbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mf Prere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">3rd Symposium on Antimicrobial Resistance in Animals and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tours, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754492v1</w:t>
+                <w:t xml:space="preserve">hal-02817938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatedness of ampicillin resistant Escherichia coli strains isolated from swine feces during ampicillin treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Relatedness of Ampicillin-resistant Escherichia coli strains isolated from pigs during ampicillin treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bibbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mf Prere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Symposium on Antimicrobial Resistance in Animals and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Tours, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">11th International congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817938v1</w:t>
+                <w:t xml:space="preserve">hal-02754492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'une fluoroquinolone sur la flore pathogène et la flore commensale intestinale dans un modèle d'infection pulmonaire par Klebsiella pneumoniae chez le rat dixénique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId651" w:history="1">
+                <w:t xml:space="preserve">Impact of marbofloxacin dosing regimen on intestinal flora in a dixenic rat model with Klebsiella pneumoniae lung infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aa Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perrin-Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">11th International congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822116v1</w:t>
+                <w:t xml:space="preserve">hal-02752387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of inoculum size on the selection of resistance in Escherichia coli by marbofloxacin in an in vitro pharmacodynamic model and in a mouse-thigh infection model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Relatedness of ampicillin resistant Escherichia coli strains isolated from pigs during ampicillin treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bibbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mf Prere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Antimicrobial Agents in Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Prague, Czech Republic. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816763v1</w:t>
+                <w:t xml:space="preserve">hal-02816620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relatedness of ampicillin resistant Escherichia coli strains isolated from pigs during ampicillin treatment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Effects of inoculum size on the selection of resistance in Escherichia coli by marbofloxacin in an in vitro pharmacodynamic model and in a mouse-thigh infection model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As Kesteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Antimicrobial Agents in Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Prague, Czech Republic. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816620v1</w:t>
+                <w:t xml:space="preserve">hal-02816763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of inoculum size on the selection of marbofloxacin resistant mutants in experimental rat Klebsiella pneumoniae lung infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perin-Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Antimicrobial Agents in Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Prague, Czech Republic. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25320,103 +25320,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of inoculum size on the selection of marbofloxacin resistant mutants in experimental rat klebsiella pneumoniae lung infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perrin-Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Antimicrobial Agents in Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Prague, Czech Republic. pp.Inconnu</w:t>
@@ -25445,90 +25445,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of inoculum size on the selection of marbofloxacin resistant mutants in experimental rat Klebsiella pneumoniae lung infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium on Antimicrobial Resistance in Animals and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25547,704 +25547,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How antibiotic dosage regimens based on PK-PD concepts may be an important contribution to the resistance problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Pharmacologie : du nouveau-né à l'adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th World Buiatrics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (GTV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750614v1</w:t>
+                <w:t xml:space="preserve">hal-02750991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ampicillin administration on blaTEM genes excretion in swine stool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Impact of ampicillin administration on excretion of blaTEM genes in swine feces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bibbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laroute</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mf Prere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Antimicrobial Agents in Veterinary Medicine (AAVM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Orlando, United States</w:t>
+              <w:t xml:space="preserve">10th International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Turin, Italy. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752014v1</w:t>
+                <w:t xml:space="preserve">hal-02822925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ampicillin administration on excretion of blaTEM genes in swine feces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Propriétés pharmacocinétiques/pharmacodynamiques de la céfovécine : perspective du pharmacologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Turin, Italy. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Congrès AFVAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bordeaux, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822925v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés pharmacocinétiques/pharmacodynamiques de la céfovécine : perspective du pharmacologue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Impact of ampicillin administration on blaTEM genes excretion in swine stool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bibbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laroute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AFVAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Bordeaux, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Antimicrobial Agents in Veterinary Medicine (AAVM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811806v1</w:t>
+                <w:t xml:space="preserve">hal-02752014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacologie : du nouveau-né à l'adulte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Quantification of blaTEM genes in swine stool by real-time PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bibbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mf Prere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (GTV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Antimicrobial Agents in Veterinary Medicine (AAVM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750991v1</w:t>
+                <w:t xml:space="preserve">hal-02751609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of blaTEM genes in swine stool by real-time PCR</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">How antibiotic dosage regimens based on PK-PD concepts may be an important contribution to the resistance problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Antimicrobial Agents in Veterinary Medicine (AAVM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Orlando, United States</w:t>
+              <w:t xml:space="preserve">24th World Buiatrics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751609v1</w:t>
+                <w:t xml:space="preserve">hal-02750614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la résistance aux antibiotiques des E coli de la flore fécale au cours d'un traitement à l'ampicilline : étude quantitative voie orale versus voie intramusculaire chez 12 porcelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bibbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Fajadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France. pp.Inconnu</w:t>
@@ -26267,506 +26267,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal lymphatic transport of moxidectin in conscious lymph duct-cannulated dogs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population pharmacokinetics of marbofloxacin in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Chanoit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Lallemand</w:t>
+                <w:t xml:space="preserve">M Peyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Bassissi</w:t>
+                <w:t xml:space="preserve">My Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vrins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUFEPS Conferences 3rd World Conference on Drug Absorption Transport and delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Barcelona, Spain. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Antimicrobial Agents in Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Ottawa, Canada. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827582v1</w:t>
+                <w:t xml:space="preserve">hal-02825659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population pharmacokinetics of marbofloxacin in horses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecotoxicological bioassay on ivermectin with the MI bioindicator system: changes in the structure of nematode communities of cattle dung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vrins</w:t>
+                <w:t xml:space="preserve">G Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Schneider</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Gers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Antimicrobial Agents in Veterinary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Ottawa, Canada. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">14th International Colloquium on Soil Zoology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rouen, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825659v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicological bioassay on ivermectin with the MI bioindicator system: changes in the structure of nematode communities of cattle dung</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Pharmacokinetics of an oral commercial formulation of marbofloxacin in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Peyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vrins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laroute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Colloquium on Soil Zoology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Rouen, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">43rd Annual Congress of the British Equine Veterinary Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Birmingham, United Kingdom. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02826658v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics of an oral commercial formulation of marbofloxacin in horses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Intestinal lymphatic transport of moxidectin in conscious lymph duct-cannulated dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Chanoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bassissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Annual Congress of the British Equine Veterinary Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Birmingham, United Kingdom. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">EUFEPS Conferences 3rd World Conference on Drug Absorption Transport and delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Barcelona, Spain. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825372v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative evaluation of P-glycoprotein activity in horses, pigs, cattle, sheep, goats and rats using a lymphocyte-based ex vivo model</w:t>
               </w:r>
@@ -26791,51 +26791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G de Vrieze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roeland Marinus Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Fink Gremmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26873,64 +26873,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetics in drug development: beyond single models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Biennial Symposium of the American Academy of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Charlotte, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26955,51 +26955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug transfer between grazing cattle after topical administration of doramectin, ivermectin and moxidectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27007,51 +27007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Veterinary Pharmacology and Toxicology (EAVPT). FRA., Jul 2003, Lisbonne, Portugal. 307 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
@@ -27097,77 +27097,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population pharmacokinetics of marbofloxacin in horses Preliminary results of mixed-effect modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bourdaud'Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Tetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27235,90 +27235,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putative prediction of macrocyclic lactones in vivo-disposition using an original pharmacological parameter [Vp50] obtained from transport experiments in P-glycoprotein-expressing cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, New Orleans, United States. pp.Inconnu</w:t>
@@ -27373,51 +27373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.P. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Congrès Société Internationale de Biochimie Clinique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27608,77 +27608,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original use of a hollow-fiber infection model to investigate a 5-days antibiotic combination against Staphylococcus aureus biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Broussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. L. Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Woehrle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27733,103 +27733,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy, effectiveness and efficiency of an alternative treatment protocol of bovine respiratory disease with reduced amount of antimicrobials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lhermie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. World Buiatrics Congress (WBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Dublin, Ireland. 728 p., 2016, World Buiatrics Congress (WBC)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27854,103 +27854,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a cephalosporin treatment on the selection and transfer of blacTX-M résistance gene in pig intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vona Dimbimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Symposium on Antimicrobial Résistance in Animals and the Environment (ARAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Tours, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27975,90 +27975,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early versus later beta-lactam treatments on clinical and microbiological outcomes in an original mouse model of airborne &amp;lt;em&amp;gt;Pasteurella multocida&amp;lt;/em&amp;gt; lung infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maleck V. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress of the European Association for Veterinary Pharmacology and Toxicology (EAVPT 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Noordwijkerhout, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28096,90 +28096,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un effet inoculum sur l'activité bactéricide de deux bêta-lactamines visà vis de Pasteurella multocida et Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maleck V. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation scientifiques du Départment de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Fréjus, France. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28198,700 +28198,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la taille de l'inoculum bactérien sur la sélection de bactéries résistantes lors d'exposition in vitro et in vivo à la marbofloxacine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Influence of inoculum size and dosing regimen on the selection of marbofloxacin resistant mutants in experimental Klebsiella pneumonia lung infection in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As Kesteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Perrin-Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t>
+              <w:t xml:space="preserve">3rd Symposium on Antimicrobial Resistance in Animals and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tours, France. pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816105v1</w:t>
+                <w:t xml:space="preserve">hal-02815427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial resistance in Escherichia coli strains carrying virulence genes isolated in wastewater of slaughterhouses in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de la taille de l'inoculum bactérien sur la sélection de bactéries résistantes lors d'exposition in vitro et in vivo à la marbofloxacine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As Kesteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Symposium on Antimicrobial Resistance in Animals and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Tours, France. pp.Inconnu, 2009</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823666v1</w:t>
+                <w:t xml:space="preserve">hal-02816105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PK/PD analysis of the selection of resistance to marbofloxacin in Escherichia coli in a mouse-thigh infection model</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antimicrobial resistance in Escherichia coli strains carrying virulence genes isolated in wastewater of slaughterhouses in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bibbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Loukiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Kérourédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Symposium on Antimicrobial Resistance in Animals and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tours, France. pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815199v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'impact des beta-lactamines sur l'émergence de bactéries résistantes dans la flore fécale chez le porc</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">A PK/PD analysis of the selection of resistance to marbofloxacin in Escherichia coli in a mouse-thigh infection model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As Kesteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t>
+              <w:t xml:space="preserve">3rd Symposium on Antimicrobial Resistance in Animals and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tours, France. pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822573v1</w:t>
+                <w:t xml:space="preserve">hal-02815199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of inoculum size and dosing regimen on the selection of marbofloxacin resistant mutants in experimental Klebsiella pneumonia lung infection in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Caractérisation de l'impact des beta-lactamines sur l'émergence de bactéries résistantes dans la flore fécale chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bibbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mf Prere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Symposium on Antimicrobial Resistance in Animals and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Tours, France. pp.Inconnu, 2009</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815427v1</w:t>
+                <w:t xml:space="preserve">hal-02822573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of antimicrobial resistance transfer by conjugation from Escherichia coli strains selected by ampicillin treatment in pig feces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bibbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mf Prere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Symposium on Antimicrobial Resistance in Animals and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tours, France. pp.Inconnu, 2009</w:t>
@@ -28920,90 +28920,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la taille de l'inoculum bactérien sur la sélection de mutants résistants lors d'exposition in vitro d'Escherichia coli à la marbofloxacine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29028,103 +29028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'administration d'ampicilline sur l'excrétion fécale de gènes blaTEM chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bibbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mf Prere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu, 2007</w:t>
@@ -29166,90 +29166,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putative prediction of macrocyclic lactones in vivo-disposition using an original pharmacological parameter (Vp50) obtained from transport experiments in P-glycoprotein-expressing cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, New Orleans, United States. pp.Inconnu, 2003</w:t>
@@ -29304,211 +29304,215 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P17 | In vitro evaluation of the activity of antibiotics against &amp;lt;i&amp;gt;Rhodococcus equi&amp;lt;/i&amp;gt; at pH and concentrations representative of intracellular conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">O73 | Determination of the pharmacokinetic parameters of 4 formulations of penicillin G in order to optimize the first‐line antibiotic treatment in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisuke Kuroda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bruges, Belgium. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 46 (S1), pp.93-93, 2023, </w:t>
+              <w:t xml:space="preserve">, 46 (S1), pp.64-64, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvp.13296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvp.13239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352568v1</w:t>
+                <w:t xml:space="preserve">hal-04352514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I25 | Reassessment of class D antimicrobials of the AMEG classification: What data needs to be generated for optimal use of old antibiotics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -29547,317 +29551,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O73 | Determination of the pharmacokinetic parameters of 4 formulations of penicillin G in order to optimize the first‐line antibiotic treatment in horses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O86 | Combination of antibiotic and bacteriophages to prevent the selection of resistant &amp;lt;i&amp;gt;Pseudomonas aeruginosa&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taisuke Kuroda</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Huesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debarbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Bruges, Belgium. </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 46 (S1), pp.64-64, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvp.13239⟩</w:t>
+              <w:t xml:space="preserve">, 46 (S1), pp.70-71, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvp.13252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352514v1</w:t>
+                <w:t xml:space="preserve">hal-04352521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O86 | Combination of antibiotic and bacteriophages to prevent the selection of resistant &amp;lt;i&amp;gt;Pseudomonas aeruginosa&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">P17 | In vitro evaluation of the activity of antibiotics against &amp;lt;i&amp;gt;Rhodococcus equi&amp;lt;/i&amp;gt; at pH and concentrations representative of intracellular conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, Jul 2023, Bruges, Belgium. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 46 (S1), pp.70-71, 2023, </w:t>
+              <w:t xml:space="preserve">, 46 (S1), pp.93-93, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvp.13252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvp.13296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352521v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -29875,100 +29875,100 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species differences in pharmacokinetics and pharmacodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative and veterinary pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 199, Springer-Verlag, 2010, Handbook of Experimental Pharmacology, 978-3-642-10323-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-10324-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824844v1</w:t>
@@ -30268,77 +30268,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de différents types de travaux sylvicoles et de la gestion des rémanents sur la régénération et la végétation au sol d'un peuplement de pin d'Alep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prévosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rémanents en foresterie et agriculture, chapitre 21, par Dodelin, B. et Eynard Machet, R, et Athanaze, P. et André, J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.169-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30395,90 +30395,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de révision des posologies d'antibiotiques anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Faroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30678,64 +30678,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Gicquel-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n ° 2011-SA-0071, Anses. 2014, 240 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -30800,51 +30800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30973,51 +30973,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="630DA62E"/>
+    <w:nsid w:val="6651E30B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31204,51 +31204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-bousquet-melou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7661-4311" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059552964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360313v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Huguet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Ferran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Lallemand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01205-25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Guillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mespoulhes-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B Roques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-04936-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05046560v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Toutain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;melou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me R E del Castillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13511" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522705v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Naudin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Imazaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marcuzzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1377047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352359v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilha Beyria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Gourbeyre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Salillas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mah&#237;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores D&#237;az de Villegas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02623-23" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Serrano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janira Elorduy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsaso Zabaleta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Istamboulie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonz&#225;lez-Fandos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12706/itea.2024.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ezzariai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riboul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35664-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Voisin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1377159" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Philibert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-Melou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1458496" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Ferran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chapuis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Kuroda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1409266" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750862v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Totain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lindner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Misseri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ich&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42826-023-00166-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Davis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1282949" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235091v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lacroix" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Huesca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriacos Angastiniotis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maro Simitopoulou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.117242" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gandia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pelligand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lees" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12929" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03989935v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon Portugal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13111" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaborieau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02874-22" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal An-Nori" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Fels" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Merlina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134293" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766238v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107956" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708916v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turlan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Eynard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vall&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.908296" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204606v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Minamijima" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidekazu Niwa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihisa Tamura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Mita" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13406" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334449v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kappler-Gratias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bucher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quentin-Froignant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.1c00068" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515239v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lie Saint-Hilaire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fourcot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rychen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thom&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2021.103698" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198305v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Zemirline" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-02746-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319354v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dahlhaus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.671376" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190794v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Espinosa-Gongora" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Jessen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Dyar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gonz&#225;lez-Zorn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10040364" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wucher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;tayer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2021.109049" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194522v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85722-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516328v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria D Vegas C&#243;mitre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cortellini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cherlet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Devreese" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B Roques" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.770202" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260114v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sutra" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bargues" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.666348" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113834v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Garch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Broussou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13385" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106275v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101576" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619187v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Montastruc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00852-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627432v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Montastruc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lees" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00848-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624662v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00812-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133155v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12917" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02516924v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Ploy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andremont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Valtier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Jeunne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumartin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.12.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourcot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feidt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Ferran" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126151" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627433v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00851-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127743v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mitjana" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bonastre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Laborda" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Falceto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9040175" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955180v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivain Duhil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9090561" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440782v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.12.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620199v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00781-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998871v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woehrl&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211214" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623560v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00780-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619189v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Siviglia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01503" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620124v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Asimus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Palierne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Blondel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Pollet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vsu.13222" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624660v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe S Smith" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Borts" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare C Slagel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M Rajewski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30802/AALAS-CM-18-000144" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619071v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00815-8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627694v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00786-w" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095017v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00747-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619069v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00787-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619188v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouni Abdelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Moyano" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00279" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621740v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cagnardi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Di Cesare" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Ravasio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.01137" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621372v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mich&#232;le Um" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha-Amadou Diallo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. K&#233;rour&#233;dan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.12.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ2BZMSK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619945v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damborg" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623075v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.08.021" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG0KQX2X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620937v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woehrle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00572" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608694v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lhermie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00143" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603817v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2016.2176" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627537v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#246;fer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Davies" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Fillippo Krippendorff" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2017.1373924" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604263v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleck V. Vasseur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182863" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628320v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Damborg" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dik Mevius" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02344" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628446v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Gauderat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15646-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631259v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jing Liu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01187" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641312v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Corbel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.10.006" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6BR064W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631274v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Praud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12440" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TP1JQCPD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632279v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01196" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633372v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00237" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602477v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602449v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anne Lallemand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boullier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02051" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633242v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633630v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141441" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629934v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1510315" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630755v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637966v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Collet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2015.02.024" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D18NZQ0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630208v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630493v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629962v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630946v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Toutain" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12166" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53944FB35830252FD1C9FBECF82A8836BDFA3F3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635372v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2014.07.007" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB6C4Z0F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641639v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M. Laffont" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siska Croubels" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Backer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/ajvr.75.2.124" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00978511v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurentie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Rolland" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02135-13" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645480v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1206339" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644875v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1307424R" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645451v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12061" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6KN2QD4F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00875291v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Pellet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gicquel-Bruneau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.07.008" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34GL89CB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645474v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Brug&#232;re" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.04.047" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3G6214V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645910v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salem" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouhsira" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Li&#233;nard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136975v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642975v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Madec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/81bk-4946" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191262v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khadra" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hamdi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.10.012" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641849v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646746v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136992v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Modric" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Sallovitz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lanusse" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2012.01380.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191268v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556815v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bergeaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2010.12.007" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191161v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646601v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644128v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier H. Mathon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Meynaud-Collard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Layssol-Lamour" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dulaurent-Ferrieres" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1532-950X.2011.00835.x" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XZHBBS8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523818v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.09.005" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517528v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Kesteman" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01612-09" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517529v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10324-7_2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654001v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa Ferran" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656491v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dupouy" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Prere" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656744v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517533v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Pr&#232;re" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02143-08" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517532v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01347-08" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517531v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00608-09" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653949v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654350v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bargues" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517536v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2008.03.022" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFPQ3JDP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653542v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517567v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pasmans" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Baert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Martel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Lanckriet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00575-07" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653320v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654400v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517537v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Lafforgue" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arellano" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vachoux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Woodley" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Philibert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2008.00572.x" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B9QNZQX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517535v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vandenbroucke" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2008.00979.x" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-367JFT0R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517556v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Martinez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkm360" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-JDZR3GJP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517560v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ferr&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fayet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00252-07" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517559v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00156-07" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517557v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lallemand" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alvinerie" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2007.00878.x" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC486CWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517561v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peyrou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vrins" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Y. Doucet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2006.00752.x" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SLNX5KLK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517562v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Formentini" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delage" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2005-1161" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517563v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chanoit" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Mohamad Bassissi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2005.08.003" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-178K51PW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517564v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Diqu&#233;lou" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbaste" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gabaig" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Trumel" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abella-Bourges" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670330v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670873v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaste" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Gabaig" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trumel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165x.2005.tb00047.x" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669487v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517574v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2004.00591.x" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J7DHGNHT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517570v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2004.00600.x" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H5KRN2JC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517571v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2004.00605.x" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J7H665H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517569v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2004.00602.x" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TST5D1F4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517575v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mercadier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2004.08.005" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP2R5LMC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517568v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2004.00604.x" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B5S24W0H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902759v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bralet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fink-Gremmels" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003014" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517578v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670292v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517576v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00498250210163261" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517587v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517586v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517583v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome R. E. del Castillo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-5288(02)00039-5" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X32M4K48-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517582v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2885.2002.00442.x" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MDGC28WM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669513v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517584v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2746/042516402776249191" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MD3B0WKV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517589v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Smeyers" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ricou" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.2001.281.5.E946" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517588v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684014v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Toutain" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Lefebvre" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517591v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carp&#233;n&#233;" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galitzky" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lafontan" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517592v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafontan" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbe" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galitzky" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tavernier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517758v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viguerie-Bascands" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larrouy" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricquier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517763v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berlan" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517765v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stich" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517759v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carp&#233;n&#233;" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517764v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517760v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Moreno" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517771v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Montastruc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517768v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517774v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517775v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Blanchard" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Goodyer" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charrier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kann" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia-Villar" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166692v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauvadet" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnaneswaran Jenita" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738214v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouhsira" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franc" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275416v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouzari" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733821v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slagel" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borts" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736593v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Garch" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Whoerle" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Toutain" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734792v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735427v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734350v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606643v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741238v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zemirline" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boullier" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799866v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742165v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744277v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Siviglia" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742822v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woerhl&#233;" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742841v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Seegers" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743077v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536555v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741104v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741090v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742843v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741112v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742567v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roques" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746917v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Amadou Diallo" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique K&#233;rour&#233;dan" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745067v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748843v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802918v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749268v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747528v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745409v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802086v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802426v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577474v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191171v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191170v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754663v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753190v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596036v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogan Monnier" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vila" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754187v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752387v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Kesteman" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751289v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596034v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greff" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wisniewski" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751484v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752015v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754492v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817938v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822116v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816763v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816620v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820035v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perin-Guyomard" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811562v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814585v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750614v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752014v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822925v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fayet" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811806v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750991v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751609v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828300v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fajadet" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827582v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chanoit" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassissi" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825659v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peyrou" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Doucet" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vrins" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schneider" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826658v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauthier" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gers" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alvinerie" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825372v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760354v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laffont" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Vrieze" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Marinus Maas" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fink Gremmels" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758750v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762208v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercadier" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvinerie" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2885.25.s1.1.x" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61BE80DB987C1258226A9C7B30E9B9705F4E8FBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830489v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bourdaud'Hui" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tetot" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tamzali" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829726v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835244v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04955164v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736590v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Woehrle" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Garch" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742845v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797320v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Tapie" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona Dimbimanana" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747497v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/183355.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191176v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816105v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823666v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loukiadis" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815199v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822573v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815427v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819607v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815554v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816203v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Ferre" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829746v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352568v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13296" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352497v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13155" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352514v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13239" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352521v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13252" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824844v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605701v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938500v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590279v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788953v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Faroult" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugnet" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01955006v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bastien" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bertin" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590019v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruneau" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-bousquet-melou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7661-4311" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059552964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05046560v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Toutain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;melou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Ferran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B Roques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me R E del Castillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13511" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Huguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Lallemand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01205-25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360282v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Guillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mespoulhes-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-04936-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Imazaki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Voisin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1377159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Naudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marcuzzo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1377047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilha Beyria" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Gourbeyre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Salillas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mah&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores D&#237;az de Villegas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02623-23" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Serrano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janira Elorduy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itsaso Zabaleta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Istamboulie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gonz&#225;lez-Fandos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12706/itea.2024.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886552v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ezzariai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riboul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35664-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Philibert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-Melou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1458496" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Ferran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chapuis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Kuroda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1409266" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Davis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1282949" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750862v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Totain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lindner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Misseri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ich&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42826-023-00166-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235091v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lacroix" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Huesca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriacos Angastiniotis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maro Simitopoulou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2023.117242" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gandia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pelligand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lees" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp4.12929" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03989935v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon Portugal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13111" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal An-Nori" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Fels" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Merlina" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134293" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888726v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaborieau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02874-22" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766238v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107956" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708916v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turlan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Eynard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vall&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.908296" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Wucher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;tayer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2021.109049" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190794v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Espinosa-Gongora" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Jessen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Dyar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gonz&#225;lez-Zorn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10040364" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Zemirline" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-02746-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319354v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dahlhaus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.671376" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194522v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85722-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria D Vegas C&#243;mitre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Cortellini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cherlet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Devreese" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice B Roques" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.770202" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260114v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sutra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bargues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.666348" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334449v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kappler-Gratias" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bucher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokunthea Top" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quentin-Froignant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.1c00068" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204606v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Minamijima" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidekazu Niwa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihisa Tamura" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Mita" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13406" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515239v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lie Saint-Hilaire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fourcot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rychen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thom&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2021.103698" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935835v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourcot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feidt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Ferran" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126151" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624662v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Montastruc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00812-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133155v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12917" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02516924v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Ploy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andremont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Valtier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Jeunne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumartin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.12.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106275v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101576" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627432v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Montastruc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lees" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00848-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619187v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00852-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627433v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00851-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127743v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mitjana" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bonastre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Laborda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Falceto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9040175" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955180v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivain Duhil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9090561" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440782v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2019.12.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113834v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Garch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Broussou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13385" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624660v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe S Smith" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Borts" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare C Slagel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M Rajewski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30802/AALAS-CM-18-000144" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619071v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00815-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620124v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Asimus" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Palierne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Blondel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Pollet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vsu.13222" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619189v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Siviglia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01503" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998871v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woehrl&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211214" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623560v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00780-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095017v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00747-3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627694v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00786-w" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619069v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00787-9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619188v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouni Abdelli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Moyano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00279" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620199v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00781-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621740v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cagnardi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Di Cesare" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Ravasio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.01137" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623075v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.08.021" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG0KQX2X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619945v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damborg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621372v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mich&#232;le Um" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha-Amadou Diallo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. K&#233;rour&#233;dan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2017.12.009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ2BZMSK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620937v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woehrle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00572" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628446v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Gauderat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15646-5" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603817v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lhermie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/fpd.2016.2176" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627537v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#246;fer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Davies" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben-Fillippo Krippendorff" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2017.1373924" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604263v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleck V. Vasseur" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182863" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628320v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Damborg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dik Mevius" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02344" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608694v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00143" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631274v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Praud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12440" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TP1JQCPD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641312v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Corbel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.10.006" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6BR064W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632279v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01196" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633372v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00237" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602477v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602449v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anne Lallemand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boullier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02051" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631259v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jing Liu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01187" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633630v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141441" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629934v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1510315" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633242v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630755v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637966v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Collet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2015.02.024" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D18NZQ0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635372v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2014.07.007" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB6C4Z0F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630946v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Toutain" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12166" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53944FB35830252FD1C9FBECF82A8836BDFA3F3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630493v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629962v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00978511v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurentie" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Rolland" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02135-13" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641639v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M. Laffont" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siska Croubels" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Backer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/ajvr.75.2.124" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630208v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00875291v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Pellet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gicquel-Bruneau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.07.008" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34GL89CB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645451v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12061" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6KN2QD4F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645474v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Brug&#232;re" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.04.047" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3G6214V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644875v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1307424R" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645480v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1206339" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191262v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khadra" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hamdi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.10.012" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641849v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642975v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Madec" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/81bk-4946" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646746v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136992v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Modric" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Sallovitz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lanusse" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2012.01380.x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191268v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136975v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645910v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salem" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouhsira" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Li&#233;nard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191161v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646601v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644128v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier H. Mathon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Meynaud-Collard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Layssol-Lamour" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dulaurent-Ferrieres" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1532-950X.2011.00835.x" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XZHBBS8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556815v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bergeaud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2010.12.007" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523818v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.09.005" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517529v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10324-7_2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517528v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Kesteman" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01612-09" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517532v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01347-08" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517533v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Pr&#232;re" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02143-08" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654001v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aa Ferran" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656491v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dupouy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Prere" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656744v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517531v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00608-09" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653949v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654350v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bargues" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517536v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2008.03.022" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFPQ3JDP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517567v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pasmans" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Baert" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Martel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Lanckriet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00575-07" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653320v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653542v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654400v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517537v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Lafforgue" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arellano" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vachoux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Woodley" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Philibert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2008.00572.x" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B9QNZQX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517535v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vandenbroucke" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2008.00979.x" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-367JFT0R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517559v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00156-07" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517557v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lallemand" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alvinerie" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2007.00878.x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC486CWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517556v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Martinez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkm360" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-JDZR3GJP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517560v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ferr&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fayet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00252-07" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517563v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chanoit" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Mohamad Bassissi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2005.08.003" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-178K51PW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517562v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Formentini" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delage" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2005-1161" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517561v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peyrou" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vrins" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Y. Doucet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2006.00752.x" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SLNX5KLK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670330v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517564v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Diqu&#233;lou" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbaste" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Gabaig" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Trumel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abella-Bourges" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670873v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaste" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Gabaig" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trumel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-165x.2005.tb00047.x" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669487v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517571v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2004.00605.x" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J7H665H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517570v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2004.00600.x" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H5KRN2JC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517574v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2004.00591.x" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J7DHGNHT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517575v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mercadier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2004.08.005" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP2R5LMC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517569v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2004.00602.x" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TST5D1F4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517568v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2004.00604.x" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B5S24W0H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902759v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bralet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fink-Gremmels" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003014" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517578v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670292v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517583v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome R. E. del Castillo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-5288(02)00039-5" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X32M4K48-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517586v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517576v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00498250210163261" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517587v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517582v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2885.2002.00442.x" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MDGC28WM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669513v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517584v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2746/042516402776249191" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MD3B0WKV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517588v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517589v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Smeyers" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ricou" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.2001.281.5.E946" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684014v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Toutain" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Lefebvre" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517591v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carp&#233;n&#233;" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galitzky" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lafontan" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517592v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafontan" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbe" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galitzky" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tavernier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517758v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viguerie-Bascands" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larrouy" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricquier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517765v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berlan" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stich" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517763v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517759v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carp&#233;n&#233;" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517764v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517760v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Moreno" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517768v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517771v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Montastruc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517774v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517775v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Blanchard" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Goodyer" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charrier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kann" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia-Villar" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166692v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauvadet" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnaneswaran Jenita" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735427v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734792v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fouzari" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736593v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Garch" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Whoerle" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Toutain" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733821v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slagel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borts" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275416v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734350v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738214v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouhsira" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741238v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zemirline" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boullier" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799866v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606643v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743077v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742822v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woerhl&#233;" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742841v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Seegers" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744277v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Siviglia" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536555v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741104v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742165v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741090v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742843v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741112v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742567v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roques" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802918v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749268v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747528v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748843v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745409v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746917v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Amadou Diallo" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique K&#233;rour&#233;dan" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745067v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802426v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802086v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577474v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191171v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191170v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754187v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596036v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogan Monnier" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vila" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753190v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754663v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752015v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751484v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Kesteman" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751289v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596034v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greff" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wisniewski" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822116v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817938v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754492v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752387v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816620v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816763v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820035v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perin-Guyomard" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811562v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814585v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750991v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822925v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fayet" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811806v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752014v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751609v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750614v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828300v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fajadet" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825659v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peyrou" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Doucet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vrins" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schneider" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826658v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauthier" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gers" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alvinerie" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825372v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827582v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chanoit" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bassissi" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760354v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laffont" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Vrieze" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Marinus Maas" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fink Gremmels" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758750v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762208v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercadier" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautier" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvinerie" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2885.25.s1.1.x" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61BE80DB987C1258226A9C7B30E9B9705F4E8FBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830489v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bourdaud'Hui" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tetot" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tamzali" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829726v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roulet" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835244v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04955164v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736590v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Woehrle" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Garch" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742845v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797320v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Tapie" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona Dimbimanana" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747497v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/183355.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191176v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815427v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816105v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823666v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loukiadis" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815199v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822573v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819607v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815554v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816203v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Ferre" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829746v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352514v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13239" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352497v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13155" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352521v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debarbieux" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13252" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352568v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13296" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824844v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605701v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938500v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590279v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripert" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788953v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Faroult" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugnet" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01955006v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bastien" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bertin" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590019v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruneau" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>