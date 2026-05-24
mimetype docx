--- v0 (2026-03-21)
+++ v1 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -321,3032 +321,2928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About Berge-Füredi's conjecture on the chromatic index of hypergraphs</w:t>
+                <w:t xml:space="preserve">ON THE STRONG PERSISTENCE PROPERTY AND NORMALLY TORSION-FREENESS OF SQUARE-FREE MONOMIAL IDEALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Hennecart</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Nasernejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Toledo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmath.739⟩</w:t>
+              <w:t xml:space="preserve">Mediterranean Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (158), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00009-025-02922-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740842v1</w:t>
+                <w:t xml:space="preserve">hal-04787520v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE STRONG PERSISTENCE PROPERTY AND NORMALLY TORSION-FREENESS OF SQUARE-FREE MONOMIAL IDEALS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional analysis on hypergraphs: Density and zeta functions – applications to molecular graphs and image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Toledo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 676, pp.120850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2024.120850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00009-025-02922-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04787520v2</w:t>
+                <w:t xml:space="preserve">hal-04619807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis on hypergraphs: Density and zeta functions – applications to molecular graphs and image analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+                <w:t xml:space="preserve">Linear Representation of Graphs: Applications to Molecular Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Reza Ashrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MATCH Communications in Mathematical and in Computer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2213289/v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2024.120850⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04619807v1</w:t>
+                <w:t xml:space="preserve">hal-03940944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Representation of Graphs: Applications to Molecular Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On hyperedge coloring of weakly trianguled hypergraphs and well ordered hypergraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faisant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hennecart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATCH Communications in Mathematical and in Computer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2020.112059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2213289/v1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03940944v1</w:t>
+                <w:t xml:space="preserve">hal-02933032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On hyperedge coloring of weakly trianguled hypergraphs and well ordered hypergraphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a relationship between Cayley graphs and G-graphs with some applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Hennecart</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Mourad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 582, pp.37-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2019.07.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2020.112059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02933032v1</w:t>
+                <w:t xml:space="preserve">hal-02935733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a relationship between Cayley graphs and G-graphs with some applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the positive semi-definite property of similarity matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafic Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Badaoui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bassam Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Abbas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 755, pp.13-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.06.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2019.07.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02935733v1</w:t>
+                <w:t xml:space="preserve">hal-02125481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the positive semi-definite property of similarity matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A note on the real inverse spectral problem for doubly stochastic matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafic Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Abbas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 569, pp.206-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2019.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2018.06.052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02125481v1</w:t>
+                <w:t xml:space="preserve">hal-02126244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the real inverse spectral problem for doubly stochastic matrices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bassam Mourad</w:t>
+                <w:t xml:space="preserve">The Automorphism Groups of the Involution G-Graph and Cayley Graph *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A R Ashrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hassan Abbas</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gholaminezhad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Southeast Asian Bulletin of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.laa.2019.01.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02126244v1</w:t>
+                <w:t xml:space="preserve">hal-02935723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Automorphism Groups of the Involution G-Graph and Cayley Graph *</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A R Ashrafi</w:t>
+                <w:t xml:space="preserve">On constructing expander families of G-graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F Gholaminezhad</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ellison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Mourad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southeast Asian Bulletin of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ars Mathematica Contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (2), pp.425-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26493/1855-3974.1537.97c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935723v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On constructing expander families of G-graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Badaoui</w:t>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Mathematical morphology on hypergraphs, application to similarity and positive kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bassam Mourad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ars Mathematica Contemporanea</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132, pp.1--2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26493/1855-3974.1537.97c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02125928v1</w:t>
+                <w:t xml:space="preserve">hal-01130929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Mathematical morphology on hypergraphs, application to similarity and positive kernel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to ``Mathematical morphology on hypergraphs, application to similarity and positive kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 132, pp.1--2</w:t>
+              <w:t xml:space="preserve">, 2015, 132, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130929v1</w:t>
+                <w:t xml:space="preserve">hal-02286995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to ``Mathematical morphology on hypergraphs, application to similarity and positive kernel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Robust similarity between hypergraphs based on valuations and mathematical morphology operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 183 (Spec), pp.2-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2014.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286995v1</w:t>
+                <w:t xml:space="preserve">hal-01130921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust similarity between hypergraphs based on valuations and mathematical morphology operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+                <w:t xml:space="preserve">Random walks in directed hypergraphs and application to semi-supervised image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2014.08.013⟩</w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120, pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2012.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01130921v1</w:t>
+                <w:t xml:space="preserve">hal-01025272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random walks in directed hypergraphs and application to semi-supervised image segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Ducournau</w:t>
+                <w:t xml:space="preserve">Mathematical morphology on hypergraphs, application to similarity and positive kernel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 120, pp.91-102. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, http://dx.doi.org/10.1016/j.cviu.2012.10.013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2012.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2012.01.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01025272v1</w:t>
+                <w:t xml:space="preserve">hal-01010406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical morphology on hypergraphs, application to similarity and positive kernel.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factorization of products of hypergraphs: Structure and algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 475, pp.47-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.12.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2012.10.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01010406v1</w:t>
+                <w:t xml:space="preserve">hal-01011195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factorization of products of hypergraphs: Structure and algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reductive approach to hypergraph clustering: An application to image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Vallée</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Rital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (7), pp.2788-2803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2012.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.12.050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01011195v1</w:t>
+                <w:t xml:space="preserve">hal-01011245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reductive approach to hypergraph clustering: An application to image segmentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New graphs related to (p,6) and (p,8)-cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laget</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faisant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62, pp.2472-2479</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011245v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New graphs related to (p,6) and (p,8)-cages</w:t>
+                <w:t xml:space="preserve">A New Upper Bound for the (p,6) and the (p,8)-Cage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 62, pp.2472-2479</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 62 (6), pp.2472-2479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2011.07.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947639v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Upper Bound for the (p,6) and the (p,8)-Cage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new closure concept preserving graph Hamiltonicity and based on neighborhood equivalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Gillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 311 (5), pp.336-341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2011.07.033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01017290v1</w:t>
+                <w:t xml:space="preserve">hal-01010308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new closure concept preserving graph Hamiltonicity and based on neighborhood equivalence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cayley graphs and G-graphs: Some applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46, pp.1403-1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsc.2011.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010308v1</w:t>
+                <w:t xml:space="preserve">hal-00947643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cayley graphs and G-graphs: Some applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypergraphs for Generic Lossless Image Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Faisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, p.533--546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FI-2009-0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsc.2011.08.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00947643v1</w:t>
+                <w:t xml:space="preserve">hal-01011778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypergraphs for Generic Lossless Image Compression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A clique-covering sufficient condition for hamiltonicity of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 109 (20), pp.1156--1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2009.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FI-2009-0056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01011778v1</w:t>
+                <w:t xml:space="preserve">hal-01010265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clique-covering sufficient condition for hamiltonicity of graphs</w:t>
+                <w:t xml:space="preserve">G-graphs : a new representation of groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Vallée</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faisant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Symb. Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (5), pp.549-560</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2009.07.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01010265v1</w:t>
+                <w:t xml:space="preserve">hal-00258969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G-graphs : a new representation of groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A data mining formalization to improve hypergraph transversal computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Gillibert</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Symb. Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 42 (5), pp.549-560</w:t>
+              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 80, pp.415-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258969v1</w:t>
+                <w:t xml:space="preserve">hal-00324997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data mining formalization to improve hypergraph transversal computation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G-graphs for the cage problem : a new upper bound ISSAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Informaticae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 80, pp.415-433</w:t>
+              <w:t xml:space="preserve">acm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.49-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324997v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G-graphs for the cage problem : a new upper bound ISSAC</w:t>
+                <w:t xml:space="preserve">Hypergraphs for near-lossless volumetric compression ITNG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">acm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.49-53</w:t>
+              <w:t xml:space="preserve">IEEE Computer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.229-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258972v1</w:t>
+                <w:t xml:space="preserve">hal-00258968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypergraphs for near-lossless volumetric compression ITNG</w:t>
+                <w:t xml:space="preserve">Hypergraphs and the Helly property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Gillibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.229-233</w:t>
+              <w:t xml:space="preserve">Arts Comb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258968v1</w:t>
+                <w:t xml:space="preserve">hal-00258966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypergraphs and the Helly property</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compatible Topologies on Graphs: An Application to Graph Isomorphism Problem Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Faisant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts Comb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 78</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258966v1</w:t>
+                <w:t xml:space="preserve">hal-00256561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatible Topologies on Graphs: An Application to Graph Isomorphism Problem Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Faisant</w:t>
+                <w:t xml:space="preserve">A polynomial algorithm for the strong Helly property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Vallée</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janez Žerovnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 362</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 81 (1), pp.55-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256561v1</w:t>
+                <w:t xml:space="preserve">hal-01359221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial algorithm for the strong Helly property</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Efficient Algorithm for Helly Property Recognition in a Linear Hypergraph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 46, pp.177-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1571-0661(04)80985-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3356,51 +3252,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Berge-F\&amp;quot;uredi conjecture on the chromatic index of hypergraphs with large hyperedges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3422,227 +3318,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hennecart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency and volatility of spot and futures agricultural markets: Impact of trade frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Batista Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Batista Soares</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joël Priolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartesian product of hypergraphs: properties and algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Silvestre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3652,51 +3548,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elements of Graph Theory: From Basic Concepts to Modern Developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3718,144 +3614,144 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hennecart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Mathematical Society. 2022, EMS Textbooks in Mathematics, ISBN 978-3-98547-017-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence Artificielle:La réalité et le Mythe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edition Désiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-36403-200-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments de théorie des graphes (édition revue et augmentée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3863,167 +3759,167 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hennecart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nicolas Puech, 978-2-7462-4850-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypergraph Theory - An Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 119 p., 2013, 978-3-319-00079-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-00080-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments de théorie des graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4035,70 +3931,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SPRINGER. SPRINGER, pp.380, 2012, IRIS, 978-2-8178-0280-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-2-8178-0281-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4108,880 +4004,880 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flows of information have changed: Do financial markets remain efficient ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Batista Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Batista Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Priolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Conference on Computational Intelligence for Financial Engineering &amp; Economics (CIFEr)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Shenzhen, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CIFEr.2019.8759129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Entropy for Hypergraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery, DGCI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Marne-la-Vallée, France. pp.143-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarity between Hypergraphs Based on Mathematical Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium, ISMM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Uppsala, Sweden. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38294-9_1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to asset pricing with rational agents behaving strategically</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Priolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computational Intelligence for Financial Engineering and Economics (CIFEr 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, New-York, United States. pp.1--7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CIFEr.2012.6327773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Morphology on Hypergraphs: Preliminary Definitions and Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery 16th IAPR International Conference, DGCI 2011,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Nancy, France. pp.429-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorization of Cartesian Product Of Hypergraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Annual International Conference, COCOON 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Nha Trang, Vietnam, Vietnam. pp 173-181, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-14031-0_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme pour la factorisation des hypergraphes conformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Graphes et Algorithmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing hypergraph transversals computation with an anti-monotone constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd ACM Symposium on Applied Computing (SAC'07), Special Track on Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Séoul, South Korea. pp.443-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypergraph model of digital topology for grey level images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4991,118 +4887,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial Markets Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Priolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5249,51 +5145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Gholaminezhad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Moradi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholam H Fath-Tabar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bretto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1478/AAPP.1031SA1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05028664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faisant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hennecart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.739" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740842v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787520v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Nasernejad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Toledo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00009-025-02922-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619807v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.120850" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940944v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Ashrafi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2213289/v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.112059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Badaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Mourad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2019.07.031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Nader" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Abbas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2019.01.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935723v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Ashrafi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gholaminezhad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125928v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ellison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26493/1855-3974.1537.97c" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130929v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286995v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.08.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X8Q703V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025272v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ducournau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2012.01.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.10.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Silvestre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vall&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.12.050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011245v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rital" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gillibert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.07.033" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.08.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2009-0056" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2009.07.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324997v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line H&#233;bert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258966v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256561v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez &#381;erovnik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80985-X" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740846v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Batista Soares" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Priolon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638463v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03189393v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adverbum.fr/editions-desiris/alain-bretto/intelligence-artificielle-la-realite-le-mythe_22c5nnnom0tt.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00080-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947335v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0281-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364497v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIFEr.2019.8759129" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125885v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283941v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JDQN6H85-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130912v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIFEr.2012.6327773" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021442v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016763v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sylvestre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14031-0_20" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016469v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324998v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357171v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058611v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Gholaminezhad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Moradi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholam H Fath-Tabar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bretto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1478/AAPP.1031SA1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05028664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faisant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hennecart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.739" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787520v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Nasernejad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Toledo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00009-025-02922-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.120850" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Ashrafi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2213289/v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933032v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.112059" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935733v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Badaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Mourad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2019.07.031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Nader" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Abbas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.06.052" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2019.01.017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935723v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Ashrafi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gholaminezhad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125928v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ellison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26493/1855-3974.1537.97c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130929v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2014.08.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X8Q703V-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ducournau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2012.01.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010406v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2012.10.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Silvestre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vall&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.12.050" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Rital" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laget" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gillibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2011.07.033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2011.08.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011778v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2009-0056" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2009.07.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258969v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line H&#233;bert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256561v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez &#381;erovnik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359224v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80985-X" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364549v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Batista Soares" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Priolon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010364v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638463v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03189393v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adverbum.fr/editions-desiris/alain-bretto/intelligence-artificielle-la-realite-le-mythe_22c5nnnom0tt.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065825v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00080-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947335v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0281-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIFEr.2019.8759129" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125885v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38294-9_1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JDQN6H85-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130912v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIFEr.2012.6327773" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021442v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016763v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sylvestre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14031-0_20" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357171v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>