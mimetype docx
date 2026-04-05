--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -652,200 +652,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05298019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La déclaration de durabilité : recherche d’un nouveau rapport entre les règles de droit et la réalité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue interdisciplinaire droit et organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05298022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Non-Financial Disclosure to Sustainability Reporting: New Challenge for Financial Analysts and Auditors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audit Financiar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (172), pp.685-714. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20869/AUDITF/2023/172/022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20869/AUDITF/2023/172/022⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05298023v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-05298022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comptabilité dans l’art. Sébastien Rocher (2022), Éditions APDC, 115 pages</w:t>
               </w:r>
@@ -1266,4453 +1266,4453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03652942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ABC : une fausse innovation managériale ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'ABC : une fausse innovation managériale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Bampoky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (239-240-241)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03161137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ABC : une fausse innovation managériale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface Bampoky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 239-240-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05298031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions of Accounting Standardization: The Shock of Financialization and Globalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audit Financiar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (158), pp.323-338. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20869/AUDITF/2020/158/008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20869/AUDITF/2020/158/008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03161123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet européen d'harmonisation des cursus d'accès à la profession comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guy-Moyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03161130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manager la souveraineté : le régalien dans tous ses états !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (4), pp.349-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.36.2019.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03161175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’information financière dans le secteur public et la profession comptable en Afrique francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contabilitatea: ce echilibru existǎ între universalitate şi contingenţă?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.3 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20869/AUDITF/2018/149/001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can accounting standardization serve the public interest?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (151), pp.365-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20869/AUDITF/2018/151/016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cnam et l'Intec dans la construction de la profession comptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.85-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/accra.001.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un droit comptable ouvert au jugement professionnel : menace ou opportunité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accounting standards that appeal to the professional judgment: a threat or an opportunity for the accounting profession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (12 (144)), pp.1325-1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20869/AUDITF/2016/144/1325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informaţia non-financiară: o perspectivă europeană</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Historical Evolution from Accounting Theory to Conceptual Framework in Financial Standards Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85 (8)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de gestion dans les organisations publiques : une gageure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie et management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 154, pp.19-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01101487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflections on Accounting Measure: Priority of Balance Sheet or Income Statement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémologie de la comptabilité : de la doctrine au conséquentialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La normalisation internationale des études comptables supérieures : le jeu et l’enjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’information non financière au service d’une « croissance responsable » : perspective européenne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mélanges » ou Liber Amicorum : une tradition, une actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la doctrina contabilă la cadrul conceptual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les comptes doivent-ils dire le « vrai » ou le « bon » ? A propos du cadre conceptuel de l’IASC/IASB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 467-468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conturile trebuie să spună adevărul sau să fie relevante? Un comentariu referitor la cadrul conceptual al IASC/IASB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Accounting Standardisation: Is Politics Back?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accounting in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp.23-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17449480.2011.574412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criticǎ asupra metaforei pilotului.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O istorie raţionalǎ a contabilitǎţii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse aux commentaires sur « Normalisation comptable internationale : le retour du politique ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (3), pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.173.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Standardizarea contabilă internaţională:reîntoarcerea politicului ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normalisation comptable internationale : le retour du politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.163.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normalisation comptable internationale : le retour du politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.153-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00576949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui doit définir les normes comptables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auditorul şi problema continuităţii activităţii pe perioada crizei economice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, p. 3 à 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contabilitatea este o oglindă a soccietăţii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, p. 23 à 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement de la gestion à l'université face à la concurrence internationale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (n° 178 - 179), p. 135 à 156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel droit comptable pour les PME ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 42 (239-240-241)</w:t>
+              <w:t xml:space="preserve">, 2007, pp.121-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Gérald Orange</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00279654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il un droit comptable pour les PME ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 168, p. 121 - 132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme des examens comptables de l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association des directeurs de comptabilité et de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.19-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00280471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment enseigner les IAS / IFRS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 380, pp.31-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00220382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle externe : quelles modalités pour quel enjeu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zarlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 29 (n° 147), p. 9 à 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle externe : quelles modalités pour quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 29 (147), pp.9-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00280472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Accounting: a French Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Asian Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1 (1), pp.51-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00280473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management et haute technologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, p. 319 à 330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depreciation. Concepts and Practices in France and the UK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Walton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Accounting Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 5 (n° 2), p. 299 à 316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il une ou plusieurs images fidèles en Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit comptable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, n° 93-2, p. 5 à 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management pubblico e formazione dei funziunari : l'arte ed il modo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problemi di amministrazione pubblica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management public et formation des fonctionnaires : l'art et la manière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 36 (4), pp.349-351. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1989, p. 1 à 13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...132 lines deleted...]
-                <w:t xml:space="preserve">Alain Burlaud</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les organisations complexes : un défi aux méthodes traditionnelles de contrôle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Malo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 523</w:t>
+              <w:t xml:space="preserve">, 1988, 187, pp.58 à 64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alain Burlaud</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Comité interministériel pour la restructuration indistrielle ou l'art des stratégies doubles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Saussois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audit Financiar</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 5 (n° 3), p. 41 à 58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alain Burlaud</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productivity Assessment in the Public Sector: Global Productivity Surplus Accounts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Financial Accountability and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, p. 235 à 297</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Maria Niculescu</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation nécessaire et impossible des aides de l'Etat à l'industrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Saussois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audit Financiar</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, p. 67 à 87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Maria Niculescu</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métiers de la comptabilité vus à travers les offres d'emploi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 1986, p. 20 à 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management public et contrôle de gestion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie et management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 154, pp.19-23</w:t>
+              <w:t xml:space="preserve">Formation et gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, n° 39, p. 81 à 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Alain Burlaud</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies paradoxales : l'Etat et les entreprises en difficulté.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Saussois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 85 (8)</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, mars 1985, p. 273 à 289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Maria Niculescu</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Productivity Surplus Accounts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahan Lionel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audit Financiar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">International Journal of Accounting Education and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 21 (n° 1), p. 159 à 169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Claude Simon</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution des systèmes coûts/contrôle : un phénomène culturel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audit Financiar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Économie et Sociétés. Série SG, Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, p. 107 à 127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...2169 lines deleted...]
-                <w:t xml:space="preserve">Alain Burlaud</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analisi dei costi nelle organizzazioni publiche : la situazione attuale e la posta in gioco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gibert Patrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problemi di amministrazione pubblica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991</w:t>
+              <w:t xml:space="preserve">, 1985, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...772 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gibert Patrick</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02145360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse des coûts dans les organisations publiques : le jeu et l'enjeu.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gibert Patrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 2 (n° 1), p. 93 à 117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6436,50 +6436,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00410155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réflexions d'un contrôleur de gestion sur l'évaluation de la recherche universitaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accounting and Management Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Bucarest, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00410148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réflexions d'un contrôleur de gestion sur l'évaluation de la recherche universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème conférence internationale</w:t>
             </w:r>
@@ -6491,126 +6560,57 @@
               </w:rPr>
               <w:t xml:space="preserve">Accounting and management information systems</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academiei de Studii Economice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00368264v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00410148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment internationaliser la recherche française en gestion ?</w:t>
               </w:r>
@@ -7291,2108 +7291,2108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comptabilités. L'empire des nombres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS, 2022, Grands auteurs francophones, Jean-Philippe Denis, Denis Darpy, Aude Deville</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05286959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comptabilités, l'empire des nombres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions EMS, 2022, 978-2376874935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03562517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">EMS, 2022, Grands auteurs francophones, Jean-Philippe Denis, Denis Darpy, Aude Deville</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands auteurs en management public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions EMS, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03286972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion juridique, fiscale et sociale. Manuel. DSCG1 (diplôme supérieur de comptabilité et de gestion, UE 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rouaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher, 2021, Collection LMD-Master-Expertise comptable, Alain Burlaud</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement de la gestion en France. Identité, défis et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bournois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS, 2021, L'enseignement de la gestion en France. Identité, défis et enjeux., 978-2-37687-453-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03291829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DSCG UE 4 &amp;quot;Comptabilité et Audit&amp;quot;, 12eme édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bensadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Friédérich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mikol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DSCG UE 4 &amp;quot;Comptabilité et Audit&amp;quot;, 11eme édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bensadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Friédérich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mikol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptabilité en action - Mélanges en l'honneur du Professeur Geneviève Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Thauvron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2016, 978-2343091402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le calcul des coûts dans les PME : prévoir et communiquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Editions EMS, 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ordre des experts-comptables, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Jomard</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05286967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DSCG UE 4 &amp;quot;Comptabilité et Audit&amp;quot;, 10éme édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bensadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Friédérich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Rouaix</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bonnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Foucher, 2021, Collection LMD-Master-Expertise comptable, Alain Burlaud</w:t>
+              <w:t xml:space="preserve">Foucher, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">EMS, 2021, L'enseignement de la gestion en France. Identité, défis et enjeux., 978-2-37687-453-9</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DSCG UE 4 &amp;quot;Comptabilité et Audit&amp;quot; 9eme édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bensadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Friédérich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bonnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">DSCG UE 4 &amp;quot;Comptabilité et Audit&amp;quot;, 12eme édition</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le calcul des coûts dans les PME : connaître et agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude J. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, 2015, Collection L'expert en poche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01118007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité, Finance et Politique De la pratique à la théorie : l'art de la conceptualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ECS, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DSCG UE 4 &amp;quot;Comptabilité et Audit&amp;quot; 8e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bensadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Friédérich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bonnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Alain Mikol</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DSCG UE 4 &amp;quot;Comptabilité et Audit&amp;quot;, 7eme édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bensadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bonnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Friédérich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Foucher, 2018</w:t>
+              <w:t xml:space="preserve">Foucher, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Didier Bensadon</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité approfondie (ancienne version éditions 2013-2014-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Friédérich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Foucher, 2017</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Walliser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...63 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03555718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude J. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 2006, Repères, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.burla.2006.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alain Burlaud</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05286975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité analytique et contrôle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05286977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Teller</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ordre des experts-comptables, 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Walliser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert, 361 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Foucher, 2016</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire de gestion. Comptabilité, finance, contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Eglem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mykita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Burlaud</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05286978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité de gestion : QCM et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert, 2003, Jean-Pierre Helfer, Jacques Orsoni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05286965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude J. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de France, 2015, Collection L'expert en poche</w:t>
+              <w:t xml:space="preserve">Vuibert, pp.412, 2003, Jean-Pierre Helfer et Jacques Orsoni, 2 7117 7573-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...969 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00616600v2</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-05286965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlul de gestiune</w:t>
               </w:r>
@@ -10145,242 +10145,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le management public : terrain de recherches et laboratoire de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Bensadon, Alain Burlaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Doctorate of Business Administration « Expertise comptable ». Former par la recherche les professionnels du chiffre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05297966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Investiguer des terrains difficiles : le contrôle de gestion à l’épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hien Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dreveton Benjamin; Jerman Lambert; Mazars-Chapelon Agnès; Villesèque-Dubus Fabienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le singulier en comptabilité, contrôle et audit. Regards croisés autour des outils de gestion, des acteurs et des organisations hybrides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson, pp.108-129, 2025, Regards de l'AFC, 978-2-3260-0343-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investiguer des terrains difficiles : le contrôle de gestion à l'épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hien Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10412,303 +10412,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05297964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tout le DSCG 4 - Comptabilité et Audit - Révision et entraînement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Heem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Paugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tout le DSCG 4 - Comptabilité et Audit - Révision et entraînement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Foucher, 2024, 978-2-216-17143-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05016057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contribution de l'enseignement de la comptabilité à la construction du « monde comptable »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gautier Gond, Gérald Naro, Aurélien Ragaigne, Laure Bataille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dilemmes de l'enseignement en comptabilité. Savoirs, créativité, transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05297968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion. Jean-Pierre Claveranne : un parcours professionnel mettant la science au service de la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Vinot, J. Husson et J. Capgras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société en projet. Mélanges en l'honneur du professeur Jean-Pierre Claveranne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESKA, pp.331-335, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eska.vinot.2024.01.0331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05297969v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">halshs-05016057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion et gestion des ressources humaines : le lien entre ces deux disciplines</w:t>
               </w:r>
@@ -10787,50 +10787,223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire contemporaine de la normalisation comptable. le choc de la financiarisation et de la mondialisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, management et société. Mélanges en l'honneur d'Henri Zimnovitch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.269-296, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12989-9.p.0269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03826895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eine kurze Geschichte von Lehre und Forschung im Bereich der BWL in Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matiaske, W., Sadowski, D. (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ideengeschichte der BWL II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Gabler, pp.481-515, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-35155-7_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03826903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’histoire contemporaine de la normalisation comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10852,73 +11025,73 @@
               <w:t xml:space="preserve">Histoire, management et société. Mélanges en l’honneur d'Henri Zimnovitch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12989-9.p.0269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05297976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management public et crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10938,712 +11111,539 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Cappelletti; Pascale Heurtel; Stéphane Lefebvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise de la connaissance et connaissance de la crise. Les points de vue du CNAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, pp.141-148, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03560164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management public et crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise de la connaissance et connaissance de la crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.134-141, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.cappe.2022.01.0134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05297980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Matiaske, W., Sadowski, D. (eds). </w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le management public : construction d’une identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy, Patrick Gibert, Madina Rival et Alain Burlaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ideengeschichte der BWL II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-658-35155-7_18⟩</w:t>
+              <w:t xml:space="preserve">Les grands auteurs en management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, pp.4-31, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.chate.2021.01.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Christian Hoarau</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05297988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management public : la construction d’une identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gibert Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, management et société. Mélanges en l'honneur d'Henri Zimnovitch</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les grands auteurs en management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, pp.5-32, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03286993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bref aperçu de la recherche en sciences de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karim Charaf, Tarik El Malki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hymne au management. Mélanges en l’honneur du professeur Rachid M’Rabet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses du savoir, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03161187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction. Le management public : construction d’une identité</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management public : copie ou modèle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gibert</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gibert Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EMS Editions, pp.4-31, 2021, </w:t>
-[...223 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, pp.379-387, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03287003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -12210,342 +12210,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les évolutions de l'université.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Université citoyenne : progrès, modernisation, exemplarité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Economica, p. 24 à 28, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion et gestion des ressources humaines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Eglem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ressources humaines.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions d'Organisation, p. 657 à 699, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les évolutions de l'université.</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonisation comptable et mondialisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Université citoyenne : progrès, modernisation, exemplarité.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Economica, p. 24 à 28, 2003</w:t>
+              <w:t xml:space="preserve">Liber Amicorum en l'honneur d'Henri Olivier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. Die Keure, p. 73 à 78, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche d'un système de mesure des performances : application aux réseaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire de la recherche en logistique et distribution.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Vuibert, p. 261 à 272, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405167v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00405169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légitimité</w:t>
               </w:r>
@@ -12758,165 +12758,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la gestion de la formation : l'exemple des formations comptables supérieures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Jean-Guy Mérigot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Economica, p. 27 à 49, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Education Requirements to Enter the Profession in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Handbook of Accounting Education and Certification.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pergamon Press, p. 363 à 371, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405162v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00405161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptabilité publique, comptabilité privée.</w:t>
               </w:r>
@@ -13633,252 +13633,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04683303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la déclaration non financière au reporting de durabilité : les nouveaux défis pour les analystes et les auditeurs financiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04178321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la declarația nefinanciară la raportarea privind durabilitatea: noi provocări pentru analiștii și auditorii financiari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04178313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From non-financial disclosure to sustainability reporting: new challenges for financial analysts and auditors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04174530v2</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">halshs-04178313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur le concept d'autorité : le cas des règles comptables</w:t>
               </w:r>
@@ -14412,64 +14412,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche systémique des relations État - industrie : la relation d'aide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Saussois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">81E1232, Ecole supérieure de commerce de Paris. 1983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14763,51 +14763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298009v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298016v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Niculescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Predescu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2024/176/023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04500133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.019.0123" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2024.2307427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Laaribi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Charaf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.6.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2023/172/022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298022v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.017.0070" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sauviat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Orange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2022/166/007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298031v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Bampoky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Causse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161123v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2020/158/008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guy-Moyat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.36.2019.0018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2018/149/001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2018/151/016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.001.0085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2016/144/1325" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145481v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard Baker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145469v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145425v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449480.2011.574412" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145373v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145459v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.173.0115" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.163.0153" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279654v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405148v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220382v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarlowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405146v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405145v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405141v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Malo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dahan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raimbault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saussois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405137v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405132v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahan Lionel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145360v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibert Patrick" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405130v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laufer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424889v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cossu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Illien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464282v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410155v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368264v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410148v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450553v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823406v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823425v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude J. Simon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419855v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bensadon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286954v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crespin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favereau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepeve" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479423v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mikol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286959v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286972v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gibert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03663076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jomard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mondon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rouaix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291829v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bournois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284332v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Fri&#233;d&#233;rich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Langlois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284321v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thauvron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286967v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284287v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bonnault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118007v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284281v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132706v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284239v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555718v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Walliser" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284120v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286975v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.burla.2006.01" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286977v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Saada" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072624v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Teller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286978v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Eglem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mykita" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616600v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286965v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287087v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287084v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Boelke" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Dick" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405158v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559522v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405152v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491305v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985464v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burlaud Paul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schweig" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05363568v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benoit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Do" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297966v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297964v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297968v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297969v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eska.vinot.2024.01.0331" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016057v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Heem" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paugam" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Astolfi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04639977v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-humaniste-passionnee-par-le-terrain--9782376878155-page-207.htm?u=3fa67d81-8427-4dab-a14f-3fa14bf04ddeWT.tsrc&amp;amp;WT.mc_id=crn-aa-EMS_KALIK_2023_02_0207&amp;amp;contenu=article" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297976v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoarau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12989-9.p.0269" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560164v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297980v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cappe.2022.01.0134" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826903v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-35155-7_18" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826895v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161187v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chate.2021.01.0004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286993v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287003v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161185v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402686v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desmazes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161153v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161146v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918060v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405168v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405171v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405166v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Delannoy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405170v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405167v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405169v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405165v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405164v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405163v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405162v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405161v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405157v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405143v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Boelcke" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160823v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160833v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160839v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160842v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405172v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405126v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405121v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683303v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04174530v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178321v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178313v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03312131v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984638v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985745v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455775v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873959v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421429v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorino" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145358v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Walton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048608v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00559535v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298009v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298016v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Niculescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Predescu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2024/176/023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04500133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.019.0123" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2024.2307427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Laaribi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Charaf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.6.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2023/172/022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.017.0070" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sauviat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Orange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2022/166/007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Bampoky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Causse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298031v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2020/158/008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161130v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guy-Moyat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.36.2019.0018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2018/149/001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2018/151/016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.001.0085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2016/144/1325" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard Baker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101487v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145427v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145425v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449480.2011.574412" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145373v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145459v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.173.0115" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.163.0153" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145372v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405149v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279654v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405148v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220382v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarlowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405146v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405145v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405141v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Malo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raimbault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saussois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405139v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dahan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405137v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405132v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahan Lionel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibert Patrick" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405130v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laufer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424889v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cossu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Illien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464282v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410155v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368264v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450553v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823406v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823425v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude J. Simon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419855v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bensadon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286954v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crespin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favereau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepeve" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479423v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mikol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286959v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286972v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gibert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03663076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jomard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mondon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rouaix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291829v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bournois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284332v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Fri&#233;d&#233;rich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Langlois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284321v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thauvron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286967v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284287v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bonnault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284281v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118007v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132706v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284239v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284120v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555718v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Walliser" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286975v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.burla.2006.01" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286977v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Saada" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072624v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Teller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286978v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Eglem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mykita" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286965v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616600v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287087v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287084v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Boelke" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Dick" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405158v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559522v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405152v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491305v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985464v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burlaud Paul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schweig" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297966v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05363568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benoit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Do" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297964v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016057v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Heem" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paugam" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Astolfi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297968v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297969v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eska.vinot.2024.01.0331" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04639977v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-humaniste-passionnee-par-le-terrain--9782376878155-page-207.htm?u=3fa67d81-8427-4dab-a14f-3fa14bf04ddeWT.tsrc&amp;amp;WT.mc_id=crn-aa-EMS_KALIK_2023_02_0207&amp;amp;contenu=article" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826895v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoarau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12989-9.p.0269" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826903v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-35155-7_18" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297976v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560164v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297980v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cappe.2022.01.0134" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297988v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chate.2021.01.0004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161187v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287003v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161185v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402686v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desmazes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161153v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161146v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918060v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405168v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405171v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405170v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405166v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Delannoy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405169v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405167v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405165v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405164v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405163v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405161v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405162v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405157v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405143v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Boelcke" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160823v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160833v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160839v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160842v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405172v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405126v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405121v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683303v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178321v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178313v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04174530v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03312131v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984638v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985745v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455775v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873959v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421429v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorino" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145358v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Walton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048608v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00559535v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>