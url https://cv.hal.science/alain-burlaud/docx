--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -1266,4453 +1266,4453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03652942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ABC : une fausse innovation managériale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'ABC : une fausse innovation managériale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Bampoky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 42 (239-240-241)</w:t>
+              <w:t xml:space="preserve">, 2020, 239-240-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03161137v1</w:t>
+                <w:t xml:space="preserve">halshs-05298031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ABC : une fausse innovation managériale ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutions of Accounting Standardization: The Shock of Financialization and Globalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (158), pp.323-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20869/AUDITF/2020/158/008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03161123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet européen d'harmonisation des cursus d'accès à la profession comptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guy-Moyat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03161130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ABC : une fausse innovation managériale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boniface Bampoky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 239-240-241</w:t>
+              <w:t xml:space="preserve">, 2020, 42 (239-240-241)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alain Burlaud</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03161137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manager la souveraineté : le régalien dans tous ses états !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (4), pp.349-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.36.2019.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03161175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contabilitatea: ce echilibru existǎ între universalitate şi contingenţă?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audit Financiar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (158), pp.323-338. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20869/AUDITF/2020/158/008⟩</w:t>
+              <w:t xml:space="preserve">, 2018, pp.3 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20869/AUDITF/2018/149/001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Alain Guy-Moyat</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’information financière dans le secteur public et la profession comptable en Afrique francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 541</w:t>
+              <w:t xml:space="preserve">, 2018, 523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manager la souveraineté : le régalien dans tous ses états !</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can accounting standardization serve the public interest?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (151), pp.365-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20869/AUDITF/2018/151/016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cnam et l'Intec dans la construction de la profession comptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.85-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/accra.001.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accounting standards that appeal to the professional judgment: a threat or an opportunity for the accounting profession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (12 (144)), pp.1325-1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20869/AUDITF/2016/144/1325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un droit comptable ouvert au jugement professionnel : menace ou opportunité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informaţia non-financiară: o perspectivă europeană</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de gestion dans les organisations publiques : une gageure ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Gérald Orange</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie et management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 154, pp.19-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01101487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Historical Evolution from Accounting Theory to Conceptual Framework in Financial Standards Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85 (8)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflections on Accounting Measure: Priority of Balance Sheet or Income Statement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémologie de la comptabilité : de la doctrine au conséquentialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La normalisation internationale des études comptables supérieures : le jeu et l’enjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’information non financière au service d’une « croissance responsable » : perspective européenne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la doctrina contabilă la cadrul conceptual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mélanges » ou Liber Amicorum : une tradition, une actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les comptes doivent-ils dire le « vrai » ou le « bon » ? A propos du cadre conceptuel de l’IASC/IASB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 467-468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conturile trebuie să spună adevărul sau să fie relevante? Un comentariu referitor la cadrul conceptual al IASC/IASB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Accounting Standardisation: Is Politics Back?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accounting in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp.23-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17449480.2011.574412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criticǎ asupra metaforei pilotului.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O istorie raţionalǎ a contabilitǎţii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse aux commentaires sur « Normalisation comptable internationale : le retour du politique ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (3), pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.173.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Standardizarea contabilă internaţională:reîntoarcerea politicului ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normalisation comptable internationale : le retour du politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.163.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui doit définir les normes comptables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normalisation comptable internationale : le retour du politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.153-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00576949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auditorul şi problema continuităţii activităţii pe perioada crizei economice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, p. 3 à 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contabilitatea este o oglindă a soccietăţii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, p. 23 à 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement de la gestion à l'université face à la concurrence internationale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (n° 178 - 179), p. 135 à 156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel droit comptable pour les PME ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.121-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00279654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il un droit comptable pour les PME ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 168, p. 121 - 132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme des examens comptables de l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association des directeurs de comptabilité et de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.19-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00280471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment enseigner les IAS / IFRS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 380, pp.31-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00220382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle externe : quelles modalités pour quel enjeu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zarlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 29 (n° 147), p. 9 à 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle externe : quelles modalités pour quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 29 (147), pp.9-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00280472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Accounting: a French Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Asian Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1 (1), pp.51-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00280473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management et haute technologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, p. 319 à 330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depreciation. Concepts and Practices in France and the UK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Walton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Accounting Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 5 (n° 2), p. 299 à 316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il une ou plusieurs images fidèles en Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit comptable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, n° 93-2, p. 5 à 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management pubblico e formazione dei funziunari : l'arte ed il modo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problemi di amministrazione pubblica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management public et formation des fonctionnaires : l'art et la manière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 36 (4), pp.349-351. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1989, p. 1 à 13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alain Burlaud</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les organisations complexes : un défi aux méthodes traditionnelles de contrôle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Malo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 523</w:t>
+              <w:t xml:space="preserve">, 1988, 187, pp.58 à 64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Causse</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productivity Assessment in the Public Sector: Global Productivity Surplus Accounts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audit Financiar</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Financial Accountability and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, p. 235 à 297</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alain Burlaud</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Comité interministériel pour la restructuration indistrielle ou l'art des stratégies doubles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Saussois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audit Financiar</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 5 (n° 3), p. 41 à 58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alain Burlaud</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation nécessaire et impossible des aides de l'Etat à l'industrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Saussois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, p. 67 à 87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Maria Niculescu</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métiers de la comptabilité vus à travers les offres d'emploi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 1986, p. 20 à 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Maria Niculescu</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management public et contrôle de gestion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audit Financiar</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Formation et gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, n° 39, p. 81 à 90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Maria Niculescu</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Productivity Surplus Accounts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahan Lionel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audit Financiar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">International Journal of Accounting Education and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 21 (n° 1), p. 159 à 169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Alain Burlaud</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution des systèmes coûts/contrôle : un phénomène culturel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPA Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 85 (8)</w:t>
+              <w:t xml:space="preserve">Économie et Sociétés. Série SG, Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, p. 107 à 127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...2333 lines deleted...]
-                <w:t xml:space="preserve">Alain Burlaud</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analisi dei costi nelle organizzazioni publiche : la situazione attuale e la posta in gioco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gibert Patrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problemi di amministrazione pubblica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991</w:t>
+              <w:t xml:space="preserve">, 1985, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...212 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies paradoxales : l'Etat et les entreprises en difficulté.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Saussois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...44 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...353 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, mars 1985, p. 273 à 289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse des coûts dans les organisations publiques : le jeu et l'enjeu.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gibert Patrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 2 (n° 1), p. 93 à 117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6436,181 +6436,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00410155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réflexions d'un contrôleur de gestion sur l'évaluation de la recherche universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème conférence internationale</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accounting and management information systems</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academiei de Studii Economice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Bucarest, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00368264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réflexions d'un contrôleur de gestion sur l'évaluation de la recherche universitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting and Management Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00410148v1</w:t>
-              </w:r>
-[...83 lines deleted...]
-                <w:t xml:space="preserve">halshs-00368264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment internationaliser la recherche française en gestion ?</w:t>
               </w:r>
@@ -6946,3414 +6946,3588 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (35)</w:t>
+        <w:t xml:space="preserve">Ouvrages (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comptabilité et audit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bensadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lepeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher. Hatier, 2025, Expertise comptable, Alain Burlaud, 978-2-216-17577-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05286954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durabilité &amp; RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher. Hatier, 2025, Expertise comptable, 978-2-216-17582-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05602245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Doctorate of Business Administration &amp;quot;expertise comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bensadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Management &amp; Société - EMS, 2025, 9782386302411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05419855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DSCG 4 : comptabilité et audit : manuel + applications + corrigés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bensadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mikol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sup'Foucher, 537 p., 2023, Sup Foucher, Alain Burlaud, 978-2-216-16974-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilités, l'empire des nombres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions EMS, 2022, 978-2376874935</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03562517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilités. L'empire des nombres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS, 2022, Grands auteurs francophones, Jean-Philippe Denis, Denis Darpy, Aude Deville</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05286959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands auteurs en management public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions EMS, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03286972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion juridique, fiscale et sociale. Manuel. DSCG1 (diplôme supérieur de comptabilité et de gestion, UE 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rouaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher, 2021, Collection LMD-Master-Expertise comptable, Alain Burlaud</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement de la gestion en France. Identité, défis et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bournois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS, 2021, L'enseignement de la gestion en France. Identité, défis et enjeux., 978-2-37687-453-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03291829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DSCG UE 4 &amp;quot;Comptabilité et Audit&amp;quot;, 12eme édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bensadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lepeve</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Friédérich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mikol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Foucher, 2024, Expertise comptable, Alain Burlaud</w:t>
+              <w:t xml:space="preserve">Foucher, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DSCG UE 4 &amp;quot;Comptabilité et Audit&amp;quot;, 11eme édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bensadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Friédérich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mikol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sup'Foucher, 537 p., 2023, Sup Foucher, Alain Burlaud, 978-2-216-16974-0</w:t>
+              <w:t xml:space="preserve">Foucher, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">EMS, 2022, Grands auteurs francophones, Jean-Philippe Denis, Denis Darpy, Aude Deville</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptabilité en action - Mélanges en l'honneur du Professeur Geneviève Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Thauvron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2016, 978-2343091402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Editions EMS, 2022, 978-2376874935</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le calcul des coûts dans les PME : prévoir et communiquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ordre des experts-comptables, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05286967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DSCG UE 4 &amp;quot;Comptabilité et Audit&amp;quot;, 10éme édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bensadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Friédérich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bonnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DSCG UE 4 &amp;quot;Comptabilité et Audit&amp;quot; 9eme édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bensadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Friédérich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bonnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le calcul des coûts dans les PME : connaître et agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Editions EMS, 2021</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude J. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, 2015, Collection L'expert en poche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01118007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité, Finance et Politique De la pratique à la théorie : l'art de la conceptualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ECS, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DSCG UE 4 &amp;quot;Comptabilité et Audit&amp;quot; 8e édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bensadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Friédérich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bonnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité approfondie (ancienne version éditions 2013-2014-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Friédérich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Walliser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03555718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DSCG UE 4 &amp;quot;Comptabilité et Audit&amp;quot;, 7eme édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bensadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bonnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Rouaix</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Friédérich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Foucher, 2021, Collection LMD-Master-Expertise comptable, Alain Burlaud</w:t>
+              <w:t xml:space="preserve">Foucher, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...63 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude J. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 2006, Repères, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.burla.2006.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Foucher, 2018</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05286975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité analytique et contrôle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Foucher, 2017</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05286977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Teller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Walliser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert, 361 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2016, 978-2343091402</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire de gestion. Comptabilité, finance, contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Eglem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mykita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Le calcul des coûts dans les PME : prévoir et communiquer</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05286978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité de gestion : QCM et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ordre des experts-comptables, 2016</w:t>
+              <w:t xml:space="preserve">Vuibert, 2003, Jean-Pierre Helfer, Jacques Orsoni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Foucher, 2016</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05286965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude J. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert, pp.412, 2003, Jean-Pierre Helfer et Jacques Orsoni, 2 7117 7573-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Foucher, 2015</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00616600v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlul de gestiune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude J. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editura CNI Coresi, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de France, 2015, Collection L'expert en poche</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05287087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de gestion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions La Découverte, pp.121, 1997, Repères</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">ECS, 2014</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire comptable et financier allemand - français - allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Boelke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chotard, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Foucher, 2014</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05287084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coûts et contrôle. Prix de cession interne ou prix de transfert. Surplus global de productivité. Coûts et contrôle dans le secteur tertiaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Vuibert, p. 113 à 119, 715 à 731, 436 à 445, 881 à 891, 975 à 987, 1991, Jean-Pierre Helfer &amp; Jacques Orsoni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Foucher, 2013</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirección pública : gestión y legitimidad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laufer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministerio para las Administraciones Publicas, pp.498, 1989, Coleccion Estudios</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Foucher. 2013</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00559522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direccion publica: gestion y legitimidad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laufer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Instituto Nacional de Administracion Publica, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...72 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05287083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management public.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laufer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Dalloz, pp.337, 1980</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Vuibert, 2004</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz. Dalloz, pp.356, 1980, Systèmes et stratégies, Daniel Houri et Jean-Claude Mouret</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">Vuibert, 361 p., 2004</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00490675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité et inflation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cujas, pp.246, 1979, Gestion, Jean-Guy Mérigot</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Foucher, 2004</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie française du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burlaud Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schweig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verlag Moritz Diesterweg, 1966</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...859 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03985464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investiguer des terrains difficiles : le contrôle de gestion à l’épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hien Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dreveton Benjamin; Jerman Lambert; Mazars-Chapelon Agnès; Villesèque-Dubus Fabienne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le singulier en comptabilité, contrôle et audit. Regards croisés autour des outils de gestion, des acteurs et des organisations hybrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pearson, pp.108-129, 2025, Regards de l'AFC, 978-2-3260-0343-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investiguer des terrains difficiles : le contrôle de gestion à l'épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hien Laëtitia Do Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association francophone de comptabilité. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le singulier en comptabilité, contrôle et audit Regards croisés autour des outils de gestion, des acteurs et des organisations hybrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pearson, 2025, Regards de l'AFC, 978-2-3260-0343-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05602250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management public : terrain de recherches et laboratoire de pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Bensadon, Alain Burlaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Doctorate of Business Administration « Expertise comptable ». Former par la recherche les professionnels du chiffre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05297966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investiguer des terrains difficiles : le contrôle de gestion à l'épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10382,349 +10556,349 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Singulier en comptabilité, contrôle et audit. Regards croisés autour des outils de gestion, des acteurs et des organisations hybrides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05297964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution de l'enseignement de la comptabilité à la construction du « monde comptable »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gautier Gond, Gérald Naro, Aurélien Ragaigne, Laure Bataille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dilemmes de l'enseignement en comptabilité. Savoirs, créativité, transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pearson, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05297968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. Jean-Pierre Claveranne : un parcours professionnel mettant la science au service de la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Vinot, J. Husson et J. Capgras. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société en projet. Mélanges en l'honneur du professeur Jean-Pierre Claveranne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESKA, pp.331-335, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eska.vinot.2024.01.0331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05297969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout le DSCG 4 - Comptabilité et Audit - Révision et entraînement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Heem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Paugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout le DSCG 4 - Comptabilité et Audit - Révision et entraînement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Foucher, 2024, 978-2-216-17143-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05016057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion et gestion des ressources humaines : le lien entre ces deux disciplines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10734,951 +10908,951 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Kalika. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'humaniste passionnée par le terrain. Hommage au Professeur Françoise Chevalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Business Science Institute, 9782376878155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire contemporaine de la normalisation comptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Levant Yves. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, management et société. Mélanges en l’honneur d'Henri Zimnovitch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12989-9.p.0269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05297976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management public et crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Cappelletti; Pascale Heurtel; Stéphane Lefebvre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise de la connaissance et connaissance de la crise. Les points de vue du CNAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, pp.141-148, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03560164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management public et crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise de la connaissance et connaissance de la crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, pp.134-141, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.cappe.2022.01.0134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05297980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eine kurze Geschichte von Lehre und Forschung im Bereich der BWL in Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matiaske, W., Sadowski, D. (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ideengeschichte der BWL II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Gabler, pp.481-515, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-35155-7_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03826903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire contemporaine de la normalisation comptable. le choc de la financiarisation et de la mondialisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, management et société. Mélanges en l'honneur d'Henri Zimnovitch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.269-296, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12989-9.p.0269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03826895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Matiaske, W., Sadowski, D. (eds). </w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bref aperçu de la recherche en sciences de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karim Charaf, Tarik El Malki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ideengeschichte der BWL II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hymne au management. Mélanges en l’honneur du professeur Rachid M’Rabet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses du savoir, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...124 lines deleted...]
-                <w:t xml:space="preserve">Management public et crises</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03161187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le management public : construction d’une identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy, Patrick Gibert, Madina Rival et Alain Burlaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.4-31, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.chate.2021.01.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05297988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management public : la construction d’une identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gibert Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, pp.5-32, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03286993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management public : copie ou modèle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gibert Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, pp.379-387, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03287003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories et concepts contextualisés en comptabilité et contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11698,159 +11872,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Kamdem, Françoise Chevalier, Marielle A. Payaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche enracinée en management. Contextes nouveaux et perspectives nouvelles en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03161185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika : la science et l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Desmazes, Jean-Pierre Helfer, Jean-Fabrice Lebraty et Jacques Orsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneur à l'université. Mélanges en l'honneur de Michel Kalika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comptabilité entre universalisme et contingence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11870,159 +12044,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Levant et Stéphane Trébucq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorie comptable et sciences économiques du XVe au XXIe siècle. Mélanges en l'honneur du Professeur Jean-Guy Degos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03161153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire raisonnée de la comptabilité vue comme un miroir de la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu Floquet, Pierre Labardin, Yves Levant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'histoire comme méthode pour comprendre le management. Mélanges en l'honneur du Professeur Marc Nikitin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03161146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion et performances dans le secteur public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12042,526 +12216,526 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Cappelletti et Christian Hoarau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle au quotidien, les pratiques en or</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.544-585, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00918060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle et gestion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de comptabilité, contrôle de gestion et audit.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Economica, p. 597 à 608, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de la variation de la masse salariale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des ressources humaines.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Vuibert, p. 752 à 757, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de gestion et gestion des ressources humaines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Eglem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ressources humaines.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions d'Organisation, p. 657 à 699, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions de l'université.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Université citoyenne : progrès, modernisation, exemplarité.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Economica, p. 24 à 28, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonisation comptable et mondialisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liber Amicorum en l'honneur d'Henri Olivier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Die Keure, p. 73 à 78, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche d'un système de mesure des performances : application aux réseaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire de la recherche en logistique et distribution.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Vuibert, p. 261 à 272, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légitimité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12577,491 +12751,491 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Economica, p. 1754 à 1772, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse des coûts dans les organisations publiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 339 à 365, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan comptable et transferts de technologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur de Claude Perrochon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Foucher, p. 97 à 101, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education Requirements to Enter the Profession in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Handbook of Accounting Education and Certification.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pergamon Press, p. 363 à 371, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la gestion de la formation : l'exemple des formations comptables supérieures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur de Jean-Guy Mérigot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Economica, p. 27 à 49, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptabilité publique, comptabilité privée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités de la gestion. Mélanges en l'honneur du professeur Pierre Lassègue.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Vuibert, p. 35 à 50, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodologische Ansätze innerbetrieblicher Kostenrechnung öffentlicher Organisationen in Frankreich.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Boelcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Staatliches Rechnungswesen in der Bundesrepublik Deutschland vor dem Hintergrund neuerer internationaler Entwicklung. Schriftenreihe der Hochschule Speyer.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Duncker &amp; Humblot, p. 221 à 236, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13071,299 +13245,299 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe d’un droit faisant appel au jugement professionnel : le cas du droit comptable [chronique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03160823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transparence peut-elle devenir un principe comptable ? [chronique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03160833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment introduire l'intérêt général dans la normalisation comptable ? [Chronique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03160839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bref aperçu de la recherche en comptabilité, contrôle et audit [Chronique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03160842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Evolution of Cost Control Systems: a Cultural Phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13372,175 +13546,175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management and high technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion : le développement de l'intelligence organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13550,51 +13724,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'audit expectation gap : les auditeurs face à une injonction paradoxale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13603,73 +13777,148 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04683303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From non-financial disclosure to sustainability reporting: new challenges for financial analysts and auditors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04174530v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la déclaration non financière au reporting de durabilité : les nouveaux défis pour les analystes et les auditeurs financiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13678,73 +13927,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04178321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la declarația nefinanciară la raportarea privind durabilitatea: noi provocări pentru analiștii și auditorii financiari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13753,462 +14002,387 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04178313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur le concept d'autorité : le cas des règles comptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Niculescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03312131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brève histoire de l'enseignement et de la recherche en gestion en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02984638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brève histoire de l'enseignement et de la recherche en gestion en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02985745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définition et évolution de la notion d'intérêt public européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04455775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Should Financial Statements Represent Fairly or be Relevant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00873959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14218,288 +14392,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment assurer l'apprentissage de la gestion par les professionnels et le public ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l'enseignement supérieur et de la recherche. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04421429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amortissement. Le concept et la pratique en France et en Grande-Bretagne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter D. Walton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de recherche en gestion - Université Paris Val-de-Marne. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02145358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche systémique des relations État - industrie : la relation d'aide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Saussois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">81E1232, Ecole supérieure de commerce de Paris. 1983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04048608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14509,114 +14683,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information des salariés et défaillance de l'entreprise. Essai sur le rôle des salariés dans la prévention des défaillances des entreprises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Panthéon-Sorbonne - Paris I, 1977. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00559535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId278"/>
+      <w:footerReference w:type="default" r:id="rId281"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14763,51 +14937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298009v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298016v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Niculescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Predescu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2024/176/023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04500133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.019.0123" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2024.2307427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Laaribi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Charaf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.6.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2023/172/022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.017.0070" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sauviat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Orange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2022/166/007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Bampoky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Causse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298031v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2020/158/008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161130v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guy-Moyat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.36.2019.0018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2018/149/001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2018/151/016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.001.0085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2016/144/1325" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard Baker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101487v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145427v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145425v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449480.2011.574412" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145373v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145459v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.173.0115" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.163.0153" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145372v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405149v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279654v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405148v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220382v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarlowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405146v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405145v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405141v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Malo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raimbault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saussois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405139v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dahan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405137v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405132v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahan Lionel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibert Patrick" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405130v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laufer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424889v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cossu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Illien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464282v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410155v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368264v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450553v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823406v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823425v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude J. Simon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419855v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bensadon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286954v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crespin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favereau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepeve" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479423v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mikol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286959v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286972v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gibert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03663076v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jomard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mondon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rouaix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291829v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bournois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284332v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Fri&#233;d&#233;rich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Langlois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284321v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thauvron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286967v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284287v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bonnault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284281v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118007v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132706v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284239v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284120v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555718v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Walliser" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286975v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.burla.2006.01" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286977v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Saada" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072624v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Teller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286978v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Eglem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mykita" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286965v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616600v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287087v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405155v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287084v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Boelke" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Dick" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405158v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559522v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405152v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491305v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985464v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burlaud Paul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schweig" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297966v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05363568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benoit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Do" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297964v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016057v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Heem" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paugam" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Astolfi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297968v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297969v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eska.vinot.2024.01.0331" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04639977v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-humaniste-passionnee-par-le-terrain--9782376878155-page-207.htm?u=3fa67d81-8427-4dab-a14f-3fa14bf04ddeWT.tsrc&amp;amp;WT.mc_id=crn-aa-EMS_KALIK_2023_02_0207&amp;amp;contenu=article" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826895v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoarau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12989-9.p.0269" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826903v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-35155-7_18" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297976v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560164v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297980v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cappe.2022.01.0134" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297988v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chate.2021.01.0004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161187v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287003v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161185v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402686v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desmazes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161153v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161146v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918060v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405168v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405171v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405170v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405166v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Delannoy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405169v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405167v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405165v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405164v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405163v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405161v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405162v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405157v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405143v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Boelcke" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160823v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160833v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160839v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160842v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405172v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405126v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405121v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683303v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178321v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178313v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04174530v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03312131v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984638v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985745v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455775v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873959v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421429v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorino" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145358v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Walton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048608v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00559535v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298009v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298016v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Niculescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Predescu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2024/176/023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04500133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.019.0123" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2024.2307427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Laaribi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Charaf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.6.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2023/172/022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.017.0070" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sauviat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Orange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2022/166/007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298031v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Bampoky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Causse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161123v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2020/158/008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guy-Moyat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.36.2019.0018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2018/149/001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2018/151/016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.001.0085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2016/144/1325" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145481v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard Baker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145425v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449480.2011.574412" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145373v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145459v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.173.0115" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.163.0153" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405149v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279654v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405148v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220382v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarlowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405146v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405145v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405141v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Malo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dahan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raimbault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saussois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405137v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405132v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahan Lionel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145360v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibert Patrick" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405130v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laufer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424889v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cossu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Illien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464282v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410155v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368264v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410148v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450553v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823406v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823425v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude J. Simon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286954v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bensadon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crespin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepeve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05602245v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419855v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479423v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mikol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286972v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gibert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03663076v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jomard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mondon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rouaix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291829v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bournois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284332v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Fri&#233;d&#233;rich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Langlois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thauvron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286967v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284287v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bonnault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284281v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118007v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132706v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284239v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555718v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Walliser" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284120v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286975v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.burla.2006.01" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286977v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Saada" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072624v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Teller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Eglem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mykita" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286965v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616600v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287087v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405155v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287084v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Boelke" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Dick" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405158v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559522v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287083v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405152v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490675v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491305v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985464v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burlaud Paul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schweig" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05363568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benoit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Do" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05602250v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien La&#235;titia Do Benoit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297966v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297964v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297968v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297969v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eska.vinot.2024.01.0331" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016057v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Heem" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paugam" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Astolfi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04639977v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-humaniste-passionnee-par-le-terrain--9782376878155-page-207.htm?u=3fa67d81-8427-4dab-a14f-3fa14bf04ddeWT.tsrc&amp;amp;WT.mc_id=crn-aa-EMS_KALIK_2023_02_0207&amp;amp;contenu=article" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297976v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoarau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12989-9.p.0269" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560164v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297980v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cappe.2022.01.0134" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826903v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-35155-7_18" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826895v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161187v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297988v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chate.2021.01.0004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286993v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287003v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161185v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402686v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desmazes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161153v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161146v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918060v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405168v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405171v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405166v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Delannoy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405170v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405169v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405167v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405165v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405164v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405163v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405162v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405161v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405157v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405143v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Boelcke" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160823v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160833v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160839v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160842v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405172v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405126v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405121v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683303v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04174530v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178321v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178313v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03312131v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984638v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985745v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455775v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873959v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421429v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorino" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145358v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Walton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048608v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00559535v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>