--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -652,50 +652,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05298019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From Non-Financial Disclosure to Sustainability Reporting: New Challenge for Financial Analysts and Auditors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (172), pp.685-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20869/AUDITF/2023/172/022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05298023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La déclaration de durabilité : recherche d’un nouveau rapport entre les règles de droit et la réalité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -704,4543 +795,4452 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue interdisciplinaire droit et organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05298022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptabilité dans l’art. Sébastien Rocher (2022), Éditions APDC, 115 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.70-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/accra.017.0070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science, indépendance, conscience : les principes fondateurs d’une profession appliqués à la formation initiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 577</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05298024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence académique du management public en France : conjonction de défis individuels et d'un contexte favorable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sauviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.523-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.39.2022.0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03920218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilités, l'empire des nombres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 564</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05298028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflections on the Concept of Authority: The Case of Accounting Standards and Standards Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Niculescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audit Financiar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4 (172), pp.685-714. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20869/AUDITF/2023/172/022⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 20 (166), pp.275-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20869/AUDITF/2022/166/007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vidal</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03652942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ABC : une fausse innovation managériale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface Bampoky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 239-240-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05298031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutions of Accounting Standardization: The Shock of Financialization and Globalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (158), pp.323-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20869/AUDITF/2020/158/008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03161123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet européen d'harmonisation des cursus d'accès à la profession comptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guy-Moyat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03161130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ABC : une fausse innovation managériale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface Bampoky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (239-240-241)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03161137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manager la souveraineté : le régalien dans tous ses états !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (4), pp.349-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.36.2019.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03161175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contabilitatea: ce echilibru existǎ între universalitate şi contingenţă?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.3 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20869/AUDITF/2018/149/001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’information financière dans le secteur public et la profession comptable en Afrique francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can accounting standardization serve the public interest?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (151), pp.365-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20869/AUDITF/2018/151/016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cnam et l'Intec dans la construction de la profession comptable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACCRA Audit Comptabilité Contrôle : Recherches Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17, pp.70-73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/accra.017.0070⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.85-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/accra.001.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Alain Burlaud</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accounting standards that appeal to the professional judgment: a threat or an opportunity for the accounting profession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (12 (144)), pp.1325-1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20869/AUDITF/2016/144/1325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un droit comptable ouvert au jugement professionnel : menace ou opportunité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Niculescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 577</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de gestion dans les organisations publiques : une gageure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie et management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 154, pp.19-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01101487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Historical Evolution from Accounting Theory to Conceptual Framework in Financial Standards Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85 (8)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informaţia non-financiară: o perspectivă europeană</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflections on Accounting Measure: Priority of Balance Sheet or Income Statement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémologie de la comptabilité : de la doctrine au conséquentialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La normalisation internationale des études comptables supérieures : le jeu et l’enjeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’information non financière au service d’une « croissance responsable » : perspective européenne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Niculescu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la doctrina contabilă la cadrul conceptual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richard Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mélanges » ou Liber Amicorum : une tradition, une actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les comptes doivent-ils dire le « vrai » ou le « bon » ? A propos du cadre conceptuel de l’IASC/IASB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 467-468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conturile trebuie să spună adevărul sau să fie relevante? Un comentariu referitor la cadrul conceptual al IASC/IASB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Accounting Standardisation: Is Politics Back?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accounting in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp.23-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17449480.2011.574412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criticǎ asupra metaforei pilotului.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O istorie raţionalǎ a contabilitǎţii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse aux commentaires sur « Normalisation comptable internationale : le retour du politique ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (3), pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.173.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Standardizarea contabilă internaţională:reîntoarcerea politicului ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normalisation comptable internationale : le retour du politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.163.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui doit définir les normes comptables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normalisation comptable internationale : le retour du politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.153-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00576949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auditorul şi problema continuităţii activităţii pe perioada crizei economice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, p. 3 à 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contabilitatea este o oglindă a soccietăţii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Financiar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, p. 23 à 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel droit comptable pour les PME ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.121-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00279654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement de la gestion à l'université face à la concurrence internationale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (n° 178 - 179), p. 135 à 156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il un droit comptable pour les PME ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 168, p. 121 - 132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme des examens comptables de l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association des directeurs de comptabilité et de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.19-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00280471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment enseigner les IAS / IFRS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 380, pp.31-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00220382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle externe : quelles modalités pour quel enjeu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zarlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 29 (n° 147), p. 9 à 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle externe : quelles modalités pour quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 29 (147), pp.9-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00280472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Accounting: a French Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Asian Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1 (1), pp.51-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00280473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management et haute technologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, p. 319 à 330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depreciation. Concepts and Practices in France and the UK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Walton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Accounting Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 5 (n° 2), p. 299 à 316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il une ou plusieurs images fidèles en Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit comptable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, n° 93-2, p. 5 à 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management pubblico e formazione dei funziunari : l'arte ed il modo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problemi di amministrazione pubblica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management public et formation des fonctionnaires : l'art et la manière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 4, pp.523-546. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1989, p. 1 à 13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alain Burlaud</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les organisations complexes : un défi aux méthodes traditionnelles de contrôle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Malo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 564</w:t>
+              <w:t xml:space="preserve">, 1988, 187, pp.58 à 64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Maria Niculescu</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productivity Assessment in the Public Sector: Global Productivity Surplus Accounts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audit Financiar</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Financial Accountability and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, p. 235 à 297</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Causse</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Comité interministériel pour la restructuration indistrielle ou l'art des stratégies doubles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Saussois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Financier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 239-240-241</w:t>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 5 (n° 3), p. 41 à 58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alain Burlaud</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation nécessaire et impossible des aides de l'Etat à l'industrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Saussois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Audit Financiar</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, p. 67 à 87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Alain Guy-Moyat</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métiers de la comptabilité vus à travers les offres d'emploi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 541</w:t>
-[...3703 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 1986, p. 20 à 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5308,191 +5308,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'évolution des systèmes coûts/contrôle : un phénomène culturel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie et Sociétés. Série SG, Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, p. 107 à 127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Global Productivity Surplus Accounts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahan Lionel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Accounting Education and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 21 (n° 1), p. 159 à 169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405132v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00405134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analisi dei costi nelle organizzazioni publiche : la situazione attuale e la posta in gioco</w:t>
               </w:r>
@@ -8301,50 +8301,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le calcul des coûts dans les PME : connaître et agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude J. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, 2015, Collection L'expert en poche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01118007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DSCG UE 4 &amp;quot;Comptabilité et Audit&amp;quot; 9eme édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bensadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8389,1085 +8477,997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">René Bonnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foucher, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Alain Burlaud</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité, Finance et Politique De la pratique à la théorie : l'art de la conceptualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ECS, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DSCG UE 4 &amp;quot;Comptabilité et Audit&amp;quot; 8e édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bensadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Friédérich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bonnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité approfondie (ancienne version éditions 2013-2014-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Friédérich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Walliser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03555718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DSCG UE 4 &amp;quot;Comptabilité et Audit&amp;quot;, 7eme édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bensadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bonnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Friédérich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude J. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 2006, Repères, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.burla.2006.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05286975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité analytique et contrôle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05286977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Teller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Walliser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert, 361 p., 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire de gestion. Comptabilité, finance, contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Eglem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mykita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05286978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude J. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de France, 2015, Collection L'expert en poche</w:t>
+              <w:t xml:space="preserve">Vuibert, pp.412, 2003, Jean-Pierre Helfer et Jacques Orsoni, 2 7117 7573-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">ECS, 2014</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00616600v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité de gestion : QCM et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert, 2003, Jean-Pierre Helfer, Jacques Orsoni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...802 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05286965v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00616600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlul de gestiune</w:t>
               </w:r>
@@ -10220,225 +10220,225 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Investiguer des terrains difficiles : le contrôle de gestion à l'épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hien Laëtitia Do Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association francophone de comptabilité. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le singulier en comptabilité, contrôle et audit Regards croisés autour des outils de gestion, des acteurs et des organisations hybrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pearson, 2025, Regards de l'AFC, 978-2-3260-0343-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05602250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Investiguer des terrains difficiles : le contrôle de gestion à l’épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hien Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dreveton Benjamin; Jerman Lambert; Mazars-Chapelon Agnès; Villesèque-Dubus Fabienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le singulier en comptabilité, contrôle et audit. Regards croisés autour des outils de gestion, des acteurs et des organisations hybrides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson, pp.108-129, 2025, Regards de l'AFC, 978-2-3260-0343-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363568v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-05602250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management public : terrain de recherches et laboratoire de pratiques</w:t>
               </w:r>
@@ -10510,51 +10510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investiguer des terrains difficiles : le contrôle de gestion à l'épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hien Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12561,165 +12561,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A la recherche d'un système de mesure des performances : application aux réseaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire de la recherche en logistique et distribution.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Vuibert, p. 261 à 272, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00405167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Harmonisation comptable et mondialisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liber Amicorum en l'honneur d'Henri Olivier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Die Keure, p. 73 à 78, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00405169v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00405167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légitimité</w:t>
               </w:r>
@@ -14937,51 +14937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298009v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298016v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Niculescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Predescu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2024/176/023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04500133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.019.0123" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2024.2307427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Laaribi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Charaf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.6.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2023/172/022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.017.0070" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sauviat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Orange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2022/166/007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298031v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Bampoky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Causse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161123v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2020/158/008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guy-Moyat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.36.2019.0018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2018/149/001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2018/151/016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.001.0085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2016/144/1325" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145481v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101487v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard Baker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145425v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449480.2011.574412" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145373v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145459v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.173.0115" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.163.0153" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405149v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279654v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405148v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220382v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarlowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405146v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405145v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405141v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Malo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dahan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raimbault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saussois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405137v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405132v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahan Lionel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145360v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibert Patrick" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405130v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laufer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424889v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cossu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Illien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464282v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410155v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368264v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410148v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450553v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823406v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823425v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude J. Simon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286954v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bensadon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crespin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepeve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05602245v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419855v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479423v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mikol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286972v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gibert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03663076v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jomard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mondon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rouaix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291829v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bournois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284332v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Fri&#233;d&#233;rich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Langlois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thauvron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286967v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284287v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bonnault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284281v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118007v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132706v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284239v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555718v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Walliser" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284120v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286975v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.burla.2006.01" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286977v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Saada" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072624v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Teller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Eglem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mykita" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286965v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616600v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287087v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405155v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287084v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Boelke" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Dick" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405158v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559522v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287083v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405152v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490675v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491305v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985464v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burlaud Paul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schweig" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05363568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benoit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Do" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05602250v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien La&#235;titia Do Benoit" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297966v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297964v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297968v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297969v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eska.vinot.2024.01.0331" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016057v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Heem" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paugam" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Astolfi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04639977v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-humaniste-passionnee-par-le-terrain--9782376878155-page-207.htm?u=3fa67d81-8427-4dab-a14f-3fa14bf04ddeWT.tsrc&amp;amp;WT.mc_id=crn-aa-EMS_KALIK_2023_02_0207&amp;amp;contenu=article" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297976v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoarau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12989-9.p.0269" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560164v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297980v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cappe.2022.01.0134" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826903v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-35155-7_18" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826895v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161187v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297988v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chate.2021.01.0004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286993v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287003v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161185v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402686v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desmazes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161153v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161146v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918060v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405168v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405171v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405166v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Delannoy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405170v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405169v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405167v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405165v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405164v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405163v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405162v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405161v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405157v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405143v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Boelcke" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160823v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160833v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160839v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160842v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405172v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405126v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405121v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683303v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04174530v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178321v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178313v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03312131v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984638v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985745v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455775v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873959v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421429v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorino" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145358v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Walton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048608v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00559535v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298009v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298016v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Niculescu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Predescu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2024/176/023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04500133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.019.0123" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2024.2307427" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Laaribi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Charaf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.6.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2023/172/022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298022v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.017.0070" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sauviat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Orange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2022/166/007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298031v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Bampoky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Causse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161123v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2020/158/008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guy-Moyat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161137v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.36.2019.0018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145498v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2018/149/001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2018/151/016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.001.0085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20869/AUDITF/2016/144/1325" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145481v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard Baker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145469v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145477v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145425v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449480.2011.574412" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145373v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145459v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.173.0115" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.163.0153" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00279654v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405148v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220382v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarlowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405146v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405145v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Messina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405141v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Malo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dahan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raimbault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saussois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405136v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405137v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405132v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahan Lionel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145360v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibert Patrick" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405130v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laufer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392847v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424889v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cossu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Illien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464282v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161114v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410155v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368264v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410148v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450553v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823406v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823425v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude J. Simon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823833v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286954v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bensadon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crespin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepeve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05602245v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419855v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479423v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mikol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03562517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286972v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gibert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Rival" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03663076v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Jomard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Martin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mondon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rouaix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291829v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bournois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284332v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Fri&#233;d&#233;rich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Langlois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thauvron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286967v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284287v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bonnault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01118007v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284281v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132706v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284239v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555718v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Walliser" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284120v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286975v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.burla.2006.01" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286977v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Saada" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072624v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Teller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Eglem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mykita" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616600v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286965v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287087v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405155v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287084v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Boelke" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Dick" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405158v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559522v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05287083v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405152v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490675v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491305v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985464v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burlaud Paul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schweig" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05602250v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Benoit" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien La&#235;titia Do Benoit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05363568v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Do" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297966v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297964v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297968v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297969v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eska.vinot.2024.01.0331" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05016057v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Heem" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paugam" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Astolfi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04639977v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/l-humaniste-passionnee-par-le-terrain--9782376878155-page-207.htm?u=3fa67d81-8427-4dab-a14f-3fa14bf04ddeWT.tsrc&amp;amp;WT.mc_id=crn-aa-EMS_KALIK_2023_02_0207&amp;amp;contenu=article" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297976v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoarau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12989-9.p.0269" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03560164v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297980v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cappe.2022.01.0134" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826903v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-35155-7_18" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03826895v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161187v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297988v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chate.2021.01.0004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286993v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287003v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161185v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402686v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desmazes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161153v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161146v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00918060v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405168v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405171v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405166v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Delannoy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Richard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405170v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405167v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405169v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405165v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405164v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405163v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405162v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405161v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405157v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405143v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Boelcke" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160823v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160833v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160839v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03160842v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405172v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405126v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405121v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683303v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04174530v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178321v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178313v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03312131v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984638v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985745v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455775v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873959v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04421429v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorino" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145358v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D. Walton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048608v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00559535v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>