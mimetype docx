--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2515,291 +2515,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emigration rates and population turnover of teal Anas crecca in two major wetlands of western Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining field and aviary approaches to monitor incubation in ducks: importance of clutch size, body mass and weather</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emeriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildlife Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2981/10-102⟩</w:t>
+              <w:t xml:space="preserve">Bird Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58, pp.421-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00063657.2011.595774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494366v1</w:t>
+                <w:t xml:space="preserve">hal-00611693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining field and aviary approaches to monitor incubation in ducks: importance of clutch size, body mass and weather</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Legagneux</w:t>
+                <w:t xml:space="preserve">Emigration rates and population turnover of teal Anas crecca in two major wetlands of western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caizergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Emeriau</w:t>
+                <w:t xml:space="preserve">Céline Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
+                <w:t xml:space="preserve">Olivier Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Duval</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bird Study</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 58, pp.421-434. </w:t>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (4), pp.373-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00063657.2011.595774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2981/10-102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00611693v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-specific reproductive performance of Black Grouse Tetrao tetrix females</w:t>
               </w:r>
@@ -3022,271 +3022,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple tests of the effect of nasal saddles on dabbling ducks: combining field and aviary approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Guillemain</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Poisbleau</w:t>
+                <w:t xml:space="preserve">Maud Poisbleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Denonfoux</w:t>
+                <w:t xml:space="preserve">Léopold Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lepley</w:t>
+                <w:t xml:space="preserve">Michel Lepley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Moreau</w:t>
+                <w:t xml:space="preserve">Coraline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bird Study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54, pp.35-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434603v1</w:t>
+                <w:t xml:space="preserve">hal-00182967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple tests of the effect of nasal saddles on dabbling ducks: combining field and aviary approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Guillemain</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Poisbleau</w:t>
+                <w:t xml:space="preserve">M. Poisbleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Denonfoux</w:t>
+                <w:t xml:space="preserve">L. Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lepley</w:t>
+                <w:t xml:space="preserve">M. Lepley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Moreau</w:t>
+                <w:t xml:space="preserve">C. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bird Study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54, pp.35-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182967v1</w:t>
+                <w:t xml:space="preserve">hal-00434603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kin associations and direct vs indirect fitness benefits in colonial cooperatively breeding sociable weavers Philetairus socius</w:t>
               </w:r>
@@ -5311,51 +5311,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caizergues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1440-1703.12549" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tableau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Henderson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reeber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.531" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04481030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilienne Grzegorczyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Francesiaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Rest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13069" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04258681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Quaintenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dupuy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2023.102229" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Folliot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souchay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8835" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a B&#233;zier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le-Rest" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9285" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucile Gourlay-Larour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sorin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arcanger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Champagnon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Durham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00682" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944462v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbotin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillemain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-017-1126-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Wilgenburg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Hobson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-016-1048-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony David Fox" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Banik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Devos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dvorak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucie Gourlay-Larour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cavallo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brochet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12280" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Gourlay-Larour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillemain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Guitton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L'Hostis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096478" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Robertson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Adriaens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Cranswick" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Devos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-014-0704-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Santin-Janin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L'Hostis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.522" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-26XXFN4N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494326v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H&#233;mery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blaize" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schricke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493994v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2012.697867" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arzel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/10-102" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611693v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Emeriau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duval" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2011.595774" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494541v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence N. Ellison" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063650009461194" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494431v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lesobre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacroix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hingrat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Chalah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-009-9979-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZWHNKSFS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434603v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poisbleau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denonfoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Poisbleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Denonfoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lepley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doutrelant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00265-006-0168-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T1WJ1KS1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999533v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmo R&#228;tti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Helle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rotelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ellison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01903.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXWGVXTM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493278v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1474-919X.2002.00040.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NGP4BPSH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Mondor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Yves Rasplus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2000.00015.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQNLB22C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494562v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Mondor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03500879" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262227v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Lambrechts" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Prieur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehorter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Galan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.1005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126415v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula C Dias" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546579" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262250v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.1999.00080.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L8G5QP04-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494521v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.1998.023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.1997.022" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836899v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04782681v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Heinry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748599v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cavallo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bernard Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986371v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmo Ratti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986213v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caizergues" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caizergues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1440-1703.12549" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tableau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Henderson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reeber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.531" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04481030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilienne Grzegorczyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Francesiaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Rest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13069" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04258681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Quaintenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dupuy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2023.102229" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Folliot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souchay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8835" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a B&#233;zier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le-Rest" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9285" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucile Gourlay-Larour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sorin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arcanger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Champagnon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Durham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00682" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944462v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbotin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillemain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-017-1126-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Wilgenburg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Hobson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-016-1048-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony David Fox" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Banik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Devos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dvorak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucie Gourlay-Larour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cavallo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brochet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12280" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Gourlay-Larour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillemain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Guitton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L'Hostis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096478" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Robertson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Adriaens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Cranswick" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Devos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-014-0704-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Santin-Janin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L'Hostis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.522" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-26XXFN4N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494326v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H&#233;mery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blaize" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schricke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493994v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2012.697867" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611693v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Emeriau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2011.595774" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arzel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devineau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leray" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/10-102" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494541v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence N. Ellison" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063650009461194" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494431v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lesobre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacroix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hingrat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Chalah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-009-9979-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZWHNKSFS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182967v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Poisbleau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Denonfoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lepley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434603v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poisbleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denonfoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doutrelant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00265-006-0168-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T1WJ1KS1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999533v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmo R&#228;tti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Helle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rotelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ellison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01903.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXWGVXTM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493278v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1474-919X.2002.00040.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NGP4BPSH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Mondor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Yves Rasplus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2000.00015.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQNLB22C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494562v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Mondor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03500879" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262227v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Lambrechts" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Prieur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehorter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Galan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.1005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126415v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula C Dias" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546579" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262250v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.1999.00080.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L8G5QP04-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494521v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.1998.023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.1997.022" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836899v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04782681v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Heinry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748599v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cavallo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bernard Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986371v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmo Ratti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986213v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caizergues" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>