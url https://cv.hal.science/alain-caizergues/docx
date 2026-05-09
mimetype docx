--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -66,4778 +66,4900 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport sur les prélèvements de fuligule milouin et le respect du quota cynégétique durant la saison de chasse 2025-26</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caizergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Terraube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Augeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport N°002-2026-DRAS-GEEX-Guillemain, Office Français de la Biodiversité et Fédération Nationale des Chasseurs. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laying the foundations for adaptive management of Common pochard populations in Northwest Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caizergues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2024, 13 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance and reproduction behavior data for waterbirds ( Anatidae , Rallidae , Charadriiforms , Podicipediforms ) breeding in European France based on a probability sampling design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Aubry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1440-1703.12549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed dichromatism in waterfowl as a convenient tool for assessing vital rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tableau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iain Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Reeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (e32), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic and evolutionary consequences of hunting of wild birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilienne Grzegorczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Eraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Francesiaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Le Rest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.13069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On using stratified two-stage sampling for large-scale multispecies surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Quaintenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Francesiaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 77, pp.102229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2023.102229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing spatiotemporal variation in abundance: A flexible framework accounting for sampling bias with an application to common pochard ( Aythya ferina )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tableau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.8835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is hunting nonintentionally selective? A test using game bird capture‐dead recoveries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilienne Grzegorczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Le-Rest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Francesiaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.9285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movement patterns of diving ducks Aythya sp. in western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tableau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lucile Gourlay-Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arcanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wildfowl Journal </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When survival matters: is decreasing survival underlying the decline of common pochard in western Europe?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Champagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Durham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wildlife Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2981/wlb.00682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of spatial distribution and migration phenology of common pochards Aythya ferina in the Western Palearctic: a ring-recoveries analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Champagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wildlife Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (1), pp.wlb.00427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and individual correlates of common pochard (Aythya ferina) nesting success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Folliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10344-017-1126-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duck hunting bag estimates for the 2013/14 season in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Folliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wildfolw journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66, pp.126-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling migratory connectivity of two European diving ducks: a stable isotope approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven van Wilgenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Hobson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 62 (6), pp.701-711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10344-016-1048-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent changes in the abundance of breeding Common Pochard Aythya ferina in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony David Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Banik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dvorak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wildfowl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66, pp.22-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood and cloacal swab sampling for avian influenza monitoring has no effect on survival rates of free‐ranging ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Champagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lucie Gourlay-Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ibis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 157 (4), pp.743-753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ibi.12280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movement patterns in a partial migrant: A multi-event capture-recapture approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Gourlay-Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-S. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0096478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the European eradication of the North American ruddy duck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P A Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Adriaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P A Cranswick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17, pp.9 - 12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-014-0704-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual turnover in common pochards wintering in western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lucile Gourlay-Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Santin-Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wildlife Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 77 (3), pp.477-485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jwmg.522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des étangs pour l'hivernage du fuligule milouin Aythia ferina : exemple du lac des Minimes (Bois de Vincennes, Paris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schricke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alauda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 80 (1), pp.39-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movements of wintering diving ducks: new insights from nasal saddled individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lucile Gourlay-Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schricke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bird Study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (3), pp.266-278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00063657.2012.697867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining field and aviary approaches to monitor incubation in ducks: importance of clutch size, body mass and weather</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Emigration rates and population turnover of teal Anas crecca in two major wetlands of western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bird Study</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (4), pp.373-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2981/10-102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00063657.2011.595774⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00611693v1</w:t>
+                <w:t xml:space="preserve">hal-04494366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emigration rates and population turnover of teal Anas crecca in two major wetlands of western Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combining field and aviary approaches to monitor incubation in ducks: importance of clutch size, body mass and weather</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emeriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildlife Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bird Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58, pp.421-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00063657.2011.595774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2981/10-102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04494366v1</w:t>
+                <w:t xml:space="preserve">hal-00611693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-specific reproductive performance of Black Grouse Tetrao tetrix females</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence N. Ellison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bird Study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 47 (3), pp.344-351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00063650009461194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation genetics of Houbara Bustard (Chlamydotis undulata undulata): population structure and its implications for the reinforcement of wild populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Hingrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Chalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (4), pp.1489-1497. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-009-9979-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple tests of the effect of nasal saddles on dabbling ducks: combining field and aviary approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Poisbleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lepley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bird Study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54, pp.35-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00182967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple tests of the effect of nasal saddles on dabbling ducks: combining field and aviary approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Poisbleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lepley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bird Study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54, pp.35-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kin associations and direct vs indirect fitness benefits in colonial cooperatively breeding sociable weavers Philetairus socius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Covas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Dalecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doutrelant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 60 (3), pp.323-331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/S00265-006-0168-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genetic structure of male black grouse ( Tetrao tetrix L.) in fragmented vs. continuous landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmo Rätti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pekka Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rotelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 12 (9), pp.2297-2305. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294X.2003.01903.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natal dispersal and its consequences in Black Grouse Tetrao tetrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ibis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 144 (3), pp.478-487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1474-919X.2002.00040.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of microsatellite loci in black grouse (Tetrao tetrix)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenaelle Mondor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 1 (1-2), pp.36-38. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-8278.2000.00015.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of Black Grouse (Tetrao tetrix) populations of the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Mondor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ellison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 33 (Suppl. 1), pp.S177-S191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/BF03500879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk-taking restraints in a bird with reduced egg–hatching success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehorter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 267 (1441), pp.333-338. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2000.1005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will Estimates of Lifetime Recruitment of Breeding Offspring on Small-Scale Study Plots Help Us to Quantify Processes Underlying Adaptation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula C Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 86 (1), pp.147-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/3546579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male &amp;quot;macho&amp;quot; mammals exploiting females versus male &amp;quot;Don Juan&amp;quot; birds exploited by females: the opposite-sex exploitation (OSEX) theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2 (4), pp.204-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1461-0248.1999.00080.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of radio‐tracking on black grouse Tetrao tetrix reproductive success in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence N. Ellison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wildlife Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 4 (4), pp.205-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2981/wlb.1998.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival of black grouse Tetrao tetrix in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence N. Ellison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wildlife Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 3 (3-4), pp.177 - 186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2981/wlb.1997.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493299v1</w:t>
-              </w:r>
-[...96 lines deleted...]
-                <w:t xml:space="preserve">hal-04836899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrating north is a response to the changing landscapes of energy and fear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tableau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Heinry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Side effects of avian influenza virus surveillance in ducks sampled in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lucie Gourlay-Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. WDA - 10. biennal EWDA Conference "Convergence in Wildlife Health"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France. Wildlife Disease Association, 438 p., 2012, WDA &amp; EWDA Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4847,324 +4969,324 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclidean distances versus effective pathways: a GIS approach for testing the effects of dispersal constraints on spatial genetic structure of Black grouse (Tetrao tetrix Aves, Tetraoninae) populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bernard Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological versus genetic dispersal: inconsistencies as revealed by the assessment of sex-related spatial genetic structure in two grouse species?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmo Ratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do migratory movements of black grouse retrace spring dispersal routes of juveniles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence N. Ellison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId180"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5311,51 +5433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caizergues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1440-1703.12549" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tableau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Henderson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reeber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.531" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04481030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilienne Grzegorczyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Francesiaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Rest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13069" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04258681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Quaintenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dupuy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2023.102229" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Folliot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souchay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8835" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a B&#233;zier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le-Rest" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9285" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucile Gourlay-Larour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sorin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arcanger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Champagnon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Durham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00682" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944462v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbotin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillemain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-017-1126-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Wilgenburg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Hobson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-016-1048-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony David Fox" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Banik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Devos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dvorak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucie Gourlay-Larour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cavallo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brochet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12280" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Gourlay-Larour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillemain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Guitton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L'Hostis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096478" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Robertson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Adriaens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Cranswick" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Devos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-014-0704-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Santin-Janin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L'Hostis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.522" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-26XXFN4N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494326v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H&#233;mery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blaize" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schricke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493994v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2012.697867" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611693v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Emeriau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2011.595774" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arzel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devineau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leray" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/10-102" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494541v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence N. Ellison" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063650009461194" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494431v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lesobre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacroix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hingrat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Chalah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-009-9979-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZWHNKSFS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182967v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Poisbleau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Denonfoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lepley" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434603v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poisbleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denonfoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doutrelant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00265-006-0168-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T1WJ1KS1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999533v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmo R&#228;tti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Helle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rotelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ellison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01903.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXWGVXTM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493278v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1474-919X.2002.00040.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NGP4BPSH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Mondor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Yves Rasplus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2000.00015.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQNLB22C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494562v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Mondor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03500879" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262227v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Lambrechts" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Prieur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehorter" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Galan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.1005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126415v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula C Dias" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546579" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262250v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.1999.00080.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L8G5QP04-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494521v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.1998.023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.1997.022" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836899v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04782681v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Heinry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748599v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cavallo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bernard Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986371v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmo Ratti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986213v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caizergues" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05611575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caizergues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836899v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dupuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1440-1703.12549" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tableau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Henderson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reeber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.531" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04481030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilienne Grzegorczyk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Eraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Francesiaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le Rest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04258681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Quaintenne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dupuy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2023.102229" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Folliot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souchay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8835" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a B&#233;zier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Le-Rest" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9285" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucile Gourlay-Larour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sorin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arcanger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085307v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Champagnon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Durham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00682" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944462v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbotin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillemain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-017-1126-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Wilgenburg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Hobson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-016-1048-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699609v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony David Fox" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Banik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Devos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dvorak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493952v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucie Gourlay-Larour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cavallo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brochet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12280" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Gourlay-Larour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillemain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Guitton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L'Hostis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096478" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493965v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Robertson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Adriaens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Cranswick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Devos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-014-0704-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Santin-Janin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L'Hostis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.522" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-26XXFN4N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494326v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel H&#233;mery" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blaize" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schricke" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493994v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2012.697867" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arzel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/10-102" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611693v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legagneux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Emeriau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2011.595774" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence N. Ellison" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063650009461194" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494431v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lesobre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacroix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hingrat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Chalah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-009-9979-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZWHNKSFS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Poisbleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Denonfoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lepley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Moreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434603v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poisbleau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denonfoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663301v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doutrelant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00265-006-0168-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T1WJ1KS1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999533v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmo R&#228;tti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Helle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rotelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ellison" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01903.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXWGVXTM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493278v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1474-919X.2002.00040.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NGP4BPSH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493288v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Mondor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Yves Rasplus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-8278.2000.00015.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQNLB22C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Mondor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/BF03500879" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262227v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Lambrechts" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Prieur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehorter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Galan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.1005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126415v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blondel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula C Dias" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546579" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262250v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.1999.00080.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L8G5QP04-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494521v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.1998.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493299v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.1997.022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04782681v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Heinry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748599v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cavallo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986417v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bernard Laurent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986371v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmo Ratti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986213v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caizergues" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>