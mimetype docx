--- v1 (2026-03-25)
+++ v2 (2026-04-30)
@@ -1265,239 +1265,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different methods of cooling for targeted temperature management on outcome after cardiac arrest: a systematic review and meta-analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du Transsibérien au corridor eurasiatique. Quelle connectivité pour quel développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cariou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-019-2567-6⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les corridors de développement, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.17914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02466582v1</w:t>
+                <w:t xml:space="preserve">hal-02462297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Transsibérien au corridor eurasiatique. Quelle connectivité pour quel développement ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of different methods of cooling for targeted temperature management on outcome after cardiac arrest: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Calabró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wulfran Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cariou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara de Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Skrifvars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Les corridors de développement, 49, </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.17914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-019-2567-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462297v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02466582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLEURIR LE DÉSERT, LE MIRAGE DE L’AGRICULTURE Les oasis du Liwa (Émirats arabes unis) et du Wadi Sirhan (Arabie saoudite)</w:t>
               </w:r>
@@ -1656,51 +1656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulfran Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3977,51 +3977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-espace-geographique-2018-1-page-19.htm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/br/book/9783319507477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/file/index/docid/1024476/filename/Oasis6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cndp.fr/fig-st-die/fileadmin/contenus/2013/itineraires/01/01-article" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436357v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bachollet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Canet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05667-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jendoubi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Ghaleh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05794-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Azoulay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bruneel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.27443" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05285460v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Didier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Murris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schopper" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Flajoliet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.101037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Legriel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Badenes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Engrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Mendoza-Trujillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Soulier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000207263" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03955830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gruet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1586.0028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leloup" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Briatte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Langlois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesieur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-020-05992-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466582v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calabr&#243;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulfran Bougouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Fazio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Skrifvars" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2567-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462297v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.17914" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.17484" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468247v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2018.05.021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rohaut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hissem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kentish-Barnes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Champigneulle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Thirion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Souppart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-016-4669-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458388v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Seegers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-016-4260-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.048.0305" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01768268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chaize" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legriel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00160014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385764v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.11244" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534106v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.2018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443195v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534062v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024476v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132200v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03955804v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582253v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste.co.uk/book.php?id=1731" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582166v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-impacts-spatiaux-du-changement-climatique/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513526v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/br/book/9783319507477" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50749-1_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-etudes_orientales_apercus_multiples_du_monde_uyghur_souad_wheidi-9782343117607-53266.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05034713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;triat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-espace-geographique-2018-1-page-19.htm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/br/book/9783319507477" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/file/index/docid/1024476/filename/Oasis6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cndp.fr/fig-st-die/fileadmin/contenus/2013/itineraires/01/01-article" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436357v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bachollet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cariou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Caillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Canet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05667-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539790v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jendoubi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijan Ghaleh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05794-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229759v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Azoulay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bruneel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.27443" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05285460v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Didier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Murris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schopper" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Flajoliet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resplu.2025.101037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Legriel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Badenes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Engrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Mendoza-Trujillo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Soulier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000207263" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03955830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gruet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1586.0028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leloup" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Briatte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Langlois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesieur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-020-05992-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.17914" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02466582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calabr&#243;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulfran Bougouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Fazio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Skrifvars" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2567-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.17484" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468247v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2018.05.021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01528608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rohaut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hissem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kentish-Barnes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Champigneulle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Thirion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Souppart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-016-4669-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458388v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Seegers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-016-4260-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.048.0305" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01768268v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chaize" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legriel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00160014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385764v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.11244" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534106v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.2018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443195v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534062v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024476v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132200v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03955804v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582253v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste.co.uk/book.php?id=1731" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582166v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-impacts-spatiaux-du-changement-climatique/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513526v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/br/book/9783319507477" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50749-1_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-etudes_orientales_apercus_multiples_du_monde_uyghur_souad_wheidi-9782343117607-53266.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05034713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;triat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>