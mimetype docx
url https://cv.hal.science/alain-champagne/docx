--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -411,803 +411,699 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marais charentais ou marais de Brouage (Charente-Maritime). PCR &amp;quot;les marais charentais au Moyen Age et à l'époque moderne : peuplement, environnement et économie</w:t>
+                <w:t xml:space="preserve">Marais charentais ou marais de Brouage (Charente-Maritime). PCR « les marais charentais au Moyen Âge et à l’époque moderne : peuplement, environnement et économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Clavel</w:t>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 49, pp.253. </w:t>
+              <w:t xml:space="preserve">, 2019, Varia 49 - Chronique des fouilles médiévales en France en 2018, pp.253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeomed.25051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147933v1</w:t>
+                <w:t xml:space="preserve">halshs-02893680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marais charentais ou marais de Brouage (Charente-Maritime). PCR « les marais charentais au Moyen Âge et à l’époque moderne : peuplement, environnement et économie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Clavel</w:t>
+                <w:t xml:space="preserve">La citadelle de Brouage et la dynamique paléoenvironnementale du marais charentais: l’apport de la malacologie et palynologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan scientifique de la région Poitou-Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.294-303</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02893680v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-01332743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site de la vallée de Faye à Villiers-en-Plaine (Deux-Sèvres): enclos et cimetière du Haut Moyen Age, habitat du XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Bolle</w:t>
+                <w:t xml:space="preserve">Flavien Bambagioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Bambagioni</w:t>
+                <w:t xml:space="preserve">Luc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania - Supplément</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25, pp.233-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...102 lines deleted...]
-                <w:t xml:space="preserve">De l'enfance à l'âge adulte : histoire d'artisans poitevins de la fin du Moyen Age</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfance et adolescence : l'artisan rural poitevin à la fin du Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, I, pp.397-406</w:t>
+              <w:t xml:space="preserve">, 2002, t. I, pp.397-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enfance et adolescence : l'artisan rural poitevin à la fin du Moyen Age</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'enfance à l'âge adulte : histoire d'artisans poitevins de la fin du Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, t. I, pp.397-406</w:t>
+              <w:t xml:space="preserve">, 2002, I, pp.397-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure des bâtiments en Poitou à la fin du Moyen Age : première approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Mesurer les bâtiments anciens, 16 (3/4), pp.261-282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/histoiremesure.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une reconstruction au XVe s. en Poitou : financement et approvisionnement en matériaux du chantier de Vasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 15, pp.287-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaires des ateliers de production de terres cuites en Poitou (XIVe-XVIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 28, pp.80-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1217,51 +1113,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bâtiments élitaires du castet de Sainte-Christie-d’Armagnac (Gers)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1277,1317 +1173,1537 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux de pouvoir en Gascogne aux XIIIe et XIVe siècles, 182e Congrès archéologique de France, Gers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Auch, France. pp.225-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique médiévale de Poitiers (IXe siècle-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Véquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle ReMED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM, Nov 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier le monde du travail dans le Poitou rural à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Remed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM Poitiers, Nov 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépotoir et remobilisation de mobilier, un exemple urbain moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire études antiques et médiévales, master HCP EAM, Université de Pau et des pays de l'Adour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basque pastoral sites in modern and contemporary times: between archaeology, history and art history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038557v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Heiniger-Castéret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th EAA annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des connaissances historiques et archéologiques sur le Castet de Sainte-Christie-d’Armagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Mattalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Peinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e journées archéologiques du Gers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Monferran-Saves, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...79 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre et gérer les zones Périphériques. Estives et marais littoraux de Nouvelle-Aquitaine du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque final du projet MARGES, A. Champagne, M. Le Couédic, Apr 2023, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04582216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shepherds, flocks and pastures: archaeo-history of pastoralism in a Basque village (French Pyrenees)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Following the Steps of Past Shepherds. Searching for Pastoralism in Mountain Areas, EAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04397800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cabanes de bergers souletines entre textes et archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre et gérer les zones Périphériques. Estives et marais littoraux de Nouvelle-Aquitaine du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque final du projet MARGES, A. Champagne, M. Le Couédic, Apr 2023, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04397861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reporting New Collections of Glass Beads from France (16th - 19th Century): Typology and Chemical Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04397861v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Adelphine Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHA 2023 Conference on Historical and Underwater Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Historical Archaeology, Jan 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progrès techniques : le cas des faïences et du grès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations techniques et perceptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, séminaire master HCP « culture matérielle entre villes et campagnes », Pau-UPPA, Oct 2023, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte-Christie-d’Armagnac, premiers résultats sur la genèse d’un castet gersois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de l’université de Toulouse Jean-Jaurès sur les mondes médiévaux organisé par Jacques Dubois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives modernes et la spatialisation des données historiques au Pays Basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires pastoraux dans la longue durée : approche comparée Alpes-Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Couédic Mélanie, Apr 2021, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycles et fin de vie d’objets : le regard des archéologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au milieu d'objets : L'environnement matériel des individus au Moyen Âge et à l'époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaire Terrae, G. Ferrand et E. Charpentier, Mar 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet de recherche sur Sainte-Christie-d'Armagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582163v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Anaïs Comet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulard Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e journées sur l'archéologie gersoise et l'histoire de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Auch, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images, textes et artefacts : un dialogue complexe en marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'artefact dans ses multiples facettes de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Pau, France. pp.61-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche des structures pastorales d’altitude : les cayolars de Larrau entre sources écrites et sources archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Larrau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02416542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approche archéologique d’une ville neuve moderne et de son habitat : Brouage (Charente-Maritime) XVIe-XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'archéologie moderne et contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’histoire environnementale dans le Projet Collectif de Recherche « les marais charentais au Moyen-Âge et à l’époque moderne : peuplement, environnement, économie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zones humides et archéologie : VI</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -2595,402 +2711,251 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> colloque international du Groupe d'Histoire des Zones Humides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Corinne Beck; Marie-Christine Marinval, Nov 2017, Glux-en-Glenne, France. pp.149-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire environnementale dans le Projet Collectif de Recherche « les marais charentais au Moyen Âge et à l’époque moderne : peuplement, environnement, économie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...64 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...202 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du VIe colloque international Zones humides et Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Glux-en-Glenne, France. pp.148-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02154843v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire des terres cuites architecturales en Poitou : la vision des archives médiévales et modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Productions et échanges, Les ateliers de productions de terres cuites architecturales, séminaire de master 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Henigfeld yves; G. Dieulefet, Dec 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château de Broue (commune de Saint-Sornin).</w:t>
               </w:r>
@@ -3078,126 +3043,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03544575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire des terres cuites architecturales en Poitou : la vision des archives médiévales et modernes</w:t>
-[...59 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Brouage a new early modern town through history, archaeology and geophyisical survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3212,155 +3108,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Modern Town Project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cornell P., 2014, Göteborg, Sweden. pp.503-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bref historique des « programmes montagne » dans les Pyrénées et présentation du projet région Nouvelle Aquitaine « MARGES »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet Collectif de Recherche « Les marais littoraux charentais du Moyen Âge à l’époque moderne : peuplement, environnement et économie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02145899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des premières reconnaissances à Broue (Charente-Maritime), un site castral au cœur des marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3376,198 +3272,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire actualité de la recherche en archéologie castrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prouteau Nicolas, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet collectif de recherche « les marais charentais du Moyen Âge à l'époque moderne : peuplement, environnement, économie»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIe Colloque international du Groupe des zones Humides Centre archéologique européen du Mont Beuvray</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d'Histoire des Zones Humides (GHZH); Centre archéologique européen du Mont Beuvray; Parc naturel régional du Morvan, Nov 2017, Mont Beuvray - Saint-Léger-sous-Beuvray (71), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les faïences et majoliques dans les pays Charentais (XVe-XVIIIe siècles) : premier état de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3583,454 +3479,523 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faïences et majoliques du XVe au XVIIe siècle en France et en Belgique : pour un bilan des connaissances archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabienne Ravoire; Alban Horry, Sep 2010, Sens, France. pp.61-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’archéologie préventive et le territoire : quelques exemples récents en France et en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Indino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée nationales de l’archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arqueologia Medieval : la contribucion de la Arqueologia al conocimiento de las mayolicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taller hispanico-francés UPPA/fundacion Uncastillo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Uncastillo, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités de la terre cuite au prisme de la documentation écrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du projet collectif de recherche "la céramique médiévale et moderne dans les pays de Loire et en Bretagne du XIe au XVIe siècle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02141170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie des estives de Larrau : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Occupations, mobilités et échanges dans les Pyrénées occidentales et leurs piémonts : pour une approche diachronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réchin François, Jan 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard croisés sur l’évolution de l’habitat à Brouage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Alain Champagne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gissenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Périsse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'eau, du sel et des hommes (Histoire - Archéologie - Environnement)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champagne Alain; Normand Eric, Nov 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pons cité médiévale, du projet touristique à la fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Taller hispanico-francés UPPA/UNED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Uncastillo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Projet Collectif de Recherche « les marais charentais du Moyen-Âge à l'époque moderne : économie, peuplement , environnement »</w:t>
               </w:r>
@@ -4161,119 +4126,50 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pons cité médiévale, du projet touristique à la fouille</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Le castrum de Pons (Charente-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4282,57 +4178,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demeurer, défendre et paraître : Orientations récentes de l'archéologie des fortifications et des résidences aristocratiques entre Loire et Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bourgeois L., Rémy Chr, Jun 2012, Chauvigny, France. pp.159-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01787802v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire à Brouage: un premier état de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations, transferts et échanges de part et d'autre de l'Atlantique, histoire et archéologie des XVIe-XVIIe siècles, 133e congrès national des sociétés savantes historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Québec, Canada. pp.17-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des sources écrites à la connaissance des ateliers de production de terres cuites poitevins (XIVe-XVIIIe siècles)</w:t>
               </w:r>
@@ -4381,453 +4346,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire à Brouage: un premier état de la question</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brouage, une ville entre histoire et archéologie (XVIe-XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le golfe du Saint-laurent et Centre-Ouest français : histoire d’une relation singulière (XVIIe-XIXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, La Rochelle-Brouage, France. pp.225-236, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.101705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maisons rurales, pouvoir seigneurial et reconstruction au XV e siècle : l'exemple poitevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maison rurale et habitat dispersé : De l'Antiquité au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annie Antoine, 2002, Rennes, France. pp.155-162, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.11700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosopographie et artisanat rural en Poitou au XVe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le médiéviste et la monographie familiale : sources, méthodes et problématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aurell Martin, Nov 2003, Poitiers, France. pp.53-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailles, paroissiens et patrons : l'argent des chantiers paroissiaux poitevins au XVe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le financement de la construction (XIIIe-XVIe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapelot Jean, Jun 2002, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une seigneurie rurale et la reconstruction en Poitou au XVe s. : l’hôtel de chantier de Vasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du projet au chantier : Maîtrise d'ouvrage et maîtrise d'œuvre XIV-XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Odette Chapelot, Oct 1998, Vincennes, France. pp.197-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4837,258 +4733,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In search of dry stone buildings in the Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Heiniger-Casteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European association archaeologists. Mountain Pastoralism Through Time: Archaeological Insights and Contemporary Connections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeological investigations at the Maison Champlain site (16th-18th century), Brouage (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Benoît Clavel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dupont</w:t>
+                <w:t xml:space="preserve">Charles Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Montembault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th annual conference on historical and underwater archaeology (SHA 2013) : Globalization, Immigration, Transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Leicester, United Kingdom. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5098,100 +4994,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'artisanat rural en Haut-Poitou (milieu XIVe-fin XVIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 242 p., 2007, 978-2-7535-0442-4. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...28 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.6161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5201,388 +5097,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie quotidienne des habitants de Brouage d'après les données archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelphine Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mickaël Augeron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au pays du sel et de ses héritages patrimoniaux : Brouage et ses marais des origines à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Geste, pp.136-142, 2025, 979-10-353-2515-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marais avant les marais : Brouage entre 6000 av. J.-C. et le début du 1er millénaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au pays du sel et de ses héritages patrimoniaux : Brouage et ses marais des origines à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Geste, pp.32-40, 2025, 979-10-353-2515-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur l'évolution de l'habitat à Brouage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Champagne A; Normand E. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gissinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Périsse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Normand; Alain Champagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'eau, du sel et des hommes. Les marais charentais au Moyen Âge et à l'époque moderne. Histoire, archéologie, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-14, 2024, Archéologie et culture, 978-2-7535-9648-1</w:t>
+              <w:t xml:space="preserve">, pp.207-218, 2024, Archéologie et Culture, 978-2-7535-9648-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608353v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’installer et vivre dans les marais : l’apport de l’archéologie aux conditions d’implantation de Brouage</w:t>
               </w:r>
@@ -5648,353 +5557,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur l'évolution de l'habitat à Brouage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regards croisés sur une reconversion des marais salants : l’étude historique et archéologique des cabanes du marais de Brouage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Gissinger</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Éric Normand; Alain Champagne. </w:t>
+                <w:t xml:space="preserve">Sylvie Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champagne A.; Normand E. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'eau, du sel et des hommes (Histoire - Archéologie - Environnement)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-158, 2024, Archéologie &amp; Culture, 978-2-75359-648-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champagne A; Normand E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'eau, du sel et des hommes. Les marais charentais au Moyen Âge et à l'époque moderne. Histoire, archéologie, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.207-218, 2024, Archéologie et Culture, 978-2-7535-9648-1</w:t>
+              <w:t xml:space="preserve">, pp.9-14, 2024, Archéologie et culture, 978-2-7535-9648-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Porcher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04608353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’artisanat de la terre cuite en Vendée et Loire-Atlantique du XVe au XIXe siècle : l’apport de la documentation écrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Hénigfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La céramique médiévale et moderne dans les pays de la Loire et en Bretagne de la fin du Xe au début du XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 1, Presses Universitaires de Rennes (PUR), pp.165-184, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château de Broue (commune de Saint-Sornin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6030,367 +5926,367 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Gensbeitel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès archéologique de France, 177e session, 2018 : Charente-Maritime : monastères en Saintonge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société française d'archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-267, 2020, 978-2-901-83786-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05527503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...66 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie économique à la lumière de la documentation archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-P. Valois. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie en Gascogne à l'époque des bastides : marchés et libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.43-51, 2018, 978--2-918404-29-3</w:t>
+              <w:t xml:space="preserve">, pp.43-51, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...47 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie économique à la lumière de la documentation archéologique dans la moitié sud de la France (XIe-XVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie en Gascogne à l'époque des bastides : marchés et libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.43-51, 2018</w:t>
+              <w:t xml:space="preserve">, pp.43-51, 2018, 978--2-918404-29-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir seigneurial et habitat rural au XVe siècle en Centre-Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maison rurale et habitat dispersé : des origines aux années 1960 Colloque de l'Université de Rennes II (29-31 mai 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-162, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un petit seigneur poitevin et la reconstruction au XVe s. : le chantier de Vasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maîtrise d'ouvrage et maîtrise d'øeuvre XIV-XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, pp.197-217, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03310845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6400,51 +6296,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation du sel dans le golfe de Brouage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6460,223 +6356,223 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Picton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05157135v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Saint-Sornin – Broue » 2021 [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Saint-Sornin – Broue » 2021 [notice archéologique]</w:t>
+                <w:t xml:space="preserve">PCR « Les marais charentais au Moyen Âge et à l’époque moderne : peuplement, environnement, économie » Rapport intermédiaire d'activité (programme triennal 2019-2021), 2020 [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419461v1</w:t>
+                <w:t xml:space="preserve">hal-05419455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR « les marais charentais au Moyen-Age et à l’époque moderne : peuplement, environnement, économie » [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6692,3255 +6588,3255 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">Saint-Sornin, la tour de Broue (Charente-Maritime) [notice archéologique]</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCR : Les marais charentais au Moyen-Âge et à l'époque moderne : peuplement, environnement économie [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.104-106</w:t>
+              <w:t xml:space="preserve">, 2022, pp.468-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">PCR : Les marais charentais au Moyen-Âge et à l'époque moderne : peuplement, environnement économie [notice archéologique]</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Sornin, la tour de Broue (Charente-Maritime) [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.468-469</w:t>
+              <w:t xml:space="preserve">, 2022, pp.104-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03981804v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCR, les marais charentais à du Moyen Âge à l'époque moderne : peuplement, économie, environnement (2018) [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.467-468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Sornin, la tour de Broue [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.105-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les marais charentais au Moyen Âge et à l’époque moderne : peuplement, environnement, économie » 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADLFI. Archéologie de la France - Informations [En ligne], Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les marais charentais du Moyen Âge à l’époque moderne : peuplement, économie, environnement » 2018, [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Sainte-Christie-d'Armagnac (Gers) 2020 [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.212-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeomed.41800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Eric Normand</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCR Sainte-Christie-d'Armargnac (Gers) 2019 [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADLFI. Archéologie de la France - Informations [En ligne], Nouvelle-Aquitaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.236-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.36711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Saint-Sornin, la tour de Broue [notice archéologique]</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marais charentais au Moyen Âge et à l'époque moderne : peuplement, environnement, économie, 2017 [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin scientifique régional, région Poitou-Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.461-462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sainte-Christie-d'Armagnac (Gers). Le bourg [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.253-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.25052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCR les marais charentais au Moyen Âge et à l'époque moderne (2016) [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin scientifique régional, région Poitou-Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.496-497</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Sornin, tour de Broue, Bulletin scientifique régional Nouvelle Aquitaine, 2016 [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.105-106</w:t>
+              <w:t xml:space="preserve">, 2018, pp.140-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">PCR, les marais charentais à du Moyen Âge à l'époque moderne : peuplement, économie, environnement (2018) [notice archéologique]</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02141243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Sornin, la tour de Broue [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.467-468</w:t>
+              <w:t xml:space="preserve">, 2017, pp.105-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02141263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Sornin (Charente-Maritime). Broue [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie Médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.180-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.6872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alain Champagne</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broue (Saint-Sornin) 2015 [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin scientifique régional, région Poitou-Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.118-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Projet collectif de recherche : Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie », 2015 [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BSR Poitou-Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.137-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02141270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Sornin (Charente-Maritime). Broue [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie Médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.7061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estives de Larrau, sites pastoraux [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique de la région Aquitaine 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.207-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01430119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Sornin (Charente-Maritime). Broue [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie Médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.7445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larrau, les cayolars [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.172-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larrau. Estives de Betsulé, d’Arlotua et de la montagne de Saint-Joseph [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique régional Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.184-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charente-Maritime. PCR « Les marais charentais au Moyen Âge et à l’époque moderne : Peuplement, environnement, économie » [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale, n° 43</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.323-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.10359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Collectif de Recherche « Les marais charentais au Moyen Âge et à l’époque moderne : Peuplement, environnement, économie » [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin scientifique régional, région Poitou-Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.127-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiers-Brouage (Charente-Maritime). Jardin de la maison Champlain [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale, 41</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.197-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiers-Brouage : jardins de la maison Champlain [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin scientifique régional, région Poitou-Charentes 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.80-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pons, le château (2009) [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin scientifique régional, région Poitou-Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.98-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pons (Charente-Maritime) : le château [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin scientifique régional, région Poitou-Charentes 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.250-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pons : le château (2010) [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin scientifique régional, région Poitou-Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pons : le château [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin scientifique régional, région Poitou-Charentes 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.84-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pons (Charente-Maritime). Château [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.236-237. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeomed.36711⟩</w:t>
+              <w:t xml:space="preserve">, 2010, pp.278 - 279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.15271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...1705 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...127 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brouage, maison Champlain (campagne 2008) [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin scientifique régional, région Poitou-Charentes 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.65-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiers-Brouage (Charente-Maritime), La citadelle, Maison Champlain [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale, t. 39</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.200. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.19823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Hiers-Brouage (Charente-Maritime), La citadelle, Maison Champlain [notice archéologique]</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsilly (Charente-Maritime), place de l’église [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale, t. 38</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.180. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, pp.217-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.22177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Marsilly (Charente-Maritime), place de l’église [notice archéologique]</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiers-Brouage (Charente-Maritime), La citadelle, Maison Champlain [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale, t. 38</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.217-218. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, pp.180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.22612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeomed.22177⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pons (Charente-Maritime). Place de la Maronnière [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale, n° 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.268-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.46224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Clotte (Charente-Maritime), route du stade [notice archéologique]</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Martin-de-Ré (Charente-Maritime), Hôpital Saint-Honoré, aile ouest [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale, t. 37</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.259-260</w:t>
+              <w:t xml:space="preserve">, 2007, pp.201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Saint-Martin-de-Ré (Charente-Maritime), Hôpital Saint-Honoré, aile ouest [notice archéologique]</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Clotte (Charente-Maritime), route du stade [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale, t. 37</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.201</w:t>
+              <w:t xml:space="preserve">, 2007, pp.259-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pons (Charente-Maritime). Place de la République et place du donjon [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale, n° 36</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.312. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.48854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiers-Brouage (Charente-Maritime), Les pépinières du roi [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie Médiévale, t. 30-31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9950,5053 +9846,5053 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche. Sainte-Christie-d'Armagnac (GERS, région Occitanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Alain Champagne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Aussilloux-Corréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Comet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille d'Herbillié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UPPA - ITEM. 2024, pp.113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche Sainte-Christie-d'Armagnac (Gers), 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aude Aussilloux-Corréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Belingard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Pau et des Pays de l'Adour. 2023, 205 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broue (Saint-Sornin - Charente-Maritime) : un site élitaire au cœur des marais charentais, Rapport de fouilles programmée triennale - Années 2019-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Arqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Barme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Poitou-Charentes. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05280537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCR Sainte-Christie-d'Armagnac (Gers) 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Aussilloux-Corréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Comet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyrille d'Herbillié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UPPA - ITEM. 2022, 75 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches anciennes et récentes dans le massif forestier de Mervent-Vouvant (Vendée) : un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nilesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bryand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Rapport PCR. 2021, pp.208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03483407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche Sainte-Christie d’Armagnac (Gers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA occitanie; UPPA. 2021, 113 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche Sainte-Christie-d'Armagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Aussilloux-Corréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Comet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UPPA - ITEM. 2024, pp.113</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UPPA - ITEM. 2020, 162 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean Catalo</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broue (Saint-Sornin - Charente-Maritime) : un site élitaire au cœur des marais charentais. Rapport de fouilles programmée triennale (2019-2021), 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Poitou-Charentes. 2020, 229 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05562825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCR « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie », rapport intermédiaire d'activité (2019-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Barme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2019, 214 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche Sainte-Christie-d'Armagnac (Gers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Comet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">d'Herbillié Cyrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ITEM, EA 3002, Université de Pau et des Pays de l'Adour. 2019, 167 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches sur l'occupation du Massif de Mervent (Vendée) et ses habitats fortifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nilesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bryand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Programme Commun de Recherche. 2018, 193 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03133478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCR Sainte-Christie-d’Armagnac (Gers), année probatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Comet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université de Pau et des Pays de l'Adour. 2023, 205 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ITEM / SRA Occitanie. 2018, 163 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCR « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand P Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA ALPC, site de Poitiers. 2018, pp.190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2017, 319 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’artisanat de la terre cuite en Vendée et Loire-Atlantique du XVe au XIXe siècle : l’apport de la documentation écrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] vol. 1, Université de Nantes. 2017, pp.179-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fouille programmée pluri-annuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Arqué</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maud Barme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SRA Poitou-Charentes. 2023</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2017, 2 vol., 337 et 221p., 79 fig., 132 pl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sainte-Christie-d’Armagnac (Gers), Rapport de prospection inventaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Comet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrille d'Herbillié</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UPPA - ITEM. 2022, 75 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ITEM / SRA Occitanie. 2017, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...96 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Guinet</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broue (Saint-Sornin, Charente-Maritime) : un site élitaire au coeur des marais charentais. Rapport intermédiaire de fouille programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dreillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Rapport PCR. 2021, pp.208</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2016, 64 p., 45 pl., 49 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">SRA occitanie; UPPA. 2021, 113 p</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport intermédiaire d'activité 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Calauzenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2016, 177 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Broue (Saint-Sornin - Charente-Maritime) : un site élitaire au cœur des marais charentais, Rapport de fouilles programmée triennale (2019-2021), 2020</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01800657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport intermédiaire d'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gissenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2015, 258 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01800666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broue (Saint-Sornin, Charente-Maritime) : un site élitaire au coeur des marais charentais. Rapport de fouille année 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2015, 2 vol., 104 p., 46 fig., 81 pl</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse et valorisation du patrimoine naturel et culturel en Pays Grenadois ( deuxième édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cunchinabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Pau et des Pays de l'Adour; Pays Adour Chalosse Tursan; Région Aquitaine; Communauté de Communes du Pays Grenadois. 2014, pp.116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de prospection et sondages, Larrau, Pyrénées-Atlantiques. Campagne 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Contamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coughlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Gragson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ITEM, EA 3002, Université de Pau et des Pays de l'Adour. 2014, pp.129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01317581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport d'activité, programme triennal, 2014-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caillosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2014, 481 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01800671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport d'activité intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Gay</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delhoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SRA Poitou-Charentes. 2020, 229 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2013, 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Comet</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01800659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages et marqueurs spatiaux hérités des parcours pastoraux: du &amp;quot;borde-bordar&amp;quot; &amp;quot;au cayolar&amp;quot;. L’empreinte du &amp;quot;système maison&amp;quot; en Soule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cunchinabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Palu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ITEM, EA 3002, Université de Pau et des Pays de l'Adour. 2013, pp.118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01110566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larrau (Pyrénées-Atlantiques, France). Rapport de prospection diachronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ITEM, EA 3002, Université de Pau et des Pays de l'Adour. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pons, « le château » (Charente-Maritime), Document final de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hébrard-Salivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA/Communauté de Communes de Pons/SEMDAS/UPPA. 2012, 209-103 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final de prospection. Larrau (Pyrénées-Atlantiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ITEM, EA 3002, Université de Pau et des Pays de l'Adour. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport intermédiaire d'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UPPA - ITEM. 2020, 162 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2012, 259 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01800662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gissenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2019, 214 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01800663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brouage (Charente-Maritime), « Maison Champlain » : un îlot urbain moderne, campagne 2008, DFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bougeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ITEM, EA 3002, Université de Pau et des Pays de l'Adour. 2019, 167 p</w:t>
+              <w:t xml:space="preserve">Conseil Général de la Charente-Maritime/Syndicat mixte de Brouage; ITEM, EA 3002, Université de Pau et des Pays de l'Adour. 2009, 305 p. et 197 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Bertrand P Beauvoit</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pons, « place de la Marronnière » (Charente-Maritime), Document final de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rejou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA ALPC, site de Poitiers. 2018, pp.190</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Communauté de Communes de Pons/SEMDAS. 2007, 219 et 131 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Large</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place de l’église, Marsilly (Charente-Maritime), DFS d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaiguant Sylvie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil Général de la Charente-Maritime. 2007, 90 p. et ill</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chambon, château de Marlonges (Charente-Maritime), DFS d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil Général de la Charente-Maritime. 2007, 15 p., 6 fig</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01789401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ars-en-Ré (Charente-Maritime, le couvent), 14-16 rue du havre, DFS d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil Général de la Charente-Maritime. 2007, 32 p., 11 fig</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01789402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brouage (Charente-Maritime), « Maison Champlain » : un îlot urbain moderne, DFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaune Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Programme Commun de Recherche. 2018, 193 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil Général de la Charente-Maritime/Syndicat mixte de Brouage. 2007, 219-131 p. et ill</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...110 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ITEM / SRA Occitanie. 2018, 163 p</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01789407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déviation du gué d'Alléré (Charente-maritime), DFS d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil Général de la Charente-Maritime. 2007, 23 p., 19 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ITEM / SRA Occitanie. 2017, 74 p</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01789404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brouage, « Maison Champlain » : un îlot urbain moderne, DFS_Vol. 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Général de la Charente-Maritime ; Syndicat mixte de Brouage; Service régional de l'archéologie de Poitou-Charentes. 2006, pp.137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] vol. 1, Université de Nantes. 2017, pp.179-204</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angoulême, Rue de Montmoreau (Charente), DFS d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coutureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2006, 11p. et fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2017, 319 p</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01789406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Martin-de-Ré, Aile Saint-Michel de l’hôpital Saint-Honoré. DFS d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil Général de la Charente-Maritime. 2006, 30 p., 7 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2017, 2 vol., 337 et 221p., 79 fig., 132 pl</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01789400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brouage, « Maison Champlain » : un îlot urbain moderne, DFS_Vol. 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil Général de la Charente-Maritime; Syndicat mixte de Brouage. 2006, 73 et 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2016, 64 p., 45 pl., 49 fig</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Route du stade, La Clotte (17), DFS d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coutureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2006, 30 p et fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2016, 177 p</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01789405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabard (Deux-Sèvres), implantation rurale du 2e âge du Fer, DFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2005, 103 p. 43 fig., 18 ill</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2015, 258 p</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01789399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brouage, « Maison Champlain » (Charente-Maritime) : expertise d’un îlot urbain moderne, DFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pouponnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil Général de la Charente-Maritime; Syndicat mixte de Brouage. 2005, 79 p. et ill</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2015, 2 vol., 104 p., 46 fig., 81 pl</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pons : le château, expertise archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Communauté de Communes de Pons/SEMDAS. 2005, 91 p. et fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Pau et des Pays de l'Adour; Pays Adour Chalosse Tursan; Région Aquitaine; Communauté de Communes du Pays Grenadois. 2014, pp.116</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude documentaire et architecturale de la ville de Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Joy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Communauté de Communes de Pons/SEMDAS. 2004, 118 et 178 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ITEM, EA 3002, Université de Pau et des Pays de l'Adour. 2014, pp.129</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brouage : Les Pépinières du Roi, sondages d'évaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 26 p., SRA Poitou Charente; Conseil Général de la Charente-Maritime. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...2230 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId285"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15143,51 +15039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05157128v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Mattalia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulard Laura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432558v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.18918" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254954v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147933v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bambagioni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788163v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543716v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05039099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soulard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04683508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Rozier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heiniger-Cast&#233;ret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582216v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397800v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921104v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphine Bonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582171v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Comet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Klein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Goff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444427v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02154843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mandon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139916v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787811v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01938194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Normand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772930v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Indino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139919v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139921v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissenger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;risse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.101705" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787786v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.11700" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787772v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787750v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05250521v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pace" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heiniger-Casteret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333004v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montembault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787793v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.6161" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05337408v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05337397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duprat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9875/de-l-eau-du-sel-et-des-hommes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04608226v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissinger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Porcher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Porcher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139906v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527503v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lrmh.fr/Default/doc/SYRACUSE/227631/centre-de-ressources-synapse.aspx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139924v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787819v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310843v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/11700#cite" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05157135v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419461v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419455v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04571456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981793v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981804v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04581995v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41800" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419438v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04567762v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04567734v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419444v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04581972v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.36711" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953856v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25052" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968981v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141243v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139927v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7061" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141263v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02968992v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141270v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158704v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.6872" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430119v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158698v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7445" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421141v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158744v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.10359" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421144v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968764v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158733v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demeure" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968758v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969042v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969290v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969077v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969321v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158737v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.15271" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969346v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790589v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.19823" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790583v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.22612" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790591v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.22177" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790586v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790584v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790582v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.46224" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790587v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.48854" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788166v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05038500v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Aussilloux-Corr&#233;a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Herbilli&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04582118v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280537v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Arqu&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04582131v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483407v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nilesse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bryand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guinet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254975v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562825v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283247v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968716v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Herbilli&#233; Cyrille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139913v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Aoustin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P Beauvoit" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133478v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guinet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139911v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787825v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790598v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787841v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoustin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boucard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305472v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283258v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dreillard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800657v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calauzenes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800666v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305378v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730677v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cunchinabe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chareyre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lavergne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317581v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Contamine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coughlan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Gragson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800671v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillosse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800659v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110566v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Palu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076023v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800662v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dufau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guerin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;brard-Salivas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076018v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800663v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Robert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029572v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bougeant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789404v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788153v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dorez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rejou-M&#233;chain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789401v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788155v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaiguant Sylvie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789402v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789407v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaune Demeure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mousset" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789406v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029645v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789400v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788161v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789405v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788160v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouponnot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789399v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788157v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788158v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Joy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788159v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05157128v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Mattalia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulard Laura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432558v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.18918" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254954v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893680v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332743v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bambagioni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787779v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.127" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582148v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038547v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04683508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Rozier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heiniger-Cast&#233;ret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05039099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soulard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphine Bonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582171v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Comet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Klein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444427v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416542v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Goff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02154843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mandon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139917v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01938194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Normand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772930v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Indino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141170v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139921v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissenger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;risse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787802v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772081v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.101705" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787786v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.11700" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05250521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pace" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heiniger-Casteret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333004v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montembault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787793v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.6161" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05337408v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05337397v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duprat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04608226v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissinger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9875/de-l-eau-du-sel-et-des-hommes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254944v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Porcher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Porcher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139906v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527503v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lrmh.fr/Default/doc/SYRACUSE/227631/centre-de-ressources-synapse.aspx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139924v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310843v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/11700#cite" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05157135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04571456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981804v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981793v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04567734v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04567762v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419438v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419444v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04581995v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41800" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04581972v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.36711" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147935v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25052" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968981v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141263v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158704v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.6872" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02968992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139927v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7061" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430119v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158698v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7445" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421141v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421144v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158744v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.10359" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968764v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158733v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demeure" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969042v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968758v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969290v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969077v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158737v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.15271" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790589v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.19823" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790591v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.22177" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790583v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.22612" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790582v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.46224" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790584v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790586v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790587v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.48854" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788166v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05038500v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Aussilloux-Corr&#233;a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Herbilli&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04582118v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280537v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Arqu&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04582131v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483407v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nilesse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bryand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guinet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254975v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283247v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562825v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305273v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968716v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Herbilli&#233; Cyrille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133478v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guinet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139911v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139913v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Aoustin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P Beauvoit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787841v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoustin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boucard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790598v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305472v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787825v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283258v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dreillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800657v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calauzenes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800666v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305378v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730677v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cunchinabe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chareyre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lavergne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Contamine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coughlan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Gragson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800671v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillosse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800659v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110566v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Palu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076023v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788156v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dufau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guerin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;brard-Salivas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076018v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800662v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800663v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Robert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029572v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bougeant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788153v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dorez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rejou-M&#233;chain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788155v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaiguant Sylvie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789401v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789402v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789407v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaune Demeure" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mousset" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789404v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029645v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789406v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789400v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788161v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789405v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789399v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788160v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouponnot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788157v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788158v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Joy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788159v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>