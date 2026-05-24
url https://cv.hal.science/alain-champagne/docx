--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -735,165 +735,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfance et adolescence : l'artisan rural poitevin à la fin du Moyen Age</w:t>
+                <w:t xml:space="preserve">De l'enfance à l'âge adulte : histoire d'artisans poitevins de la fin du Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, t. I, pp.397-406</w:t>
+              <w:t xml:space="preserve">, 2002, I, pp.397-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03310941v1</w:t>
+                <w:t xml:space="preserve">hal-01787779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'enfance à l'âge adulte : histoire d'artisans poitevins de la fin du Moyen Age</w:t>
+                <w:t xml:space="preserve">Enfance et adolescence : l'artisan rural poitevin à la fin du Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, I, pp.397-406</w:t>
+              <w:t xml:space="preserve">, 2002, t. I, pp.397-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787779v1</w:t>
+                <w:t xml:space="preserve">hal-03310941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure des bâtiments en Poitou à la fin du Moyen Age : première approche</w:t>
               </w:r>
@@ -1087,51 +1087,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2866,234 +2866,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le château de Broue (commune de Saint-Sornin).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">177e Congrès archéologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saintes, France. pp.255-267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03544575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Produire des terres cuites architecturales en Poitou : la vision des archives médiévales et modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions et échanges, Les ateliers de productions de terres cuites architecturales, séminaire de master 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Henigfeld yves; G. Dieulefet, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...51 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes et artefacts en archéologie moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">177e Congrès archéologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saintes, France. pp.255-267</w:t>
+              <w:t xml:space="preserve">Penser, traduire et transmettre l’artefact dans ses facettes multiples. Production et échange interdisciplinaire et transfrontalier, de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brouage a new early modern town through history, archaeology and geophyisical survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3108,73 +3177,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Modern Town Project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cornell P., 2014, Göteborg, Sweden. pp.503-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bref historique des « programmes montagne » dans les Pyrénées et présentation du projet région Nouvelle Aquitaine « MARGES »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3190,73 +3259,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet Collectif de Recherche « Les marais littoraux charentais du Moyen Âge à l’époque moderne : peuplement, environnement et économie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02145899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des premières reconnaissances à Broue (Charente-Maritime), un site castral au cœur des marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3272,87 +3341,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire actualité de la recherche en archéologie castrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prouteau Nicolas, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet collectif de recherche « les marais charentais du Moyen Âge à l'époque moderne : peuplement, environnement, économie»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3397,73 +3466,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIe Colloque international du Groupe des zones Humides Centre archéologique européen du Mont Beuvray</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d'Histoire des Zones Humides (GHZH); Centre archéologique européen du Mont Beuvray; Parc naturel régional du Morvan, Nov 2017, Mont Beuvray - Saint-Léger-sous-Beuvray (71), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les faïences et majoliques dans les pays Charentais (XVe-XVIIIe siècles) : premier état de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3479,293 +3548,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faïences et majoliques du XVe au XVIIe siècle en France et en Belgique : pour un bilan des connaissances archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabienne Ravoire; Alban Horry, Sep 2010, Sens, France. pp.61-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie préventive et le territoire : quelques exemples récents en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Indino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée nationales de l’archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arqueologia Medieval : la contribucion de la Arqueologia al conocimiento de las mayolicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taller hispanico-francés UPPA/fundacion Uncastillo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Uncastillo, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités de la terre cuite au prisme de la documentation écrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du projet collectif de recherche "la céramique médiévale et moderne dans les pays de Loire et en Bretagne du XIe au XVIe siècle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02141170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie des estives de Larrau : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3781,949 +3850,949 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Occupations, mobilités et échanges dans les Pyrénées occidentales et leurs piémonts : pour une approche diachronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réchin François, Jan 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du Projet Collectif de Recherche « les marais charentais du Moyen-Âge à l'époque moderne : économie, peuplement , environnement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l'eau, du sel et des hommes (Histoire - Archéologie - Environnement),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premier bilan de la recherche documentaire sur les ateliers vendéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire La céramique médiévale dans les pays de la Loire et en Bretagne du XIe au XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Henigfled Yves, Oct 2014, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard croisés sur l’évolution de l’habitat à Brouage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gissenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Périsse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'eau, du sel et des hommes (Histoire - Archéologie - Environnement)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champagne Alain; Normand Eric, Nov 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pons cité médiévale, du projet touristique à la fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taller hispanico-francés UPPA/UNED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Uncastillo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le castrum de Pons (Charente-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demeurer, défendre et paraître : Orientations récentes de l'archéologie des fortifications et des résidences aristocratiques entre Loire et Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bourgeois L., Rémy Chr, Jun 2012, Chauvigny, France. pp.159-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport des sources écrites à la connaissance des ateliers de production de terres cuites poitevins (XIVe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A propo[t]s de l'usage, de la production et de la circulation des terres cuites dans l'Europe du Nord-Ouest (XIVe-XVIe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Caen, France. pp.155-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire à Brouage: un premier état de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations, transferts et échanges de part et d'autre de l'Atlantique, histoire et archéologie des XVIe-XVIIe siècles, 133e congrès national des sociétés savantes historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Québec, Canada. pp.17-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brouage, une ville entre histoire et archéologie (XVIe-XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le golfe du Saint-laurent et Centre-Ouest français : histoire d’une relation singulière (XVIIe-XIXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, La Rochelle-Brouage, France. pp.225-236, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.101705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.101705⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01284346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maisons rurales, pouvoir seigneurial et reconstruction au XV e siècle : l'exemple poitevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maison rurale et habitat dispersé : De l'Antiquité au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annie Antoine, 2002, Rennes, France. pp.155-162, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.11700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.11700⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01787786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosopographie et artisanat rural en Poitou au XVe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le médiéviste et la monographie familiale : sources, méthodes et problématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aurell Martin, Nov 2003, Poitiers, France. pp.53-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailles, paroissiens et patrons : l'argent des chantiers paroissiaux poitevins au XVe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le financement de la construction (XIIIe-XVIe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapelot Jean, Jun 2002, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une seigneurie rurale et la reconstruction en Poitou au XVe s. : l’hôtel de chantier de Vasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du projet au chantier : Maîtrise d'ouvrage et maîtrise d'œuvre XIV-XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Odette Chapelot, Oct 1998, Vincennes, France. pp.197-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4733,258 +4802,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of dry stone buildings in the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Heiniger-Casteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European association archaeologists. Mountain Pastoralism Through Time: Archaeological Insights and Contemporary Connections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological investigations at the Maison Champlain site (16th-18th century), Brouage (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Montembault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th annual conference on historical and underwater archaeology (SHA 2013) : Globalization, Immigration, Transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Leicester, United Kingdom. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4994,100 +5063,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'artisanat rural en Haut-Poitou (milieu XIVe-fin XVIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 242 p., 2007, 978-2-7535-0442-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.6161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5097,51 +5166,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie quotidienne des habitants de Brouage d'après les données archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5163,114 +5232,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mickaël Augeron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au pays du sel et de ses héritages patrimoniaux : Brouage et ses marais des origines à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Geste, pp.136-142, 2025, 979-10-353-2515-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marais avant les marais : Brouage entre 6000 av. J.-C. et le début du 1er millénaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5292,433 +5361,433 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au pays du sel et de ses héritages patrimoniaux : Brouage et ses marais des origines à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Geste, pp.32-40, 2025, 979-10-353-2515-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’installer et vivre dans les marais : l’apport de l’archéologie aux conditions d’implantation de Brouage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Augeron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brouage et ses marais. Des origines à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Geste, 2024, 979-10-353-2515-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur l'évolution de l'habitat à Brouage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gissinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Périsse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Normand; Alain Champagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'eau, du sel et des hommes. Les marais charentais au Moyen Âge et à l'époque moderne. Histoire, archéologie, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-218, 2024, Archéologie et Culture, 978-2-7535-9648-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04608226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur une reconversion des marais salants : l’étude historique et archéologique des cabanes du marais de Brouage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champagne A.; Normand E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'eau, du sel et des hommes (Histoire - Archéologie - Environnement)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.139-158, 2024, Archéologie &amp; Culture, 978-2-75359-648-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5728,565 +5797,565 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champagne A; Normand E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'eau, du sel et des hommes. Les marais charentais au Moyen Âge et à l'époque moderne. Histoire, archéologie, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-14, 2024, Archéologie et culture, 978-2-7535-9648-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’artisanat de la terre cuite en Vendée et Loire-Atlantique du XVe au XIXe siècle : l’apport de la documentation écrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Hénigfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La céramique médiévale et moderne dans les pays de la Loire et en Bretagne de la fin du Xe au début du XVIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 1, Presses Universitaires de Rennes (PUR), pp.165-184, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château de Broue (commune de Saint-Sornin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Gensbeitel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès archéologique de France, 177e session, 2018 : Charente-Maritime : monastères en Saintonge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société française d'archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-267, 2020, 978-2-901-83786-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société française d'archéologie</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05527503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie économique à la lumière de la documentation archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-P. Valois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie en Gascogne à l'époque des bastides : marchés et libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-51, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie économique à la lumière de la documentation archéologique dans la moitié sud de la France (XIe-XVe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie en Gascogne à l'époque des bastides : marchés et libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-51, 2018, 978--2-918404-29-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir seigneurial et habitat rural au XVe siècle en Centre-Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maison rurale et habitat dispersé : des origines aux années 1960 Colloque de l'Université de Rennes II (29-31 mai 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-162, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUR</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03310843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un petit seigneur poitevin et la reconstruction au XVe s. : le chantier de Vasles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maîtrise d'ouvrage et maîtrise d'øeuvre XIV-XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS, pp.197-217, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03310845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6296,51 +6365,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation du sel dans le golfe de Brouage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6356,73 +6425,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Picton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Saint-Sornin – Broue » 2021 [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6431,73 +6500,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR « Les marais charentais au Moyen Âge et à l’époque moderne : peuplement, environnement, économie » Rapport intermédiaire d'activité (programme triennal 2019-2021), 2020 [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6506,73 +6575,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR « les marais charentais au Moyen-Age et à l’époque moderne : peuplement, environnement, économie » [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6588,73 +6657,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR : Les marais charentais au Moyen-Âge et à l'époque moderne : peuplement, environnement économie [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6670,73 +6739,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.468-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Sornin, la tour de Broue (Charente-Maritime) [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6752,73 +6821,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.104-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les marais charentais au Moyen Âge et à l’époque moderne : peuplement, environnement, économie » 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADLFI. Archéologie de la France - Informations [En ligne], Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR, les marais charentais à du Moyen Âge à l'époque moderne : peuplement, économie, environnement (2018) [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6834,73 +6985,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.467-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Sornin, la tour de Broue [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6916,399 +7067,317 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.105-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...47 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les marais charentais du Moyen Âge à l’époque moderne : peuplement, économie, environnement » 2018, [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Sainte-Christie-d'Armagnac (Gers) 2020 [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.212-214. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.41800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.41800⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04581995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Sainte-Christie-d'Armargnac (Gers) 2019 [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.236-237. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.36711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.36711⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04581972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marais charentais au Moyen Âge et à l'époque moderne : peuplement, environnement, économie, 2017 [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7324,164 +7393,164 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin scientifique régional, région Poitou-Charentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.461-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte-Christie-d'Armagnac (Gers). Le bourg [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.253-255. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.25052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.25052⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03147935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR les marais charentais au Moyen Âge et à l'époque moderne (2016) [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7497,73 +7566,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin scientifique régional, région Poitou-Charentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.496-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Sornin, tour de Broue, Bulletin scientifique régional Nouvelle Aquitaine, 2016 [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7579,73 +7648,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.140-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02141243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Sornin, la tour de Broue [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7661,164 +7730,164 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.105-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02141263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Sornin (Charente-Maritime). Broue [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie Médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.180-181. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.6872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.6872⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02158704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broue (Saint-Sornin) 2015 [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7834,73 +7903,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin scientifique régional, région Poitou-Charentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.118-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Projet collectif de recherche : Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie », 2015 [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7916,164 +7985,164 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSR Poitou-Charentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.137-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02141270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Sornin (Charente-Maritime). Broue [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie Médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.252. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.7061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.7061⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02139927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estives de Larrau, sites pastoraux [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8089,164 +8158,164 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique de la région Aquitaine 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.207-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01430119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Sornin (Charente-Maritime). Broue [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie Médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.273. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.7445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.7445⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02158698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larrau, les cayolars [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8262,233 +8331,233 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique régional Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.172-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01421141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larrau. Estives de Betsulé, d’Arlotua et de la montagne de Saint-Joseph [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique régional Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.184-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01421144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charente-Maritime. PCR « Les marais charentais au Moyen Âge et à l’époque moderne : Peuplement, environnement, économie » [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale, n° 43</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.323-324. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.10359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.10359⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02158744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Les marais charentais au Moyen Âge et à l’époque moderne : Peuplement, environnement, économie » [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8504,1339 +8573,1339 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin scientifique régional, région Poitou-Charentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.127-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pons, le château (2009) [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin scientifique régional, région Poitou-Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.98-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiers-Brouage (Charente-Maritime). Jardin de la maison Champlain [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Demeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale, 41</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.197-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiers-Brouage : jardins de la maison Champlain [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Demeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin scientifique régional, région Poitou-Charentes 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.80-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pons (Charente-Maritime) : le château [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mandon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Chiron</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin scientifique régional, région Poitou-Charentes 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.250-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pons : le château (2010) [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin scientifique régional, région Poitou-Charentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.98-99</w:t>
+              <w:t xml:space="preserve">, 2011, pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pons : le château [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin scientifique régional, région Poitou-Charentes 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.84-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pons (Charente-Maritime). Château [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.278 - 279. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.15271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.15271⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02158737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brouage, maison Champlain (campagne 2008) [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin scientifique régional, région Poitou-Charentes 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.65-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiers-Brouage (Charente-Maritime), La citadelle, Maison Champlain [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale, t. 39</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.200. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.19823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.19823⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01790589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marsilly (Charente-Maritime), place de l’église [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale, t. 38</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.217-218. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.22177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.22177⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01790591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiers-Brouage (Charente-Maritime), La citadelle, Maison Champlain [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale, t. 38</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.180. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.22612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.22612⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-01790583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Martin-de-Ré (Charente-Maritime), Hôpital Saint-Honoré, aile ouest [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale, t. 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pons (Charente-Maritime). Place de la Maronnière [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale, n° 37</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.268-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeomed.46224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Saint-Martin-de-Ré (Charente-Maritime), Hôpital Saint-Honoré, aile ouest [notice archéologique]</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Clotte (Charente-Maritime), route du stade [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale, t. 37</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.201</w:t>
+              <w:t xml:space="preserve">, 2007, pp.259-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pons (Charente-Maritime). Place de la République et place du donjon [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale, n° 36</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.312. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.48854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.48854⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01790587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiers-Brouage (Charente-Maritime), Les pépinières du roi [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie Médiévale, t. 30-31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9846,5053 +9915,5053 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche. Sainte-Christie-d'Armagnac (GERS, région Occitanie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Aussilloux-Corréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Comet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille d'Herbillié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UPPA - ITEM. 2024, pp.113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05038500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche Sainte-Christie-d'Armagnac (Gers), 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aude Aussilloux-Corréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Belingard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Pau et des Pays de l'Adour. 2023, 205 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broue (Saint-Sornin - Charente-Maritime) : un site élitaire au cœur des marais charentais, Rapport de fouilles programmée triennale - Années 2019-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Arqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Barme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Poitou-Charentes. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05280537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCR Sainte-Christie-d'Armagnac (Gers) 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aude Aussilloux-Corréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Comet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille d'Herbillié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UPPA - ITEM. 2022, 75 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche Sainte-Christie d’Armagnac (Gers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA occitanie; UPPA. 2021, 113 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches anciennes et récentes dans le massif forestier de Mervent-Vouvant (Vendée) : un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nilesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bryand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Corson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Rapport PCR. 2021, pp.208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03483407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche Sainte-Christie-d'Armagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Aussilloux-Corréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Comet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UPPA - ITEM. 2020, 162 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broue (Saint-Sornin - Charente-Maritime) : un site élitaire au cœur des marais charentais. Rapport de fouilles programmée triennale (2019-2021), 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Poitou-Charentes. 2020, 229 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05562825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche Sainte-Christie-d'Armagnac (Gers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille d'Herbillié</w:t>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Comet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">d'Herbillié Cyrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UPPA - ITEM. 2024, pp.113</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ITEM, EA 3002, Université de Pau et des Pays de l'Adour. 2019, 167 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean Catalo</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCR « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie », rapport intermédiaire d'activité (2019-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Barme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2019, 214 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches sur l'occupation du Massif de Mervent (Vendée) et ses habitats fortifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nilesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bryand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Programme Commun de Recherche. 2018, 193 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03133478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCR Sainte-Christie-d’Armagnac (Gers), année probatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Comet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université de Pau et des Pays de l'Adour. 2023, 205 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ITEM / SRA Occitanie. 2018, 163 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCR « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand P Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA ALPC, site de Poitiers. 2018, pp.190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2017, 319 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’artisanat de la terre cuite en Vendée et Loire-Atlantique du XVe au XIXe siècle : l’apport de la documentation écrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] vol. 1, Université de Nantes. 2017, pp.179-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fouille programmée pluri-annuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Barme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SRA Poitou-Charentes. 2023</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2017, 2 vol., 337 et 221p., 79 fig., 132 pl</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Jean Catalo</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sainte-Christie-d’Armagnac (Gers), Rapport de prospection inventaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Comet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrille d'Herbillié</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UPPA - ITEM. 2022, 75 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ITEM / SRA Occitanie. 2017, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...96 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Guinet</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broue (Saint-Sornin, Charente-Maritime) : un site élitaire au coeur des marais charentais. Rapport intermédiaire de fouille programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dreillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Rapport PCR. 2021, pp.208</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2016, 64 p., 45 pl., 49 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">SRA occitanie; UPPA. 2021, 113 p</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport intermédiaire d'activité 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Calauzenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2016, 177 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Comet</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01800657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport intermédiaire d'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gissenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UPPA - ITEM. 2020, 162 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2015, 258 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Broue (Saint-Sornin - Charente-Maritime) : un site élitaire au cœur des marais charentais. Rapport de fouilles programmée triennale (2019-2021), 2020</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01800666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broue (Saint-Sornin, Charente-Maritime) : un site élitaire au coeur des marais charentais. Rapport de fouille année 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2015, 2 vol., 104 p., 46 fig., 81 pl</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse et valorisation du patrimoine naturel et culturel en Pays Grenadois ( deuxième édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cunchinabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Pau et des Pays de l'Adour; Pays Adour Chalosse Tursan; Région Aquitaine; Communauté de Communes du Pays Grenadois. 2014, pp.116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de prospection et sondages, Larrau, Pyrénées-Atlantiques. Campagne 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Contamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coughlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Gragson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ITEM, EA 3002, Université de Pau et des Pays de l'Adour. 2014, pp.129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01317581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport d'activité, programme triennal, 2014-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caillosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2014, 481 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01800671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages et marqueurs spatiaux hérités des parcours pastoraux: du &amp;quot;borde-bordar&amp;quot; &amp;quot;au cayolar&amp;quot;. L’empreinte du &amp;quot;système maison&amp;quot; en Soule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cunchinabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Palu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ITEM, EA 3002, Université de Pau et des Pays de l'Adour. 2013, pp.118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01110566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport d'activité intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Gay</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delhoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SRA Poitou-Charentes. 2020, 229 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2013, 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01800659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larrau (Pyrénées-Atlantiques, France). Rapport de prospection diachronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ITEM, EA 3002, Université de Pau et des Pays de l'Adour. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pons, « le château » (Charente-Maritime), Document final de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hébrard-Salivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA/Communauté de Communes de Pons/SEMDAS/UPPA. 2012, 209-103 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final de prospection. Larrau (Pyrénées-Atlantiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Couédic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ITEM, EA 3002, Université de Pau et des Pays de l'Adour. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie » : Rapport intermédiaire d'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2019, 214 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2012, 259 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01800662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche « Les marais charentais au Moyen Age et à l’époque moderne : peuplement, environnement et économie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gissenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ITEM, EA 3002, Université de Pau et des Pays de l'Adour. 2019, 167 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Large</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01800663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brouage (Charente-Maritime), « Maison Champlain » : un îlot urbain moderne, campagne 2008, DFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bougeant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Programme Commun de Recherche. 2018, 193 p</w:t>
+              <w:t xml:space="preserve">Conseil Général de la Charente-Maritime/Syndicat mixte de Brouage; ITEM, EA 3002, Université de Pau et des Pays de l'Adour. 2009, 305 p. et 197 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guinaudeau</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pons, « place de la Marronnière » (Charente-Maritime), Document final de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dorez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rejou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ITEM / SRA Occitanie. 2018, 163 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Communauté de Communes de Pons/SEMDAS. 2007, 219 et 131 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Bertrand P Beauvoit</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place de l’église, Marsilly (Charente-Maritime), DFS d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaiguant Sylvie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil Général de la Charente-Maritime. 2007, 90 p. et ill</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chambon, château de Marlonges (Charente-Maritime), DFS d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil Général de la Charente-Maritime. 2007, 15 p., 6 fig</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01789401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ars-en-Ré (Charente-Maritime, le couvent), 14-16 rue du havre, DFS d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil Général de la Charente-Maritime. 2007, 32 p., 11 fig</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01789402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brouage (Charente-Maritime), « Maison Champlain » : un îlot urbain moderne, DFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaune Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA ALPC, site de Poitiers. 2018, pp.190</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil Général de la Charente-Maritime/Syndicat mixte de Brouage. 2007, 219-131 p. et ill</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2017, 319 p</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01789407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déviation du gué d'Alléré (Charente-maritime), DFS d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil Général de la Charente-Maritime. 2007, 23 p., 19 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] vol. 1, Université de Nantes. 2017, pp.179-204</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01789404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brouage, « Maison Champlain » : un îlot urbain moderne, DFS_Vol. 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Général de la Charente-Maritime ; Syndicat mixte de Brouage; Service régional de l'archéologie de Poitou-Charentes. 2006, pp.137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2017, 2 vol., 337 et 221p., 79 fig., 132 pl</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angoulême, Rue de Montmoreau (Charente), DFS d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coutureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2006, 11p. et fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ITEM / SRA Occitanie. 2017, 74 p</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01789406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Martin-de-Ré, Aile Saint-Michel de l’hôpital Saint-Honoré. DFS d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil Général de la Charente-Maritime. 2006, 30 p., 7 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2016, 64 p., 45 pl., 49 fig</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01789400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brouage, « Maison Champlain » : un îlot urbain moderne, DFS_Vol. 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil Général de la Charente-Maritime; Syndicat mixte de Brouage. 2006, 73 et 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2016, 177 p</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Route du stade, La Clotte (17), DFS d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coutureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2006, 30 p et fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2015, 258 p</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01789405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabard (Deux-Sèvres), implantation rurale du 2e âge du Fer, DFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2005, 103 p. 43 fig., 18 ill</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine, site de Poitiers. 2015, 2 vol., 104 p., 46 fig., 81 pl</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01789399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brouage, « Maison Champlain » (Charente-Maritime) : expertise d’un îlot urbain moderne, DFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pouponnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil Général de la Charente-Maritime; Syndicat mixte de Brouage. 2005, 79 p. et ill</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Pau et des Pays de l'Adour; Pays Adour Chalosse Tursan; Région Aquitaine; Communauté de Communes du Pays Grenadois. 2014, pp.116</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pons : le château, expertise archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Communauté de Communes de Pons/SEMDAS. 2005, 91 p. et fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ITEM, EA 3002, Université de Pau et des Pays de l'Adour. 2014, pp.129</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude documentaire et architecturale de la ville de Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Joy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Communauté de Communes de Pons/SEMDAS. 2004, 118 et 178 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Poitou-Charentes. 2014, 481 p</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brouage : Les Pépinières du Roi, sondages d'évaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 26 p., SRA Poitou Charente; Conseil Général de la Charente-Maritime. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...2205 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId285"/>
+      <w:footerReference w:type="default" r:id="rId286"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15039,51 +15108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05157128v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Mattalia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulard Laura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432558v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.18918" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254954v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893680v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332743v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bambagioni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787779v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.127" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582148v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038547v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04683508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Rozier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heiniger-Cast&#233;ret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05039099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soulard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphine Bonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582171v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Comet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Klein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444427v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416542v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Goff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02154843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mandon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139917v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01938194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Normand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772930v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Indino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141170v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139921v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissenger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;risse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787802v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772081v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.101705" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787786v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.11700" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05250521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pace" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heiniger-Casteret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333004v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montembault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787793v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.6161" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05337408v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05337397v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duprat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04608226v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissinger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9875/de-l-eau-du-sel-et-des-hommes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254944v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Porcher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Porcher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139906v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527503v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lrmh.fr/Default/doc/SYRACUSE/227631/centre-de-ressources-synapse.aspx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787819v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139924v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310843v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/11700#cite" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05157135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419461v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04571456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981804v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981793v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04567734v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04567762v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419438v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419444v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04581995v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41800" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04581972v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.36711" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953856v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147935v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25052" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968981v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141263v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158704v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.6872" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02968992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139927v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7061" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430119v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158698v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7445" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421141v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421144v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158744v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.10359" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968764v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158733v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demeure" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969042v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968758v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969290v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969077v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969321v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158737v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.15271" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790589v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.19823" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790591v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.22177" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790583v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.22612" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790582v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.46224" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790584v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790586v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790587v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.48854" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788166v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05038500v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Aussilloux-Corr&#233;a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Herbilli&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04582118v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280537v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Arqu&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04582131v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483407v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nilesse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bryand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guinet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254975v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283247v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562825v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305273v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968716v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Herbilli&#233; Cyrille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133478v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guinet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139911v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139913v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Aoustin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P Beauvoit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787841v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoustin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boucard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790598v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305472v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787825v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283258v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dreillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800657v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calauzenes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800666v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305378v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730677v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cunchinabe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chareyre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lavergne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317581v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Contamine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coughlan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Gragson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800671v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillosse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800659v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110566v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Palu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076023v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788156v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dufau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guerin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;brard-Salivas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076018v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800662v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800663v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Robert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029572v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bougeant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788153v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dorez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rejou-M&#233;chain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788155v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaiguant Sylvie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789401v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789402v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789407v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaune Demeure" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mousset" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789404v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029645v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789406v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789400v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788161v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789405v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789399v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788160v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouponnot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788157v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788158v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Joy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788159v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05157128v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Mattalia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulard Laura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432558v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Normand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.18918" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254954v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893680v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332743v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bambagioni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787779v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.127" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582148v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte V&#233;quaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038547v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04683508v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Rozier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heiniger-Cast&#233;ret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05039099v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soulard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04582216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04397861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelphine Bonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582171v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Comet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Klein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444427v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02416542v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Goff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02154843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544575v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mandon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015458v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787811v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139917v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01938194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Normand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772930v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Indino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139919v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139921v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139923v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139925v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139922v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissenger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;risse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772081v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284346v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.101705" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787786v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.11700" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787772v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787750v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05250521v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pace" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heiniger-Casteret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333004v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montembault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787793v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.6161" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05337408v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05337397v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duprat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871352v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04608226v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gissinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9875/de-l-eau-du-sel-et-des-hommes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Porcher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Porcher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608353v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139906v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527503v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lrmh.fr/Default/doc/SYRACUSE/227631/centre-de-ressources-synapse.aspx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787819v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310843v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/11700#cite" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05157135v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419461v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419455v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04571456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981804v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981793v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419438v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Normand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04567734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04567762v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419444v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04581995v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41800" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04581972v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.36711" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953856v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147935v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25052" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968981v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141243v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141263v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158704v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.6872" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02968992v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141270v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139927v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7061" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430119v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158698v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7445" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421141v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421144v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158744v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.10359" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968764v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968758v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chiron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158733v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demeure" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969042v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969290v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969077v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969321v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158737v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.15271" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969346v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790589v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.19823" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790591v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.22177" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790583v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.22612" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790584v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790582v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.46224" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790586v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790587v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.48854" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788166v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05038500v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Aussilloux-Corr&#233;a" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille d'Herbilli&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04582118v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280537v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Arqu&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04582131v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254975v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483407v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nilesse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bryand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Guinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283247v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562825v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968716v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Herbilli&#233; Cyrille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305273v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133478v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guinet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139911v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139913v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Aoustin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand P Beauvoit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787841v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aoustin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boucard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790598v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305472v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787825v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283258v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dreillard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800657v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calauzenes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800666v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305378v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730677v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cunchinabe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chareyre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Lavergne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317581v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Contamine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coughlan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Gragson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800671v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillosse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110566v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Palu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800659v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076023v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788156v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dufau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guerin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;brard-Salivas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076018v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800662v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800663v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Robert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029572v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bougeant" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788153v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dorez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marchand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rejou-M&#233;chain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788155v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaiguant Sylvie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789401v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789402v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789407v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaune Demeure" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mousset" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789404v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029645v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789406v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coutureau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789400v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788161v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789405v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789399v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788160v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouponnot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788157v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788158v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Joy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788159v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>