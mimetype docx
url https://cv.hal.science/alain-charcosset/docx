--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Charcosset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (142)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships and genetic diversity of Tunisian maize landraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dhia Eddine Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayneb Kthiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Galaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.e0316185. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0316185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of population structure in a commercial European hybrid dent maize breeding program and consequences on genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kadoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heslot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Henriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Murigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-025-05008-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">metaGE: Investigating genotype x environment interactions through GWAS meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg de Walsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.e1011553. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1011553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-throughput phenotyping dataset for GWAS analysis of maize under combined drought and heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongli Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana López-Malvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Knoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Tschiersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heuermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.111947. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction-aided incorporation of genetic resources into elite breeding: lessons from a collaborative multiparental design in flint maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Palaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, pp.262. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-025-05034-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in genomic prediction of maize with prior gene ontology information depends on traits and environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baber Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary‐huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tpg2.20553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale composite hypothesis testing procedure for omics data analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg de Walsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqaf118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and Phenotypic Evaluation of European Maize Landraces as a Tool for Conservation and Valorization of Agrobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Balconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Galaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Ana Malvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (6), pp.454. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology13060454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portability of genomic predictions trained on sparse factorial designs across two maize silage breeding cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizarine Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (3), pp.75. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-024-04566-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-dimensional multi-omics measured in controlled conditions are useful for maize platform and field trait predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baber Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Huguenin-Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime J Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Maistriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (7), pp.175. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-024-04679-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of genetic resource introduction into elite germplasm: a collaborative multiparental population for flint maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-023-04509-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of aquaporin expression in maize: From eQTLs to a MITE insertion regulating PIP2;5 expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie C Maistriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime J Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Jeanguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Alvarez Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196 (1), pp.368-384. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiae326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting directional and non-directional epistasis in bi-parental populations using genomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 224 (3), pp.iyad089. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/genetics/iyad089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping of DNA pools identifies untapped landraces and genomic regions to develop next‐generation varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary‐huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.1123-1139. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pbi.14022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103846v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying QTLs involved in hybrid performance and heterotic group complementarity: new GWAS models applied to factorial and admixed diallel maize hybrid panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 136, pp.219. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-023-04431-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the use of plant genetic resources to sustain breeding programs’ efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (14), pp.e2205780119. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2205780119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of interpopulation distance on dominance variance and average heterosis in hybrid populations within species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Omar Gonzalez-Dieguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/genetics/iyad059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and selection signatures in a gene bank panel of maize inbred lines from Southeast Europe compared with two West European panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlatko Galić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Anđelković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalija Kravić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Grčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Ledenčan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.315. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-023-04336-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Variation for Cold Tolerance in Two Nested Association Mapping Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Revilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Butrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Manuel Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.195. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy13010195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving genomic predictions with inbreeding and nonadditive effects in two admixed maize hybrid populations in single and multienvironment contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 220 (4), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/genetics/iyac018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient ReML inference in variance component mixed models using a Min-Max algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.e1009659. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction of hybrid performance: comparison of the efficiency of factorial and tester designs used as training sets in a multiparental connected reciprocal design for maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizarine Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Palaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135 (9), pp.3143 - 3160. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-022-04176-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological adaptive traits are a potential allele reservoir for maize genetic progress under challenging conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Abusamra Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ítalo Stefanine Correia Granato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.3225. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-30872-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Prediction of Hybrid Crops Allows Disentangling Dominance and Epistasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David González-Diéguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Lehermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/genetics/iyab026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Genetic Diversity of Landraces With High-Throughput SNP Genotyping of DNA Bulks: Methodology and Application to the Maize 50k Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.568699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of maize landraces from the South-West of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tollon-Cordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.e0238334. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0238334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems genetics approach reveals environment-dependent associations between SNPs, protein coexpression, and drought-related traits in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sylvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (11), pp.1593-1604. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.255224.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction with a maize collaborative panel: identification of genetic resources to enrich elite breeding programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Teyssèdre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Lehermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 133 (1), pp.201-215. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-019-03451-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting hybrid breeding designs using genomic predictions: simulations highlight the superiority of incomplete factorials between segregating families over topcross designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 133 (6), pp.1995-2010. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-020-03573-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized breeding strategies to harness genetic resources with different performance levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Teyssèdre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Lehermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.349. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-020-6756-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling group specific QTL allele effects from genetic background epistasis using admixed individuals in GWAS: An application to maize flowering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Palaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (3), pp.e1008241. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1008241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Group-Specific Allele Effects and Admixture in Genomic Predictions: Theory and Experimental Evaluation in Maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (1), pp.27-41. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.120.303278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer les maïs du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Giauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of breeding programs sustainability: application of phenotypic and genomic indicators to a north european grain maize program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Teyssèdre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Lehermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Maltese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132 (5), pp.1321-1334. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-019-03280-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci mapping in hybrids between Dent and Flint maize multiparental populations reveals group-specific QTL for silage quality traits with variable pleiotropic effects on yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama I Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132 (5), pp.1523-1542. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-019-03296-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction of maize yield across European environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Kruijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Alvarez Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (6), pp.952-956. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-019-0414-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping-by-sequencing and SNP-arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Silvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-019-1926-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection efficiency and a priori estimation of accuracy in a structured dent maize panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132 (1), pp.81-96. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-018-3196-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness criterion and post-selection parental contributions in multi-parental crosses: Application to polygenic trait Introgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Teyssèdre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Lehermeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (5), pp.1469-1479. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.119.400129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Short- and Long-Term Genetic Gain by Accounting for Within-Family Variance in Optimal Cross-Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Lehermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Teyssèdre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2019.01006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence analysis of European maize inbred line F2 provides new insights into molecular and chromosomal characteristics of presence/absence variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4490-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage analysis and association mapping QTL detection models for hybrids between multiparental populations from two heterotic groups: application to biomass production in maize (Zea mays L.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (11), pp.3649-3657. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.117.300121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the relatedness coefficients from biallelic markers, application in plant mating designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/biom.12634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure of native maize populations in Latin America and the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia A. Bedoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Dreisigacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hearne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), pp.e0173488. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent introductions and admixtures have contributed to adaptation of European maize and its American counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Tristan Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J. Hearne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (3), pp.e1006666. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1006666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal genetics: identifying QTL for general and specific combining abilities in hybrids between multiparental populations from two maize (Zea mays L.) heterotic groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 207 (3), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.117.300305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association mapping for phenology and plant architecture in maize shows higher power for developmental traits compared with growth influenced traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Presterl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Coubriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (3), pp.249-259. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2016.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General and specific combining abilities in a maize (Zea mays L.) test-cross hybrid panel: relative importance of population structure and genetic divergence between parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lariepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mezmouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130 (2), pp.403-417. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-016-2822-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting genomic selection efficiency to optimize calibration set and to assess prediction accuracy in highly structured populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130 (11), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-017-2956-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping-by-sequencing highlights original diversity patterns within a European collection of 1191 maize flint lines, as compared to the maize USDA genebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Silvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Glaubitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Melchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130 (10), </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-017-2949-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of yield in Europe: allelic effects as functions of drought and heat scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Kruijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172 (2), </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.16.00621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association mapping for cold tolerance in two large maize inbred panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Revilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Manuel Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amando Ordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-016-0816-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortune telling: metabolic markers of plant performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Giauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (10), </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-016-1099-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on essential derivation in maize: III. Selection and evaluation of a panel of single nucleotide polymorphism loci for use in European and North American germplasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Robbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.1170-1180. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2135/cropsci2014.09.0627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of Multiparental Populations of Maize (Zea mays L.) for Genome-Based Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Lehermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Camisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198 (1), pp.3 - 16 +. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.114.161943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dent and flint maize diversity panels reveal important genetic potential for increasing biomass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127 (11), pp.2313-2331. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-014-2379-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering power in Association Mapping Panels with variable levels of linkage disequilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht E Melchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 197 (1), pp.375-387. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.113.159731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal stem cell therapy induces glucocorticoid synthesis in colonic mucosa and suppresses radiation-activated T cells New insights into MSC immunomodulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bessout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Semont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demarquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benderitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (3), pp.656-669. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mi.2013.85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage disequilibrium with linkage analysis of multiline crosses reveals different multiallelic QTL for hybrid performance in the flint and dent heterotic groups of maize.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Lehermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198 (4), pp.1717-1734. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.114.169367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Tolerance in Two Large Maize Inbred Panels Adapted to European Climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Revilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Manuel Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amando Ordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (5), pp.1981 - 1991. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2135/cropsci2013.11.0733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variation of recombination rate in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hildrun Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Camisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (9), </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2013-14-9-r103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OptiMAS: A Decision Support Tool for Marker-Assisted Assembly of Diverse Alleles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bardol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 104 (4), pp.586 - 590. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/est020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined linkage and linkage disequilibrium QTL mapping in multiple families of maize (Zea mays L.) line crosses highlights complementarities between models based on parental haplotype and single locus polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bardol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ventelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loywick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126 (11), pp.2717 - 2736. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-013-2167-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of maize to temperate climates: mid-density genome-wide association genetics and diversity patterns reveal key genomic regions, with a major contribution of the Vgt2 (ZCN8) locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (8), </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0071377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of America: tracing the genetic footprints of the global diffusion of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126 (11), pp.2671-2682. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-013-2164-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize genetic diversity and association mapping using transposable element insertion polymorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Mhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124 (8), pp.1521-1537. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-012-1807-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic basis of heterosis: multiparental quantitative trait loci mapping reveals contrasted levels of apparent overdominance among traits of agronomical interest in maize (Zea mays L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lariepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 190 (2), pp.795-811. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.111.133447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and linkage disequilibrium features in a composite public/private dent maize panel: consequences for association genetics as evaluated from a case study using flowering time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Truntzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Sawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doménica Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 125 (4), pp.731 - 747. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-012-1866-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowering Time in Maize: Linkage and Epistasis at a Major Effect Locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 190 (4), pp.1547 - +. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.111.136903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMercator V3: an upgrade of genetic map compilation and quantitative trait loci meta-analysis algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sosnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Joets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (15), pp.2082 - 2083. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bts313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing the reliability of genomic selection by optimizing the calibration set of reference individuals: comparison of methods in two diverse groups of maize inbreds (Zea mays L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 192 (2), pp.715-728. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.112.141473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene flow among different teosinte taxa and into the domesticated maize gene pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn L. Warburton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garrison Wilkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (8), pp.1243 - 1261. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-010-9658-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large maize (Zea mays L.) SNP genotyping array : development and germplasm genotyping, and genetic mapping to compare with the B73 reference genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin W. Ganal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Durstewitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Polley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward S. Buckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (12), </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0028334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common genetic determinism for sensitivities to soil water deficit and evaporative demand: meta-analysis of quantitative trait loci and introgression lines of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157 (2), pp.718-729. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.176479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European perspective on maize history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Tenaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 (3), pp.221 - 228. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of population structure corrections on the results of association mapping tests in complex maize diversity panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Mezmouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Decousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 122, pp.1149-1160. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-010-1519-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Maize (Zea mays L.) SNP Genotyping Array: Development and Germplasm Genotyping, and Genetic Mapping to Compare with the B73 Reference Genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ganal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Durstewitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Polley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Buckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (12), pp.e28334. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0028334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for lignin content and cell wall digestibility in early maize lines derived from ancient landraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dénoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maydica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (1), pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing variation and new mutations both contribute to a fast response to selection for flowering time in maize inbreds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Tenaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Coubriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-10-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic architecture of grain yield and related traits in Zea maize L. revealed by comparing intermated and conventional populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung-Fen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Long Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Coubriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 186 (1), pp.395-404. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.110.113878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of QTL involved in silage quality of maize and comparison with the position of candidate genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Truntzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Sawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Betran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 121 (8), pp.1465-1482. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-010-1402-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTLs and candidate genes for desiccation and abscisic acid content in maize kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine C. Remoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-10-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping and haplotype structure analysis of a major flowering time quantitative trait locus on maize chromosome 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Giauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 183 (4), pp.1555-1563. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.109.106922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of QTL detection in plants and tests for synergistic epistatic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Jannink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 136 (2), pp.225-236. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-008-9306-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize adaptation to temperate climate: relationship between population structure and polymorphism in the Dwarf8 gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Létizia Camus-Kulandaivelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Veyrieras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fourmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 172 (4), pp.2449-2463. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.105.048603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two cytosolic glutamine synthetase isoforms of maize are specifically involved in the control of grain production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kichey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Gerentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (11), pp.3252-74. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.106.042689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The domestification of plants: from the gather to post-genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Jahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul P. Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 266, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage Mapping of 1454 New Maize Candidate Gene Loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Décousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dervins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 170 (4), pp.1957-1966. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.104.040204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterosis and combining ability for maize adaptation to tropical acid soils: implications for future breeding strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N. Parentoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45, pp.2405-2413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMercator: integrating genetic maps and QTL towards discovery of candidate genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Labourdette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (14), pp.2324-2326. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bth230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European maize landraces : genetic diversity, core collection definition and methodology of use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Boyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maydica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (3/4), pp.225-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of flowering time in maize as inferred from quantitative trait loci meta-analysis and synteny conservation with the rice genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Virlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 168, pp.2169-2185. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.104.032375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of several cycles of marker-assisted selection in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 137 (1), pp.111-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of molecular markers for the development of new cultivars and the evaluation of genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 137 (1), pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining quantitative trait loci analysis and an ecophysiological model to analyse the genetic variability of the responses of maize leaf growth to temperature and water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 131, pp.664-675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize introduction into Europe: the history reviewed in the light of molecular data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 106, pp.895-903. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-002-1140-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of photoperiod sensitivity within a collection of tropical maize populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49, pp.471-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFLP diversity and relationships among traditional European maize populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 105, pp.91-99. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-002-0903-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marker-assisted introgression of favorable alleles at quantitative trait loci between maize elite lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 162, pp.1945-1959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of genotype X environment interactions for early maize hybrids over 12 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Epinat-Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Lorgeou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (3), pp.663-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis and QTL mapping of cell wall digestibility and lignification in silage maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (3), pp.690-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'efficacité de la sélection assistée par marqueurs par rapport à la sélection classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (5), pp.496-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale molecular analysis of traditional European maize populations. Relationships with morphological variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86, pp.574-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic efficiency of one cycle of marker-assisted selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 40 (2), pp.329-337. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2135/cropsci2000.402329x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a DNA pooled-sampling strategy for estimating the RFLP diversity of maize populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Merlino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships among maize inbred lines and populations from European and North-American origins as estimated using RFLP markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 99, pp.473-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des marqueurs moléculaires pour l'analyse et l'exploitation des ressources génétiques: exemple des populations de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélectionneur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 50, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity among maize populations: bulk RFLP analysis of 65 accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maydica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 44, pp.237-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marker-assisted selection with spatial analysis of unreplicated field trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 98, pp.234-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic efficiency of one cycle of marker-assisted selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2, pp.329-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity within and among maize populations: a comparison between isozyme and nuclear RFLP loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 96, pp.577-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from a pyramidal recurrent selection system for breeding maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Epinat-Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Derieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (10), pp.649-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marker-assisted selection efficiency in populations of finite size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 148 (03), pp.1353-1365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of maize hybrid silage performance using marker data : comparison of several models for specific combining ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonnisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touchebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (1), pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of root traits in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (3), pp.225-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of root traits in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (3), pp.225-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from a pyramidal recurrent selection system for breeding maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Epinat-Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (10), pp.649-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More on the efficiency of marker-assisted selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lacoudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 95, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between phenotypic and marker distances: theoretical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 79 (5), pp.477-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of RFLP and morphological distances between maize Zea mays L. inbred lines. Consequences for germplasm protection purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Murigneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 95, pp.92-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marker-assisted introgression of quantitative trait loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 147, pp.1469-1485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A composite map of expressed sequences in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Damerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 39, pp.418-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling problems with nested mating designs for estimating epistatic variance components in testcrosses of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maydica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 41, pp.287-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identification de locus affectant des caractères quantitatifs (QTL) à l'aide de marqueurs génétiques est-elle justifiée pour la sélection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélectionneur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 46, pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the contribution of quantitative trait loci (QTL) to the variance of a quantitative trait by means of genetic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 93, pp.1193-1201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of RFLP diversity among inbred lines of maize representing the most significant heterotic groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Krejci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 36 (3), pp.790-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between genetic markers and morphological traits in a maize inbred lines collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 84, pp.145-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular markers and protein quantities as genetic descriptors in maize. II. Prediction of performance of hybrids for forage traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darmerval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 114, pp.427-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic dissection of the relationship between carbon metabolism and early growth in maize, with emphasis on key-enzyme loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Prioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1 (3), pp.259-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effect of genetic background on QTL expression using three connected RIL populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maize Genetics Cooperation Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 68, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A composite map of expressed sequences, based on four individual maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Damerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maize Genetics Cooperation Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 68, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of population structure on the relationship between heterosis and heterozygosity at marker loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Essioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 89 (2-3), pp.336-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des techniques de marquage génétique pour l'analyse de la variabilité génétique et la prédiction du phénomène d'hétérosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Essioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélectionneur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 44, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage et expression du genome chez le mais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (suppl. 1), pp.21s-34s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodes mathematiques pour l'etude des genes controlant des caracteres quantitatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (suppl. 1), pp.9s-20s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling interaction from top-cross design data and prediction of F1 hybrid value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefort-Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (7), pp.597-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between heterosis and heterozygosity at marker loci : a theoretical computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefort-Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 81, pp.571-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability among populations of maize germplasm.1 : comparative analysis of top cross values and per se values of populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefort-Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maydica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 36, pp.227-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability among populations of maize germplasm. 2. Enzymatic polymorphism and its relationship to quantitative trait diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefort-Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maydica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 36 (3), pp.237-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles perspectives pour l'analyse genetique des caracteres quantitatifs. 1 : a la recherche des locus importants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefort-Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6, pp.30-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of top-cross designs for predicting performance of maize single cross hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefort-Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maydica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 35, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles perspectives pour l'analyse genetique des caracteres quantitatifs. 2 : la selection assistee par marqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefort-Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 7-8, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charaterization of maize landraces to identify source of diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaretto Agustin Oscar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Huard Tristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvio Salvi; Francesco Camerlengo; Elisabetta Frascaroli; Marco Maccaferri; Cristian Forestan; Roberto Tuberosa, Jun 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Composite Hypothesis Testing Approach to Detect Pleiotropic Genomic Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg de Walsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia Biometrics in Plant Breeding 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Edimbourg (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting seed composition and agronomic traits in maize genetic resources using phenomic selection based on near-infrared spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint PRO-GRACE/EMPHASIS policy symposium and workshop about plant genetic resources and phenotyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euroseeds, Jun 2024, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring European maize genetic resources for adaptation using high-throughout genotyping, genomic prediction and landscape genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaretto Agustin Oscar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Balconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Ana Malvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Andjelkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. EUCARPIA General Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz Institute of Plant Genetics and Crop Plant Research (IPK), Aug 2024, Leizpig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementing genomics with platform omics help decipher the genetic architecture of in-field productivity in the presence of genotype by Environment interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baber Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd GxExM Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association studies on DNA pools identifies promising maize landraces and genomic regions to develop next generation varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin O. Galaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe meeting PEB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection and Genome-wide association studies on DNA pools identifies promising maize landraces and genomic regions to develop next generation varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque INRAE Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Genomics, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics-based systems approach of maize response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Djabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. INPPO International Plant Proteomics Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving genomic predictions with inbreeding and non-additive effects in two admixed maize hybrid populations in single and multi-environment contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth EUCARPIA Maize and Sorghum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une puce de génotypage haut débit des Insertions/Délétions chez le maïs : Application aux études d'associations pangénomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Pirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Science et Parteneriat Plant2Pro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plant2Pro, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la diversité génétique et application à l’étude de caractères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Carrefour de la sélection du Maïs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pro Maïs; INRAE, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence/Absence variation contributes to adaptation, agronomic traits variation and hybrid performances in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Piranni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth EUCARPIA Maize and Sorghum Conference – Current challenges and new methods for Maize and Sorghum Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated acclimation responses of maize root hydraulic architecture to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protto Virginia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauget Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishmawi Louai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournaire-Roux Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boursiac Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop - Molecular responses of plants facing climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying G×E to dissect plant responses to environmental changes: integration of methods and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie J Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pérez-Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Rodríguez-Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Eucarpia Biometrics in Plant Breeding Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hans-Peter Piepho; Laurence Moreau; Tristan Mary-Huard, Sep 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in maize genetic resources characterisation and use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Teyssèdre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Science and Technology in Crop Breeding and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRIZP, Jun 2021, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems approach of drought tolerance in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMAIZING Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems approach of drought response in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Djabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SPS-CLAND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems approach of drought response in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Djabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du département des Science de l'Environnement de l'Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles pour répondre à quels besoins de R&D ? Les besoins du généticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation scientifique GIS-BV : Modèle de culture et autres modèles prédictifs pour la R&amp;D en biologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levier génétique et stress abiotiques : principaux acquis et perspectives des projets nationaux BreedWheat (blé) et Amaizing (maïs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème 2020 : biennales de l’innovation céréalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arvalis - Institut du Végétal, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Systems Biology congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating proteomics and genomics into systems genetics to better understand the mechanisms of drought tolerance in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFEAP-SFSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping-by-sequencing and SNP arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Eucarpia Maize and Sorghum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding genepools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harlan International Symposium : Harlan III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction in early stages of a maize breeding program: comparison of testcross and factorial design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Innocent Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizarine Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVth Eucarpia Maize and Sorghum conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TUM, Oct 2019, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting G×E and QTL×E of maize yield in contrasting scenarios of light, heat and water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie J. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Kruijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Alvarez Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Eucarpia Maize and Sorghum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TUM School of Life Sciences Weihenstephan, Oct 2019, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems genetics of drought tolerance in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium GisBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des Insertion/Délétions à la variations des caractères, l’adaptation et aux performances hybrides au moyen d’une puce de génotypage haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie B Fiévet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GIS-BV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping-by-sequencing and SNP-arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Silvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European maize meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of aquaporin expression in maize: proximal and distal eQTLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie C Maistriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Jeanguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Alvarez Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting hybrid breeding designs using genomic predictions calibrated on factorials between segregating families: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Innocent Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Eucarpia biometrics in plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty years of divergent selection for flowering time from maize inbred lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inoussa Sanané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MaizeGDB.org, Mar 2018, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the interest of integrating PAV genomic information in genetic analysis by investigating the extent of linkage disequilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Series DynaGeV (Dynamique des Génomes Végétaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterosis in maize : intermated recombinant inbred lines and their immortalized F2 reveal QTLs with dominant effects but no overdominance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding genepools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources (GPGR4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Giessen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWAS for protein expression under normal and water deficit conditions in maize leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Protéome Vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA pooling for evaluating originality of the landraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. German-French Maize Breeders School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hohenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study between 60 000 Present/Absent Variants and 29 agronomic traits using a new high throughput genotyping array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Series DynaGeV (Dynamique des Génomes Végétaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the calibration set in genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO international Conference Genomics and forest tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association mapping for transition to autotrophic growth under chilling conditions in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia 2016. Plant Breeding: the Art of Bringing Science to Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for GWAS panel optimization, applications in plant genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII. International Biometric Conference (IBC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new and high-throughput DNA pooling method based on 50K illumina maize array to unravel genetic diversity within maize landraces germplasm and identify original genetic ressources for prebreeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Eucarpia Maize and Sorghum conference on Genomics and Phenomics for Model-Based Maize and Sorghum Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of the sensitivity of grain number to drought and high temperature in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Silvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Kruijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred van Eeuwijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of structuration and relatedness on power in Genome Wide Association Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Eucarpia Maize and Sorghum conference on Genomics and Phenomics for Model-Based Maize and Sorghum Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatedness distribution estimation between individuals in multi-population panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd European Mathematical Genetics Meeting (EMGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brest, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing activities within the project DIVERZEATY - Genetic diversity of Serbian maize local landraces and inbred lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanja Mikić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Andelkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanisavljević Dušan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Eucarpia Maize and Sorghum conference on Genomics and Phenomics for Model-Based Maize and Sorghum Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMercator 4 : A complete framework to integrate QTL, meta-QTL, and genome annotation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sosnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic tool for managing and exploiting genetic association studies results using high throughput genotyping and phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics Seminar 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pont-Royal en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of European maize: multiparental QTL mapping and insights into heterosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lariepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of European maize: multiparental QTL mapping and insights into heterosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lariepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of QTL detection in plants and tests for synergistic epistatic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Jannink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference of Quantitative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la diversité génétique du maïs en Europe : analyse d'ADN ancien à partir d'échantillons d'herbier et confrontation avec l'analyse moléculaire à grande échelle de collections de populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tollon-Cordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Boyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un dialogue pour la diversité génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lyon, France. pp.345-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterosis in maize investigated using connected RIL populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Meeting of the Eucarpia section biometrics in plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au delà des QTLs : deux approches d'utilisation des marqueurs en sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe de travail "Génomes végétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Méribel-les-Allues, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best linear unbiased estimator of the molecular genetic distance between inbred lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S.C. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Meeting of the EUCARPIA Section Biometrics in Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sever al approaches for predicting maize hybrid performance using marker data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonnisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touchebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Meeting of the EUCARPIA Section Biometrics in Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases génétiques et physiologiques de l'efficacité d'utilisation de la fumure azotée chez le maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AGPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de génotypes assistée par marqueurs chez le maïs. Poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des techniques de marquage génétique pour l'analyse de la variabilité génétique et la prédiction du phénomène d'hétérosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Essioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ASF (Association des sélectionneurs français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1992, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration of genetic variability revealed by RFLPs among a set of inbred lines of maize (Zea mays L.) including the most important heterotic groups for modern hybrid maize seed industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Krejci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic resources section meeting of Eucarpia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of marker-assisted selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Meeting of the EUCARPIA section biometrics in plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage et expression du genome chez le mais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRG/INRA. Ressources génétiques animales et végétales. Méthodologie d'étude et de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodes mathematiques pour l'etude des genes controlant des caracteres quantitatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRG/INRA. Ressources génétiques animales et végétales. Méthodologies d'étude et de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between molecular and morphological distances in a maize inbred lines collection. Application for breeders'rights protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Meeting of the EUCARPIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the effect of genetic background on QTL expression using three connected maize recombinant inbred lines (RIL) populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Meeting of the EUCARPIA section biometrics in plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between molecular and morphological distances in a maize inbred lines collection. Application for breeders'rights protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Meeting of the EUCARPIA section biometrics in plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du fond génétique sur l'expression de QTLs de précocité chez le maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe de travail marqueurs moléculaires chez les végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Meribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de gestion des ressources genetiques en vue de la selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Garnier‐géré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage a Jean Pernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of heterosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. EUCARPIA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage moleculaire et amelioration des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire international INRA-ICARDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meribel 91. Seminaire du Departement de Genetique et d'Amelioration des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1991, Meribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des marqueurs dans une strategie de prediction de la valeur d'hybrides F1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meribel 91. Seminaire du Departement de Genetique et d'Amelioration des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1991, Meribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance prediction of maize single cross hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefort-Buson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1990, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction de l'heterosis a partir de plans de croisements top-cros : interet de la distance de Hanson et Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefort-Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meribel 88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1988, Meribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reintroducing French High-Protein Landrace Maize Populations to Support Autonomy in Brittany's Pig Farming Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Conference on Breeding to meet environmental and societal challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Coimbra (PT), Portugal. , EUCARPIA Scientific Conference on Breeding to meet environmental and societal challenges, May 26-29, 2025, Abstract e-Book, pp.94, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVALUATION DU COMPORTEMENT DE 50 POPULATIONS FERMIÈRES DE MAIS RICHES EN PROTÉINES EN CONDITIONS D’AGRICULTURE BIOLOGIQUE DANS LE NORD FINISTÈRE (Projet ABIM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée de la Recherche Bio Bretonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Loudéac, France. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18167/infrastructure/00007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Allelic diversity of maize landraces for abiotic and biotic stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stéphane D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balconi Carlotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ana Butron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaumont François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouesnard Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting adaptation of maize landraces from genebanks by combining DNA-pool genotyping, genomic prediction and genomic offset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Galaretto Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Malvar Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Balconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic predictions and Genome-wide association studies on DNA pools to characterize traditional maize landraces and identify genomic regions associated with agronomic traits and environmental adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Oscar Galaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference of Quantitative Genetics (ICQG7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in maize root hydraulic architecture may offer new insights into plant drought responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Jeonghwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louai Rishmawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournaire-Roux Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Raleigh, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction and landscape genomics in a large maize landraces collection using high-throughput pool genotyping identifies promising sources of diversity for prebreeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin O. Galaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hearne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe meeting PEB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combination of quantitative trait locus mapping and transcriptome analysis reveals a cluster of three MYC2-and jasmonic acid-dependent genes associated with long-term chilling tolerance in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Duran Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Decaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sellier-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Saint-Louis (Missouri), United States. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Protto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louai Rishmawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Root Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural variants detection and de novo genome assembly of a maize line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Di Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Djabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving genomic predictions with inbreeding and non-additive effects using two hybrid admixed populations in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gif-sur-Yvette, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction across two breeding cycles in maize silage using a factorial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizarine Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Palaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Eucarpia biometrics in plant breeding conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, GIF-SUR-YVETTE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Protto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louai Rishmawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Tournaire-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural variants detection and de novo genome assembly of a Maize line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Di Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMRT Leiden 2021 – Young Investigator Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtuel, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Protto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louai Rishmawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Tournaire-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of the expression of plasma membrane aquaporins in maize leaves: from eQTLs to characterization of cis-and trans-acting regulatory factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Maistriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime J. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Teirlinckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Jeanguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Alvarez Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembling 19 maize inbred lines of importance for European breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Visio conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembling 19 maize inbred lines of the European germplasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Djabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisande Blein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Long Read project to find optimal technologic combinations for genome assembly and variability, epigenetic marks detection and metagenomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Castinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy-Félix Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to selection for adaptation to temperate conditions in tropical drought tolerant maize production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Palaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Harlan International Symposium : Harlan III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrométrie de Masse et Analyse Protéomique (SMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding european flint maize panels for genome-wide association and genomic selection studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual maize genetics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, St Louis, United States. , 335 p., 2019, 61st Annual Maize Genetics Conference Program and Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of maize landraces from south-west of France: origin and morphological differentiation analyzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tollon-Cordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Harlan International Symposium : Harlan III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity analysis within a collection of 1191 flint maize inbred lines using genotyping-by-sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Silvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Glaubitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Melchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Harlan International Symposium : Harlan III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zea French Biological Resource Centre: conservation and utilization of maize genetic resources in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Palaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of maize landraces from south-west of France: origin and morphological differentiation analyzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tollon-Cordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence analysis of european maize inbred line F2 provides new insights into molecular and chromosomal characteristics of presence/absence variants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping-by-sequencing highlights original diversity patterns within a European collection of 1191 maize flint lines, as compared to the maize USDA genebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Glaubitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Melchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient ReML inference in the Variance Component Mixed Models using Min-Max procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Meeting of the Eucarpia section biometrics in plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ghent, Belgium. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering molecular origin and functional impact of structural variation in maize through genome sequences comparison and integrative analysis of genetic variation, transcriptome and phenotype data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coursol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering molecular origin and functional impact of structural variation in maize through genome sequences comparison and integrative analysis of genetic variation, transcriptome and phenotype data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coursol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMAIZING, a project on Maize Integrative Genomics supported by the French program “Investments for the Future”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity analysis within a collection of 1191 flint maize inbred lines using genotyping-by-sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Glaubitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Melchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identiﬁability and Inference of Relatedness between Individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Meeting of the Eucarpia section biometrics in plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ghent, Belgium. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome wide association study for protein expression under normal and water deficit conditions in maize leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrométrie de Masse, Métabolomique et Analyse Protéomique (SMMAP) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring QTLxE in a network of fields: identification of QTLs associated with scenarios of heat and drought for predicting yields in future climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kruijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdrought V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hyderabad, India. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and structuration of the genetic diversity of Pyrenean maize populations with a 50K SNP array by a bulk and an one individual plant approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tollon-Cordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity analysis within a collection of 1191 Flint collection using Genotyping By Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Glaubitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Melchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources (GPGR4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Giessen, Germany. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMercator : A complete framework to integrate QTL, meta-QTL, genome annotation and genome-wide association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ait-Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième meeting annuel d’AMAIZING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of High-Throughput Genotyping Technologies in Maize: Increase in number of regions detected in association genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Silvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kruijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaliadb : A database dedicated to association genetics in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Ross Assoumou-Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique &amp; Mathématiques 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to temperate conditions of sub-tropical drought tolerant maize populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaliadb : A database dedicated to association genetic in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Ross Assoumou-Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaliadb A database dedicated to association genetics in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cornouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Ross Assoumou-Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique &amp; Mathématiques 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bessa-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Palaiseau, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic efficiency of one cycle of marker-assisted selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a calibration set for genomic prediction, characteristics to be considered, and optimization approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmadi Nourollah (ed.); Bartholomé Jérôme (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomic prediction of complex traits: methods and protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2467 (2467), Humana Press; Springer, pp.77-112, 2022, Methods in Molecular Biology, 978-1-0716-2204-9. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-2205-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mélanges de variétés ont contribué à l’expansion géographique mondiale d’une espèce cultivée, le maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Tenaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">101 secrets de l’ADN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OptiMAS: a decision support tool to conduct marker-assisted selection programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bardol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1145, </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 20 p., 2014, Methods in Molecular Biology, 978-1-4939-0446-4 978-1-4939-0445-7. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-0446-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire européenne du maïs revisitée à la lumière de la génétique : la contribution de la côte est de l'Amérique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TREMBLAY Roland (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Iroquoiens du Saint-Laurent, peuple du maïs volume en anglais : The Saint Lawrence Iroquoians, Corn People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée d'Archéologie et d'Histoire de Montréal/Les Editions de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 50-51 et 137, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maïs et le blé, céréales modèles pour la recherche en biologie intégrative et son application à la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Quétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique en biologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1167-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution moléculaire et validation de gènes candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenica Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique en biologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1167-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress and prospects for marker-assisted selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative genetics and breeding methods: the way ahead</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 96, INRA Editions, 2001, Colloques de l'INRA, 2-7380-0952-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French cooperative programme for management and utilization of maize genetic resources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broadening the Genetic Base of Crop Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Plant Genetic Resources Institute (IPGRI) Food and Agriculture Organization of the United Nations (FAO) CABI, pp.331-340, 2000, </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9780851994116.0331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des marqueurs en sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs moléculaires en génétique et biotechnologies végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMercator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sosnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale composite hypothesis testing for omics analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg de Walsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portability of genomic predictions trained on sparse factorial designs across two maize silage breeding cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizarine Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">metaGE: Investigating Genotype × Environment interactions through meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg de Walsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of maize landraces from the South-West of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tollon-Cordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity patterns and selective sweeps in a Southeast European panel of maize inbred lines as combined with two West European panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlatko Galić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Anđelković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalija Kravić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Grčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Ledenčan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies untapped landraces and genomic regions that could enrich the maize breeding pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the genetic diversity of landraces with high-throughput SNP genotyping of DNA bulks: methodology and application to the maize 50k array Mariangela Arca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling group specific QTL allele effects from genetic background epistasis using admixed individuals in GWAS: an application to maize flowering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Palaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating proteomics and genomics into systems genetics provides novel insights into the mechanisms of drought tolerance in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Silvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping-by-sequencing and microarrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Silvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations de recherche entre génétique végétale et agronomie : une approche diachronique pour appréhender leurs enjeux actuels et leur renouvellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Dupré La Tour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050 : Entre enjeux climatiques et défis de la sécurité alimentaire mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 144 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'heterosis chez le mais Zea Mays L.: prediction de la valeur d'hybrides F1 sur la base d'informations agronomiques, biochimiques et moleculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 1990. Français. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02849730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId846"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Charcosset </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (142)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-quality chromosome-scale genome assemblies of 29 maize inbred lines of European breeding relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marcuzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Di Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (1), pp.715. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-026-07055-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">metaGE: Investigating genotype x environment interactions through GWAS meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg de Walsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.e1011553. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1011553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of population structure in a commercial European hybrid dent maize breeding program and consequences on genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kadoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Heslot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Henriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Murigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-025-05008-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships and genetic diversity of Tunisian maize landraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dhia Eddine Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayneb Kthiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Galaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.e0316185. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0316185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-throughput phenotyping dataset for GWAS analysis of maize under combined drought and heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongli Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana López-Malvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Knoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Tschiersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Heuermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.111947. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in genomic prediction of maize with prior gene ontology information depends on traits and environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baber Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary‐huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tpg2.20553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction-aided incorporation of genetic resources into elite breeding: lessons from a collaborative multiparental design in flint maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Palaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 138, pp.262. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-025-05034-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale composite hypothesis testing procedure for omics data analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg de Walsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqaf118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portability of genomic predictions trained on sparse factorial designs across two maize silage breeding cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizarine Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (3), pp.75. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-024-04566-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and Phenotypic Evaluation of European Maize Landraces as a Tool for Conservation and Valorization of Agrobiodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Balconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Galaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Ana Malvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (6), pp.454. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology13060454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-dimensional multi-omics measured in controlled conditions are useful for maize platform and field trait predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baber Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Huguenin-Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime J Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie C Maistriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (7), pp.175. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-024-04679-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of genetic resource introduction into elite germplasm: a collaborative multiparental population for flint maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-023-04509-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of aquaporin expression in maize: From eQTLs to a MITE insertion regulating PIP2;5 expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie C Maistriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime J Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Jeanguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Alvarez Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196 (1), pp.368-384. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiae326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting directional and non-directional epistasis in bi-parental populations using genomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 224 (3), pp.iyad089. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/genetics/iyad089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the use of plant genetic resources to sustain breeding programs’ efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (14), pp.e2205780119. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2205780119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying QTLs involved in hybrid performance and heterotic group complementarity: new GWAS models applied to factorial and admixed diallel maize hybrid panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 136, pp.219. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-023-04431-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping of DNA pools identifies untapped landraces and genomic regions to develop next‐generation varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary‐huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.1123-1139. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pbi.14022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103846v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of interpopulation distance on dominance variance and average heterosis in hybrid populations within species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Omar Gonzalez-Dieguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma G. Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/genetics/iyad059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and selection signatures in a gene bank panel of maize inbred lines from Southeast Europe compared with two West European panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlatko Galić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Anđelković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalija Kravić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Grčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Ledenčan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.315. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-023-04336-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Variation for Cold Tolerance in Two Nested Association Mapping Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Revilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Butrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Manuel Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.195. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy13010195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving genomic predictions with inbreeding and nonadditive effects in two admixed maize hybrid populations in single and multienvironment contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 220 (4), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/genetics/iyac018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient ReML inference in variance component mixed models using a Min-Max algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.e1009659. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction of hybrid performance: comparison of the efficiency of factorial and tester designs used as training sets in a multiparental connected reciprocal design for maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizarine Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Palaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135 (9), pp.3143 - 3160. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-022-04176-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological adaptive traits are a potential allele reservoir for maize genetic progress under challenging conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Abusamra Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ítalo Stefanine Correia Granato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.3225. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-30872-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Prediction of Hybrid Crops Allows Disentangling Dominance and Epistasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David González-Diéguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Lehermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/genetics/iyab026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of maize landraces from the South-West of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tollon-Cordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.e0238334. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0238334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Genetic Diversity of Landraces With High-Throughput SNP Genotyping of DNA Bulks: Methodology and Application to the Maize 50k Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.568699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting hybrid breeding designs using genomic predictions: simulations highlight the superiority of incomplete factorials between segregating families over topcross designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 133 (6), pp.1995-2010. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-020-03573-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems genetics approach reveals environment-dependent associations between SNPs, protein coexpression, and drought-related traits in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sylvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (11), pp.1593-1604. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.255224.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction with a maize collaborative panel: identification of genetic resources to enrich elite breeding programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Teyssèdre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Lehermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 133 (1), pp.201-215. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-019-03451-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized breeding strategies to harness genetic resources with different performance levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Teyssèdre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Lehermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.349. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-020-6756-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Group-Specific Allele Effects and Admixture in Genomic Predictions: Theory and Experimental Evaluation in Maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216 (1), pp.27-41. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.120.303278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling group specific QTL allele effects from genetic background epistasis using admixed individuals in GWAS: An application to maize flowering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Palaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (3), pp.e1008241. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1008241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer les maïs du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Giauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping-by-sequencing and SNP-arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Silvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-019-1926-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci mapping in hybrids between Dent and Flint maize multiparental populations reveals group-specific QTL for silage quality traits with variable pleiotropic effects on yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama I Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132 (5), pp.1523-1542. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-019-03296-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of breeding programs sustainability: application of phenotypic and genomic indicators to a north european grain maize program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Teyssèdre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Lehermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Maltese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132 (5), pp.1321-1334. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-019-03280-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction of maize yield across European environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Kruijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Alvarez Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (6), pp.952-956. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-019-0414-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection efficiency and a priori estimation of accuracy in a structured dent maize panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132 (1), pp.81-96. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-018-3196-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness criterion and post-selection parental contributions in multi-parental crosses: Application to polygenic trait Introgression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Teyssèdre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Lehermeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (5), pp.1469-1479. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.119.400129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Short- and Long-Term Genetic Gain by Accounting for Within-Family Variance in Optimal Cross-Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Lehermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Teyssèdre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2019.01006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence analysis of European maize inbred line F2 provides new insights into molecular and chromosomal characteristics of presence/absence variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4490-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the relatedness coefficients from biallelic markers, application in plant mating designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/biom.12634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage analysis and association mapping QTL detection models for hybrids between multiparental populations from two heterotic groups: application to biomass production in maize (Zea mays L.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (11), pp.3649-3657. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.117.300121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and population structure of native maize populations in Latin America and the Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia A. Bedoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Dreisigacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hearne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), pp.e0173488. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent introductions and admixtures have contributed to adaptation of European maize and its American counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Tristan Brandenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Rigaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J. Hearne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (3), pp.e1006666. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1006666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal genetics: identifying QTL for general and specific combining abilities in hybrids between multiparental populations from two maize (Zea mays L.) heterotic groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 207 (3), pp.1167-1180. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.117.300305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association mapping for phenology and plant architecture in maize shows higher power for developmental traits compared with growth influenced traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Presterl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Coubriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (3), pp.249-259. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2016.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting genomic selection efficiency to optimize calibration set and to assess prediction accuracy in highly structured populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130 (11), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-017-2956-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General and specific combining abilities in a maize (Zea mays L.) test-cross hybrid panel: relative importance of population structure and genetic divergence between parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lariepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mezmouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130 (2), pp.403-417. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-016-2822-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping-by-sequencing highlights original diversity patterns within a European collection of 1191 maize flint lines, as compared to the maize USDA genebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Silvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Glaubitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Melchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130 (10), </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-017-2949-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of yield in Europe: allelic effects as functions of drought and heat scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Kruijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172 (2), </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.16.00621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association mapping for cold tolerance in two large maize inbred panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Revilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Manuel Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amando Ordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-016-0816-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortune telling: metabolic markers of plant performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Giauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (10), </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-016-1099-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on essential derivation in maize: III. Selection and evaluation of a panel of single nucleotide polymorphism loci for use in European and North American germplasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Robbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (3), pp.1170-1180. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2135/cropsci2014.09.0627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of Multiparental Populations of Maize (Zea mays L.) for Genome-Based Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Lehermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Camisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198 (1), pp.3 - 16 +. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.114.161943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dent and flint maize diversity panels reveal important genetic potential for increasing biomass production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127 (11), pp.2313-2331. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-014-2379-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering power in Association Mapping Panels with variable levels of linkage disequilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht E Melchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 197 (1), pp.375-387. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.113.159731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenchymal stem cell therapy induces glucocorticoid synthesis in colonic mucosa and suppresses radiation-activated T cells New insights into MSC immunomodulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bessout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Semont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Demarquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benderitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (3), pp.656-669. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mi.2013.85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage disequilibrium with linkage analysis of multiline crosses reveals different multiallelic QTL for hybrid performance in the flint and dent heterotic groups of maize.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Lehermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198 (4), pp.1717-1734. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.114.169367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Tolerance in Two Large Maize Inbred Panels Adapted to European Climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Revilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Manuel Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amando Ordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (5), pp.1981 - 1991. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2135/cropsci2013.11.0733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined linkage and linkage disequilibrium QTL mapping in multiple families of maize (Zea mays L.) line crosses highlights complementarities between models based on parental haplotype and single locus polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bardol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ventelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Loywick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126 (11), pp.2717 - 2736. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-013-2167-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of maize to temperate climates: mid-density genome-wide association genetics and diversity patterns reveal key genomic regions, with a major contribution of the Vgt2 (ZCN8) locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (8), </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0071377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variation of recombination rate in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hildrun Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Camisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (9), </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2013-14-9-r103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OptiMAS: A Decision Support Tool for Marker-Assisted Assembly of Diverse Alleles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bardol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 104 (4), pp.586 - 590. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/est020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of America: tracing the genetic footprints of the global diffusion of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126 (11), pp.2671-2682. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-013-2164-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and linkage disequilibrium features in a composite public/private dent maize panel: consequences for association genetics as evaluated from a case study using flowering time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Truntzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Sawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doménica Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 125 (4), pp.731 - 747. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-012-1866-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowering Time in Maize: Linkage and Epistasis at a Major Effect Locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 190 (4), pp.1547 - +. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.111.136903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize genetic diversity and association mapping using transposable element insertion polymorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Mhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124 (8), pp.1521-1537. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-012-1807-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic basis of heterosis: multiparental quantitative trait loci mapping reveals contrasted levels of apparent overdominance among traits of agronomical interest in maize (Zea mays L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lariepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 190 (2), pp.795-811. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.111.133447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMercator V3: an upgrade of genetic map compilation and quantitative trait loci meta-analysis algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sosnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Joets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (15), pp.2082 - 2083. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bts313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing the reliability of genomic selection by optimizing the calibration set of reference individuals: comparison of methods in two diverse groups of maize inbreds (Zea mays L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Altmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 192 (2), pp.715-728. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.112.141473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large maize (Zea mays L.) SNP genotyping array : development and germplasm genotyping, and genetic mapping to compare with the B73 reference genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin W. Ganal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Durstewitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Polley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward S. Buckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (12), pp.e28334. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0028334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene flow among different teosinte taxa and into the domesticated maize gene pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn L. Warburton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garrison Wilkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (8), pp.1243 - 1261. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10722-010-9658-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common genetic determinism for sensitivities to soil water deficit and evaporative demand: meta-analysis of quantitative trait loci and introgression lines of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157 (2), pp.718-729. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.176479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European perspective on maize history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Tenaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 (3), pp.221 - 228. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of population structure corrections on the results of association mapping tests in complex maize diversity panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Mezmouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Decousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 122, pp.1149-1160. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-010-1519-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic architecture of grain yield and related traits in Zea maize L. revealed by comparing intermated and conventional populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung-Fen Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin-Long Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Coubriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 186 (1), pp.395-404. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.110.113878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation for lignin content and cell wall digestibility in early maize lines derived from ancient landraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dénoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maydica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (1), pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing variation and new mutations both contribute to a fast response to selection for flowering time in maize inbreds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Tenaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Coubriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-10-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of QTL involved in silage quality of maize and comparison with the position of candidate genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Truntzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Sawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lespinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Betran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 121 (8), pp.1465-1482. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-010-1402-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTLs and candidate genes for desiccation and abscisic acid content in maize kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine C. Remoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-10-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping and haplotype structure analysis of a major flowering time quantitative trait locus on maize chromosome 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Giauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 183 (4), pp.1555-1563. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.109.106922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of QTL detection in plants and tests for synergistic epistatic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Jannink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 136 (2), pp.225-236. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10709-008-9306-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize adaptation to temperate climate: relationship between population structure and polymorphism in the Dwarf8 gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Létizia Camus-Kulandaivelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Veyrieras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fourmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 172 (4), pp.2449-2463. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.105.048603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two cytosolic glutamine synthetase isoforms of maize are specifically involved in the control of grain production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judy Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kichey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Gerentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (11), pp.3252-74. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.106.042689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The domestification of plants: from the gather to post-genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Jahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul P. Chalhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 266, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterosis and combining ability for maize adaptation to tropical acid soils: implications for future breeding strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. The</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N. Parentoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45, pp.2405-2413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage Mapping of 1454 New Maize Candidate Gene Loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Décousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dervins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 170 (4), pp.1957-1966. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.104.040204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMercator: integrating genetic maps and QTL towards discovery of candidate genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Labourdette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (14), pp.2324-2326. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bth230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European maize landraces : genetic diversity, core collection definition and methodology of use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Boyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maydica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (3/4), pp.225-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of several cycles of marker-assisted selection in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 137 (1), pp.111-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of flowering time in maize as inferred from quantitative trait loci meta-analysis and synteny conservation with the rice genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Virlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 168, pp.2169-2185. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.104.032375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of molecular markers for the development of new cultivars and the evaluation of genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 137 (1), pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining quantitative trait loci analysis and an ecophysiological model to analyse the genetic variability of the responses of maize leaf growth to temperature and water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 131, pp.664-675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize introduction into Europe: the history reviewed in the light of molecular data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 106, pp.895-903. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-002-1140-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of photoperiod sensitivity within a collection of tropical maize populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49, pp.471-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFLP diversity and relationships among traditional European maize populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 105, pp.91-99. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-002-0903-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marker-assisted introgression of favorable alleles at quantitative trait loci between maize elite lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 162, pp.1945-1959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of genotype X environment interactions for early maize hybrids over 12 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Epinat-Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Lorgeou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (3), pp.663-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis and QTL mapping of cell wall digestibility and lignification in silage maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (3), pp.690-697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'efficacité de la sélection assistée par marqueurs par rapport à la sélection classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (5), pp.496-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale molecular analysis of traditional European maize populations. Relationships with morphological variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86, pp.574-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic efficiency of one cycle of marker-assisted selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 40 (2), pp.329-337. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2135/cropsci2000.402329x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships among maize inbred lines and populations from European and North-American origins as estimated using RFLP markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 99, pp.473-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a DNA pooled-sampling strategy for estimating the RFLP diversity of maize populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Merlino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des marqueurs moléculaires pour l'analyse et l'exploitation des ressources génétiques: exemple des populations de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélectionneur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 50, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity among maize populations: bulk RFLP analysis of 65 accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maydica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 44, pp.237-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marker-assisted selection with spatial analysis of unreplicated field trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 98, pp.234-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic efficiency of one cycle of marker-assisted selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2, pp.329-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity within and among maize populations: a comparison between isozyme and nuclear RFLP loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 96, pp.577-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from a pyramidal recurrent selection system for breeding maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Epinat-Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Derieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (10), pp.649-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marker-assisted selection efficiency in populations of finite size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 148 (03), pp.1353-1365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of root traits in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Guingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (3), pp.225-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of maize hybrid silage performance using marker data : comparison of several models for specific combining ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonnisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touchebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (1), pp.38-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of root traits in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guingo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (3), pp.225-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from a pyramidal recurrent selection system for breeding maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Epinat-Le Signor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (10), pp.649-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of RFLP and morphological distances between maize Zea mays L. inbred lines. Consequences for germplasm protection purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Murigneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 95, pp.92-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More on the efficiency of marker-assisted selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lacoudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 95, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between phenotypic and marker distances: theoretical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 79 (5), pp.477-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marker-assisted introgression of quantitative trait loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 147, pp.1469-1485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A composite map of expressed sequences in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Damerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 39, pp.418-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling problems with nested mating designs for estimating epistatic variance components in testcrosses of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maydica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 41, pp.287-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identification de locus affectant des caractères quantitatifs (QTL) à l'aide de marqueurs génétiques est-elle justifiée pour la sélection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélectionneur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 46, pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the contribution of quantitative trait loci (QTL) to the variance of a quantitative trait by means of genetic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 93, pp.1193-1201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of RFLP diversity among inbred lines of maize representing the most significant heterotic groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Krejci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 36 (3), pp.790-799</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular markers and protein quantities as genetic descriptors in maize. II. Prediction of performance of hybrids for forage traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Darmerval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 114, pp.427-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between genetic markers and morphological traits in a maize inbred lines collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guiard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 84, pp.145-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic dissection of the relationship between carbon metabolism and early growth in maize, with emphasis on key-enzyme loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Prioul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1 (3), pp.259-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of population structure on the relationship between heterosis and heterozygosity at marker loci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Essioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 89 (2-3), pp.336-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effect of genetic background on QTL expression using three connected RIL populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maize Genetics Cooperation Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 68, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A composite map of expressed sequences, based on four individual maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Damerval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maize Genetics Cooperation Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 68, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des techniques de marquage génétique pour l'analyse de la variabilité génétique et la prédiction du phénomène d'hétérosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Essioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélectionneur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 44, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage et expression du genome chez le mais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (suppl. 1), pp.21s-34s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodes mathematiques pour l'etude des genes controlant des caracteres quantitatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (suppl. 1), pp.9s-20s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling interaction from top-cross design data and prediction of F1 hybrid value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefort-Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (7), pp.597-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between heterosis and heterozygosity at marker loci : a theoretical computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefort-Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 81, pp.571-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability among populations of maize germplasm.1 : comparative analysis of top cross values and per se values of populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefort-Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maydica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 36, pp.227-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability among populations of maize germplasm. 2. Enzymatic polymorphism and its relationship to quantitative trait diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefort-Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sampoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maydica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 36 (3), pp.237-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles perspectives pour l'analyse genetique des caracteres quantitatifs. 1 : a la recherche des locus importants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefort-Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6, pp.30-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of top-cross designs for predicting performance of maize single cross hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefort-Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maydica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 35, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles perspectives pour l'analyse genetique des caracteres quantitatifs. 2 : la selection assistee par marqueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefort-Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 7-8, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charaterization of maize landraces to identify source of diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaretto Agustin Oscar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Huard Tristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvio Salvi; Francesco Camerlengo; Elisabetta Frascaroli; Marco Maccaferri; Cristian Forestan; Roberto Tuberosa, Jun 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Composite Hypothesis Testing Approach to Detect Pleiotropic Genomic Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg de Walsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia Biometrics in Plant Breeding 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Edimbourg (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting seed composition and agronomic traits in maize genetic resources using phenomic selection based on near-infrared spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint PRO-GRACE/EMPHASIS policy symposium and workshop about plant genetic resources and phenotyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euroseeds, Jun 2024, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring European maize genetic resources for adaptation using high-throughout genotyping, genomic prediction and landscape genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaretto Agustin Oscar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Balconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Ana Malvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Andjelkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. EUCARPIA General Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leibniz Institute of Plant Genetics and Crop Plant Research (IPK), Aug 2024, Leizpig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementing genomics with platform omics help decipher the genetic architecture of in-field productivity in the presence of genotype by Environment interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baber Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd GxExM Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association studies on DNA pools identifies promising maize landraces and genomic regions to develop next generation varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin O. Galaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe meeting PEB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection and Genome-wide association studies on DNA pools identifies promising maize landraces and genomic regions to develop next generation varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque INRAE Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Genomics, Nov 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics-based systems approach of maize response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Djabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. INPPO International Plant Proteomics Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving genomic predictions with inbreeding and non-additive effects in two admixed maize hybrid populations in single and multi-environment contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth EUCARPIA Maize and Sorghum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la diversité génétique et application à l’étude de caractères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariagela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Carrefour de la sélection du Maïs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pro Maïs; INRAE, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une puce de génotypage haut débit des Insertions/Délétions chez le maïs : Application aux études d'associations pangénomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Pirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Science et Parteneriat Plant2Pro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plant2Pro, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence/Absence variation contributes to adaptation, agronomic traits variation and hybrid performances in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Piranni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVth EUCARPIA Maize and Sorghum Conference – Current challenges and new methods for Maize and Sorghum Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated acclimation responses of maize root hydraulic architecture to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protto Virginia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bauget Fabrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishmawi Louai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournaire-Roux Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boursiac Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop - Molecular responses of plants facing climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying G×E to dissect plant responses to environmental changes: integration of methods and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie J Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pérez-Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Rodríguez-Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Eucarpia Biometrics in Plant Breeding Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hans-Peter Piepho; Laurence Moreau; Tristan Mary-Huard, Sep 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in maize genetic resources characterisation and use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Allier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Teyssèdre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Science and Technology in Crop Breeding and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRIZP, Jun 2021, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems approach of drought tolerance in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMAIZING Final Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems approach of drought response in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Djabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SPS-CLAND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems approach of drought response in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Djabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du département des Science de l'Environnement de l'Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles pour répondre à quels besoins de R&D ? Les besoins du généticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation scientifique GIS-BV : Modèle de culture et autres modèles prédictifs pour la R&amp;D en biologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levier génétique et stress abiotiques : principaux acquis et perspectives des projets nationaux BreedWheat (blé) et Amaizing (maïs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème 2020 : biennales de l’innovation céréalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arvalis - Institut du Végétal, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Systems Biology congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating proteomics and genomics into systems genetics to better understand the mechanisms of drought tolerance in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFEAP-SFSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping-by-sequencing and SNP arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Eucarpia Maize and Sorghum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction in early stages of a maize breeding program: comparison of testcross and factorial design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Innocent Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizarine Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVth Eucarpia Maize and Sorghum conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TUM, Oct 2019, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding genepools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harlan International Symposium : Harlan III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting G×E and QTL×E of maize yield in contrasting scenarios of light, heat and water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie J. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Kruijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Alvarez Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Eucarpia Maize and Sorghum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TUM School of Life Sciences Weihenstephan, Oct 2019, Freising, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems genetics of drought tolerance in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium GisBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des Insertion/Délétions à la variations des caractères, l’adaptation et aux performances hybrides au moyen d’une puce de génotypage haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie B Fiévet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GIS-BV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping-by-sequencing and SNP-arrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Silvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European maize meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of aquaporin expression in maize: proximal and distal eQTLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie C Maistriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Jeanguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Alvarez Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting hybrid breeding designs using genomic predictions calibrated on factorials between segregating families: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Innocent Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Eucarpia biometrics in plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty years of divergent selection for flowering time from maize inbred lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Ressayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inoussa Sanané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MaizeGDB.org, Mar 2018, Saint Malo (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the interest of integrating PAV genomic information in genetic analysis by investigating the extent of linkage disequilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Series DynaGeV (Dynamique des Génomes Végétaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding genepools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources (GPGR4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Giessen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterosis in maize : intermated recombinant inbred lines and their immortalized F2 reveal QTLs with dominant effects but no overdominance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWAS for protein expression under normal and water deficit conditions in maize leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Protéome Vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA pooling for evaluating originality of the landraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. German-French Maize Breeders School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hohenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study between 60 000 Present/Absent Variants and 29 agronomic traits using a new high throughput genotyping array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Series DynaGeV (Dynamique des Génomes Végétaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the calibration set in genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO international Conference Genomics and forest tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association mapping for transition to autotrophic growth under chilling conditions in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clipet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Hû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia 2016. Plant Breeding: the Art of Bringing Science to Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for GWAS panel optimization, applications in plant genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII. International Biometric Conference (IBC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new and high-throughput DNA pooling method based on 50K illumina maize array to unravel genetic diversity within maize landraces germplasm and identify original genetic ressources for prebreeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Eucarpia Maize and Sorghum conference on Genomics and Phenomics for Model-Based Maize and Sorghum Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of the sensitivity of grain number to drought and high temperature in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Silvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Kruijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred van Eeuwijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of structuration and relatedness on power in Genome Wide Association Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Eucarpia Maize and Sorghum conference on Genomics and Phenomics for Model-Based Maize and Sorghum Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relatedness distribution estimation between individuals in multi-population panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd European Mathematical Genetics Meeting (EMGM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Brest, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing activities within the project DIVERZEATY - Genetic diversity of Serbian maize local landraces and inbred lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanja Mikić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Andelkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanisavljević Dušan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Eucarpia Maize and Sorghum conference on Genomics and Phenomics for Model-Based Maize and Sorghum Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMercator 4 : A complete framework to integrate QTL, meta-QTL, and genome annotation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sosnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of European maize: multiparental QTL mapping and insights into heterosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lariepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic tool for managing and exploiting genetic association studies results using high throughput genotyping and phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics Seminar 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pont-Royal en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of European maize: multiparental QTL mapping and insights into heterosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lariepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of QTL detection in plants and tests for synergistic epistatic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Jannink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference of Quantitative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la diversité génétique du maïs en Europe : analyse d'ADN ancien à partir d'échantillons d'herbier et confrontation avec l'analyse moléculaire à grande échelle de collections de populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tollon-Cordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Boyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un dialogue pour la diversité génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lyon, France. pp.345-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00566286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterosis in maize investigated using connected RIL populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Jourjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Meeting of the Eucarpia section biometrics in plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au delà des QTLs : deux approches d'utilisation des marqueurs en sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du groupe de travail "Génomes végétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Méribel-les-Allues, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Best linear unbiased estimator of the molecular genetic distance between inbred lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S.C. Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Meeting of the EUCARPIA Section Biometrics in Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sever al approaches for predicting maize hybrid performance using marker data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonnisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touchebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Burstin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Meeting of the EUCARPIA Section Biometrics in Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de génotypes assistée par marqueurs chez le maïs. Poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases génétiques et physiologiques de l'efficacité d'utilisation de la fumure azotée chez le maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AGPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation into the effect of genetic background on QTL expression using three connected maize recombinant inbred lines (RIL) populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Meeting of the EUCARPIA section biometrics in plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of marker-assisted selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Meeting of the EUCARPIA section biometrics in plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des techniques de marquage génétique pour l'analyse de la variabilité génétique et la prédiction du phénomène d'hétérosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Essioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ASF (Association des sélectionneurs français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1992, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration of genetic variability revealed by RFLPs among a set of inbred lines of maize (Zea mays L.) including the most important heterotic groups for modern hybrid maize seed industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Krejci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic resources section meeting of Eucarpia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between molecular and morphological distances in a maize inbred lines collection. Application for breeders'rights protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Meeting of the EUCARPIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage et expression du genome chez le mais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRG/INRA. Ressources génétiques animales et végétales. Méthodologie d'étude et de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodes mathematiques pour l'etude des genes controlant des caracteres quantitatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRG/INRA. Ressources génétiques animales et végétales. Méthodologies d'étude et de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between molecular and morphological distances in a maize inbred lines collection. Application for breeders'rights protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Meeting of the EUCARPIA section biometrics in plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du fond génétique sur l'expression de QTLs de précocité chez le maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Santoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe de travail marqueurs moléculaires chez les végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Meribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de gestion des ressources genetiques en vue de la selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Garnier‐géré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage a Jean Pernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of heterosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. EUCARPIA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1992, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage moleculaire et amelioration des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire international INRA-ICARDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Mangin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meribel 91. Seminaire du Departement de Genetique et d'Amelioration des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1991, Meribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des marqueurs dans une strategie de prediction de la valeur d'hybrides F1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meribel 91. Seminaire du Departement de Genetique et d'Amelioration des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1991, Meribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance prediction of maize single cross hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefort-Buson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1990, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction de l'heterosis a partir de plans de croisements top-cros : interet de la distance de Hanson et Casas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefort-Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meribel 88</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1988, Meribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Allelic diversity of maize landraces for abiotic and biotic stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stéphane D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balconi Carlotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ana Butron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaumont François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouesnard Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the impact of genome editing in a perennial species breeding program through simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xabi Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bartholomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Tiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth EUCARPIA Biometrics in Plant Breeding Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Edimbourg, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reintroducing French High-Protein Landrace Maize Populations to Support Autonomy in Brittany's Pig Farming Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Conference on Breeding to meet environmental and societal challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Coimbra (PT), Portugal. , EUCARPIA Scientific Conference on Breeding to meet environmental and societal challenges, May 26-29, 2025, Abstract e-Book, pp.94, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVALUATION DU COMPORTEMENT DE 50 POPULATIONS FERMIÈRES DE MAIS RICHES EN PROTÉINES EN CONDITIONS D’AGRICULTURE BIOLOGIQUE DANS LE NORD FINISTÈRE (Projet ABIM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gesret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée de la Recherche Bio Bretonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Loudéac, France. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18167/infrastructure/00007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting adaptation of maize landraces from genebanks by combining DNA-pool genotyping, genomic prediction and genomic offset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Galaretto Agustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Malvar Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Balconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic predictions and Genome-wide association studies on DNA pools to characterize traditional maize landraces and identify genomic regions associated with agronomic traits and environmental adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin Oscar Galaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference of Quantitative Genetics (ICQG7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in maize root hydraulic architecture may offer new insights into plant drought responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Jeonghwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louai Rishmawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournaire-Roux Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Raleigh, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction and landscape genomics in a large maize landraces collection using high-throughput pool genotyping identifies promising sources of diversity for prebreeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustin O. Galaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hearne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe meeting PEB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combination of quantitative trait locus mapping and transcriptome analysis reveals a cluster of three MYC2-and jasmonic acid-dependent genes associated with long-term chilling tolerance in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Duran Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Decaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sellier-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Saint-Louis (Missouri), United States. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Protto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louai Rishmawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Root Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Djabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural variants detection and de novo genome assembly of a maize line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Di Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving genomic predictions with inbreeding and non-additive effects using two hybrid admixed populations in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia Biometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Gif-sur-Yvette, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic prediction across two breeding cycles in maize silage using a factorial approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizarine Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Palaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Eucarpia biometrics in plant breeding conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, GIF-SUR-YVETTE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembling 19 maize inbred lines of importance for European breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Visio conference, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo assembling 19 maize inbred lines of the European germplasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Protto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louai Rishmawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Tournaire-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of the expression of plasma membrane aquaporins in maize leaves: from eQTLs to characterization of cis-and trans-acting regulatory factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Maistriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime J. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Teirlinckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Jeanguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Alvarez Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Protto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louai Rishmawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boursiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Tournaire-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural variants detection and de novo genome assembly of a Maize line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Birbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Di Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Dreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMRT Leiden 2021 – Young Investigator Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtuel, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Djabali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélisande Blein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Long Read project to find optimal technologic combinations for genome assembly and variability, epigenetic marks detection and metagenomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Castinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy-Félix Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding european flint maize panels for genome-wide association and genomic selection studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual maize genetics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, St Louis, United States. , 335 p., 2019, 61st Annual Maize Genetics Conference Program and Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to selection for adaptation to temperate conditions in tropical drought tolerant maize production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Palaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Harlan International Symposium : Harlan III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrométrie de Masse et Analyse Protéomique (SMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of maize landraces from south-west of France: origin and morphological differentiation analyzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tollon-Cordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Harlan International Symposium : Harlan III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity analysis within a collection of 1191 flint maize inbred lines using genotyping-by-sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Silvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Glaubitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Melchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Harlan International Symposium : Harlan III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France. , 2019, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient ReML inference in the Variance Component Mixed Models using Min-Max procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Meeting of the Eucarpia section biometrics in plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ghent, Belgium. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering molecular origin and functional impact of structural variation in maize through genome sequences comparison and integrative analysis of genetic variation, transcriptome and phenotype data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coursol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping-by-sequencing highlights original diversity patterns within a European collection of 1191 maize flint lines, as compared to the maize USDA genebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Glaubitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Melchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Zea French Biological Resource Centre: conservation and utilization of maize genetic resources in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Palaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of maize landraces from south-west of France: origin and morphological differentiation analyzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tollon-Cordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems genetics of drought-related traits in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence analysis of european maize inbred line F2 provides new insights into molecular and chromosomal characteristics of presence/absence variants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering molecular origin and functional impact of structural variation in maize through genome sequences comparison and integrative analysis of genetic variation, transcriptome and phenotype data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coursol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMAIZING, a project on Maize Integrative Genomics supported by the French program “Investments for the Future”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identiﬁability and Inference of Relatedness between Individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Meeting of the Eucarpia section biometrics in plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Ghent, Belgium. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity analysis within a collection of 1191 flint maize inbred lines using genotyping-by-sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Glaubitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Melchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies original landraces to enrich maize breeding pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 253 p., 2018, 60th Annual Maize Genetics Conference Program and Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring QTLxE in a network of fields: identification of QTLs associated with scenarios of heat and drought for predicting yields in future climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kruijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdrought V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hyderabad, India. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and structuration of the genetic diversity of Pyrenean maize populations with a 50K SNP array by a bulk and an one individual plant approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tollon-Cordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome wide association study for protein expression under normal and water deficit conditions in maize leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisande Blein-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrométrie de Masse, Métabolomique et Analyse Protéomique (SMMAP) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity analysis within a collection of 1191 Flint collection using Genotyping By Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Glaubitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albrecht Melchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources (GPGR4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Giessen, Germany. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMercator : A complete framework to integrate QTL, meta-QTL, genome annotation and genome-wide association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ait-Braham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième meeting annuel d’AMAIZING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of High-Throughput Genotyping Technologies in Maize: Increase in number of regions detected in association genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Silvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kruijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaliadb : A database dedicated to association genetics in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Ross Assoumou-Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique &amp; Mathématiques 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to temperate conditions of sub-tropical drought tolerant maize populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Zanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaliadb : A database dedicated to association genetic in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Ross Assoumou-Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaliadb A database dedicated to association genetics in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cornouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Ross Assoumou-Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique &amp; Mathématiques 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Bessa-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Sciences de la Vie et Santé - AgroParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Palaiseau, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic efficiency of one cycle of marker-assisted selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a calibration set for genomic prediction, characteristics to be considered, and optimization approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmadi Nourollah (ed.); Bartholomé Jérôme (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomic prediction of complex traits: methods and protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2467 (2467), Humana Press; Springer, pp.77-112, 2022, Methods in Molecular Biology, 978-1-0716-2204-9. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-2205-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mélanges de variétés ont contribué à l’expansion géographique mondiale d’une espèce cultivée, le maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Tenaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">101 secrets de l’ADN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OptiMAS: a decision support tool to conduct marker-assisted selection programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bardol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1145, </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 20 p., 2014, Methods in Molecular Biology, 978-1-4939-0446-4 978-1-4939-0445-7. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-0446-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire européenne du maïs revisitée à la lumière de la génétique : la contribution de la côte est de l'Amérique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TREMBLAY Roland (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Iroquoiens du Saint-Laurent, peuple du maïs volume en anglais : The Saint Lawrence Iroquoians, Corn People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée d'Archéologie et d'Histoire de Montréal/Les Editions de l'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 50-51 et 137, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00687756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maïs et le blé, céréales modèles pour la recherche en biologie intégrative et son application à la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Quétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique en biologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1167-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution moléculaire et validation de gènes candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenica Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique en biologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1167-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress and prospects for marker-assisted selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative genetics and breeding methods: the way ahead</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 96, INRA Editions, 2001, Colloques de l'INRA, 2-7380-0952-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French cooperative programme for management and utilization of maize genetic resources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Broadening the Genetic Base of Crop Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Plant Genetic Resources Institute (IPGRI) Food and Agriculture Organization of the United Nations (FAO) CABI, pp.331-340, 2000, </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9780851994116.0331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des marqueurs en sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marqueurs moléculaires en génétique et biotechnologies végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMercator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sosnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale composite hypothesis testing for omics analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg de Walsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portability of genomic predictions trained on sparse factorial designs across two maize silage breeding cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizarine Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">metaGE: Investigating Genotype × Environment interactions through meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg de Walsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of maize landraces from the South-West of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Tollon-Cordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity patterns and selective sweeps in a Southeast European panel of maize inbred lines as combined with two West European panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlatko Galić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Anđelković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalija Kravić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Grčić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Ledenčan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide SNP genotyping of DNA pools identifies untapped landraces and genomic regions that could enrich the maize breeding pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the genetic diversity of landraces with high-throughput SNP genotyping of DNA bulks: methodology and application to the maize 50k array Mariangela Arca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Arca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gouesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling group specific QTL allele effects from genetic background epistasis using admixed individuals in GWAS: an application to maize flowering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Palaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating proteomics and genomics into systems genetics provides novel insights into the mechanisms of drought tolerance in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Silvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping-by-sequencing and microarrays are complementary for detecting quantitative trait loci by tagging different haplotypes in association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Silvia Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Madur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborations de recherche entre génétique végétale et agronomie : une approche diachronique pour appréhender leurs enjeux actuels et leur renouvellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Dupré La Tour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des agricultures européennes dans le monde à l’horizon 2050 : Entre enjeux climatiques et défis de la sécurité alimentaire mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 144 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'heterosis chez le mais Zea Mays L.: prediction de la valeur d'hybrides F1 sur la base d'informations agronomiques, biochimiques et moleculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Charcosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 1990. Français. </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02849730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId851"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dhia Eddine Hammami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Kthiri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Galaretto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316185" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05331882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kadoumi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heslot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henriot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05008-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994005v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g de Walsche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vergne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011553" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongli Shi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Malvar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Knoch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Tschiersch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heuermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111947" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05331884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sanchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05034-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary&#8208;huard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20553" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291677v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645117v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Balconi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Malvar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Redaelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13060454" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292790v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizarine Lorenzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Combes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04566-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677733v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huguenin-Bizot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J Laurent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Maistriaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04679-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04509-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie C Maistriaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nader" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae326" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215609v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad089" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103846v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Le Paslier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295142v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beugnot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04431-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205780119" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Legarra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Omar Gonzalez-Dieguez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G. Vitezica" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189388v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlatko Gali&#263;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta An&#273;elkovi&#263;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Kravi&#263;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gr&#269;i&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Leden&#269;an" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04336-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160043v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Revilla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Butr&#243;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Manuel Rodriguez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13010195" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659124v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyac018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laporte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009659" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216367v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04176-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709268v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Abusamra Spencer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Stefanine Correia Granato" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30872-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154408v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Di&#233;guez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab026" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.568699" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210018v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Diaw" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tollon-Cordet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Nicolas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238334" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009577v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sylvia Negro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.255224.119" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03451-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458331v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charcosset" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03573-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6756-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973032v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008241" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973043v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.120.303278" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374756v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627525v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claustres" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Maltese" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03280-w" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617673v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama I Seye" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03296-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618545v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Kruijer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0414-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627073v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1926-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625890v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3196-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620266v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400129" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111538v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625253v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4490-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617705v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.300121" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568867v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.12634" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568886v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia A. Bedoya" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Dreisigacker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hearne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Franco" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mir" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173488" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605143v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Hearne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006666" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818440v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.300305" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481767v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Presterl" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coubriche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.88" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481772v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lariepe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laborde" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezmouk" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-016-2822-z" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583795v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2956-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595534v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laffray" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Glaubitz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Melchinger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2949-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362496v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00621" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638082v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel Rodriguez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amando Ordas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0816-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637624v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-016-1099-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536501v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jones" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Robbins" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2014.09.0627" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636667v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kraemer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bauer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camisan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.161943" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637142v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2379-7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634244v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht E Melchinger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159731" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614050v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bessout" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Semont" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demarquay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2013.85" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637060v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169367" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640160v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2013.11.0733" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649037v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildrun Walter" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-9-r103" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646077v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Valente" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bardol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/est020" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642570v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ventelon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jasson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loywick" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2167-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFF7A3F604E7670D5CD3E4906AD1C499D51CF504/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652500v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Combes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071377" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000872v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Mir" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Dumas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2164-z" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMZFGX3V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999979v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Rousselet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Mhiri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1807-9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RD4RRRQF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986094v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dumas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.133447" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643782v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Truntzler" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Sawkins" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1866-y" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85A321FA491B7D8D6CB99A6FF8F599319B59656C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648939v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.136903" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646731v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sosnowski" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts313" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650119v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn L. Warburton" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrison Wilkes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taba" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-010-9658-1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B4WNC0RS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652466v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin W. Ganal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Durstewitz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Polley" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward S. Buckler" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028334" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651406v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sadok" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dignat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Renault" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Salvi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176479" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647592v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Tenaillon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.015" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648533v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mezmouk" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bosio" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decousset" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1519-y" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818415v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ganal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Buckler" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666723v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;noue" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662644v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661097v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Fen Huang" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.113878" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663445v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Sawkins" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lespinasse" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betran" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1402-x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BFNFDS7Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662839v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capelle" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Reyss" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667927v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducrocq" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.109.106922" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964463v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Jannink" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Moreau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-008-9306-2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q48J1CV2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664567v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;tizia Camus-Kulandaivelu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Veyrieras" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fourmann" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.048603" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927336v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Lee" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kichey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gerentes" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.106.042689" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656297v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Chalhoub" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818397v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;cousset" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dervins" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jacob" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.040204" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674447v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. The" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andreau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Le&#243;n" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Parentoni" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680717v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcade" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labourdette" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Chardon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth230" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675620v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dallard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Boyat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678548v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Virlon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.032375" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669857v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669609v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679444v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leonardi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678281v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebourg" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chastanet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-1140-9" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93VD9LFC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669289v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675524v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dallard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Redaelli" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0903-7" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3PB2TVZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670246v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679147v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Epinat-Le Signor" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dousse" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lorgeou" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Denis" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672001v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argillier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guingo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672153v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669618v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687413v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2000.402329x" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691451v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Merlino" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693895v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690906v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691452v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686218v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693348v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemarie" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697447v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885865v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Epinat-Le Signor" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Derieux" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685315v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686886v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnisseau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touchebeuf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885882v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guingo" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick H&#233;bert" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689474v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695294v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derieux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688314v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacoudre" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688663v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685480v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dillmann" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bar-Hen" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685248v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685489v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686996v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Epinat" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684493v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684444v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687395v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krejci" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vienne" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710527v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bourgoin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiard" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702703v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darmerval" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704624v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rocher" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Henry" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Prioul" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703876v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709431v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701885v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Essioux" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701953v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716205v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Josse" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712662v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Goffinet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beckmann" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705574v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort-Buson" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715163v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709324v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavergne" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Daudin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sampoux" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708959v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707596v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodolphe" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703788v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713223v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302662v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaretto Agustin Oscar" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Huard Tristan" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292851v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807968v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Laurence" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807689v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Andjelkovic" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201495v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225361v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin O. Galaretto" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808004v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302629v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458027v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807992v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabire" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pirani" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808039v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagela Arca" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225603v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Piranni" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010083v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protto Virginia" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauget Fabrice" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishmawi Louai" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournaire-Roux Colette" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boursiac Yann" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154352v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Millet" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana P&#233;rez-Valencia" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rodr&#237;guez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boer" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hund" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463167v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879824v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879816v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879809v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917480v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917466v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879843v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879865v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368737v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368726v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary Huard" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458192v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Innocent Seye" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154261v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J. Millet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879857v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787704v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B Fi&#233;vet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788231v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737313v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458147v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458116v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanan&#233;" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786354v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569899v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785295v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879954v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786301v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795575v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332466v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603576v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clipet" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. H&#251;" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739985v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799117v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740735v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred van Eeuwijk" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795514v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197652v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739392v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Miki&#263;" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Andelkovic" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanisavljevi&#263; Du&#353;an" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417526v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268379v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sapet" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569916v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569900v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964414v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566286v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chastanet" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762934v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combes" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Jourjon" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765840v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765804v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.C. Smith" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771638v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764620v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765460v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846126v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775312v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773324v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852369v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848407v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773378v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773329v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773330v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773596v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774046v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775556v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772682v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773436v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773305v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778025v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783020v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090453v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gesret" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kermarrec" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337456v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/infrastructure/00007" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302651v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phane D." TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balconi Carlotta" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ana Butron" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouesnard Brigitte" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302702v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Galaretto Agustin" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Malvar Rosa" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur," TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807728v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Oscar Galaretto" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519703v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Jeonghwa" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallo" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225415v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161618v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duran Garzon" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chemin" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Decaux" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier-Richard" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466536v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oh" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Li" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541379v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Franco" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dr&#233;au" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132668v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458114v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167184v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauget" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541316v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Birbes" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dreau" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368767v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368769v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J. Laurent" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Teirlinckx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478806v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vitte" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ech&#233;" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lampietro" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Denis" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birbes" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539396v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736402v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879878v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735057v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735058v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734558v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Melchinger" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738291v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beigbeder" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castel" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733632v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478798v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darracq" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pichon" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879934v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734953v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736285v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955192v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738241v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478799v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joets" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giauffret" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733631v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734955v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740107v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879943v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605102v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kruijer" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785296v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789732v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404747v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ait-Braham" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535330v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417610v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Ross Assoumou-Ella" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743412v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417594v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417582v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornouiller" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835799v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343930v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_3" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345700v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796957v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Blanc" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4939-0446-4" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0446-4_9" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687756v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/docs/00/68/77/56/PDF/Iroquoiens_et_maA_s.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832017v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Qu&#233;tier" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828064v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833774v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300838v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barri&#232;re" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyat" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9780851994116.0331" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835772v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189903v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508559v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351595v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507780v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965051v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372006v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965049v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965048v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789968v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788569v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786986v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393521v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170700v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben Ari" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849730v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606755v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marcuzzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Di Franco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-07055-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994005v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g de Walsche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vergne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011553" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05331882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kadoumi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heslot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henriot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05008-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150986v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dhia Eddine Hammami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zayneb Kthiri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Galaretto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Nicolas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316185" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongli Shi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#243;pez-Malvar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Knoch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Tschiersch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heuermann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111947" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baber Ali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary&#8208;huard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.20553" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05331884v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sanchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05034-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291677v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gauthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf118" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizarine Lorenzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Combes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04566-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645117v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Balconi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Malvar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Redaelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13060454" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677733v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huguenin-Bizot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie C Maistriaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04679-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04509-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639221v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nader" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae326" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215609v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad089" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205780119" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295142v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beugnot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04431-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103846v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Le Paslier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.14022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095875v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Legarra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Omar Gonzalez-Dieguez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma G. Vitezica" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad059" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlatko Gali&#263;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta An&#273;elkovi&#263;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalija Kravi&#263;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gr&#269;i&#263;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Leden&#269;an" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04336-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160043v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Revilla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Butr&#243;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Manuel Rodriguez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13010195" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659124v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyac018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068810v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laporte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009659" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216367v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04176-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709268v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Abusamra Spencer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;talo Stefanine Correia Granato" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30872-w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154408v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez-Di&#233;guez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210018v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Diaw" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tollon-Cordet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238334" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368756v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.568699" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04458331v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bauland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charcosset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03573-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009577v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sylvia Negro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.255224.119" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958926v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teyss&#232;dre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03451-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328215v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6756-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973043v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.120.303278" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973032v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008241" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374756v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627073v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Silvia Negro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1926-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617673v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama I Seye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03296-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627525v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claustres" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Maltese" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03280-w" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618545v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Kruijer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0414-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625890v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3196-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620266v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400129" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111538v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625253v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4490-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568867v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.12634" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617705v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.300121" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568886v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia A. Bedoya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Dreisigacker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hearne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Franco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mir" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173488" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605143v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Hearne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006666" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818440v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.300305" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481767v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Presterl" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coubriche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.88" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583795v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2956-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481772v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lariepe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laborde" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezmouk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-016-2822-z" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595534v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laffray" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Glaubitz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Melchinger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2949-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362496v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Negro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00621" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638082v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel Rodriguez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amando Ordas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0816-2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637624v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-016-1099-1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536501v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jones" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Robbins" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2014.09.0627" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636667v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kraemer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bauer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camisan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.161943" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637142v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Altmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-014-2379-7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634244v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Kuhn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht E Melchinger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.159731" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614050v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bessout" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Semont" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demarquay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benderitter" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mi.2013.85" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637060v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169367" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640160v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2013.11.0733" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642570v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bardol" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ventelon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jasson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loywick" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2167-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AFF7A3F604E7670D5CD3E4906AD1C499D51CF504/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652500v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Madur" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Combes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071377" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649037v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildrun Walter" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-9-r103" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646077v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Valente" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/est020" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000872v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Mir" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Dumas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-013-2164-z" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMZFGX3V-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643782v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Truntzler" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ranc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Sawkins" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1866-y" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/85A321FA491B7D8D6CB99A6FF8F599319B59656C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648939v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.136903" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999979v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Rousselet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Mhiri" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-1807-9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RD4RRRQF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986094v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dumas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.133447" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646731v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sosnowski" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts313" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019845v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brunel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.112.141473" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652466v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin W. Ganal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Durstewitz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Polley" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward S. Buckler" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028334" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650119v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn L. Warburton" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrison Wilkes" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taba" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-010-9658-1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B4WNC0RS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651406v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Sadok" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dignat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Renault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Salvi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176479" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647592v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Tenaillon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.015" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648533v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mezmouk" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bosio" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decousset" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1519-y" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661097v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Fen Huang" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin-Long Ky" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.113878" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666723v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D&#233;noue" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662644v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663445v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Sawkins" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lespinasse" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betran" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1402-x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BFNFDS7Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662839v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capelle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Reyss" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667927v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducrocq" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.109.106922" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964463v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Jannink" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Moreau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-008-9306-2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q48J1CV2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664567v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;tizia Camus-Kulandaivelu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Veyrieras" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fourmann" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.048603" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927336v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Lee" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kichey" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gerentes" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.106.042689" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656297v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Chalhoub" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674447v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. The" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andreau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Le&#243;n" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Parentoni" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818397v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;cousset" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dervins" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jacob" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.040204" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680717v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcade" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labourdette" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Chardon" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth230" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675620v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dallard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Boyat" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669857v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678548v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Virlon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.032375" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669609v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679444v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leonardi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678281v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebourg" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chastanet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-1140-9" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93VD9LFC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669289v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675524v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dallard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Redaelli" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0903-7" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3PB2TVZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670246v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679147v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Epinat-Le Signor" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dousse" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lorgeou" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Denis" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672001v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argillier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guingo" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672153v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669618v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687413v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2000.402329x" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693895v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691451v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Merlino" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690906v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691452v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686218v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693348v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemarie" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697447v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885865v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Epinat-Le Signor" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barri&#232;re" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Derieux" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685315v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885882v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guingo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick H&#233;bert" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686886v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnisseau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touchebeuf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689474v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695294v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derieux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685480v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dillmann" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bar-Hen" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688314v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacoudre" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688663v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685248v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685489v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686996v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Epinat" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684493v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684444v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687395v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krejci" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vienne" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702703v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Darmerval" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710527v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bourgoin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guiard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704624v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rocher" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Henry" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Prioul" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701885v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Essioux" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703876v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709431v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701953v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716205v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Josse" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712662v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Goffinet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beckmann" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705574v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefort-Buson" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715163v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709324v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavergne" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Daudin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sampoux" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708959v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707596v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodolphe" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703788v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713223v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302662v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaretto Agustin Oscar" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Huard Tristan" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292851v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807968v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Laurence" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807689v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Andjelkovic" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05201495v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225361v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin O. Galaretto" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808004v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302629v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458027v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808039v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagela Arca" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807992v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mabire" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Pirani" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225603v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Piranni" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010083v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protto Virginia" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauget Fabrice" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishmawi Louai" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournaire-Roux Colette" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boursiac Yann" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154352v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Millet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana P&#233;rez-Valencia" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Rodr&#237;guez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boer" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hund" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463167v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879824v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879816v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879809v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917480v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917466v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879843v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879865v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368737v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458192v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Innocent Seye" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368726v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary Huard" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154261v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J. Millet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879857v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787704v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B Fi&#233;vet" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788231v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737313v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458147v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458116v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanan&#233;" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786354v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785295v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569899v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879954v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786301v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795575v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332466v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603576v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clipet" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. H&#251;" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739985v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799117v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740735v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred van Eeuwijk" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795514v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197652v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739392v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Miki&#263;" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Andelkovic" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanisavljevi&#263; Du&#353;an" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417526v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick de Oliveira" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569916v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268379v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sapet" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569900v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964414v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566286v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chastanet" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762934v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combes" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Jourjon" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765840v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765804v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.C. Smith" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771638v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765460v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764620v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773329v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773324v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846126v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775312v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773378v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852369v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848407v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773330v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773596v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774046v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775556v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772682v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773436v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773305v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778025v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783020v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302651v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas St&#233;phane D." TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balconi Carlotta" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ana Butron" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont Fran&#231;ois" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouesnard Brigitte" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601338v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090453v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gesret" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kermarrec" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337456v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moutier" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/infrastructure/00007" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05302702v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Galaretto Agustin" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Malvar Rosa" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur," TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807728v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Oscar Galaretto" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519703v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Jeonghwa" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallo" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225415v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161618v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duran Garzon" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chemin" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Decaux" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier-Richard" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466536v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oh" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Li" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541379v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dr&#233;au" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132668v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458114v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478806v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vitte" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ech&#233;" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lampietro" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Denis" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birbes" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539396v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Birbes" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dreau" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167184v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauget" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368769v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Maistriaux" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J. Laurent" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Teirlinckx" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368767v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541316v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735057v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736402v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879878v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735058v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734558v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Melchinger" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736285v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955192v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734953v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738291v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beigbeder" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castel" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733632v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879934v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478798v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darracq" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pichon" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738241v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478799v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joets" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giauffret" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740107v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734955v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733631v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605102v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kruijer" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785296v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879943v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789732v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404747v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ait-Braham" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535330v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417610v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Ross Assoumou-Ella" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743412v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417594v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417582v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornouiller" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339375v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Bessa-Gomes" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collard" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835799v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343930v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_3" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345700v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796957v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Blanc" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4939-0446-4" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0446-4_9" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687756v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/docs/00/68/77/56/PDF/Iroquoiens_et_maA_s.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832017v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Qu&#233;tier" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828064v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833774v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300838v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barri&#232;re" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyat" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9780851994116.0331" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835772v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189903v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508559v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351595v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507780v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965051v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03372006v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965049v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965048v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789968v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788569v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blein" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786986v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393521v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170700v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben Ari" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849730v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>